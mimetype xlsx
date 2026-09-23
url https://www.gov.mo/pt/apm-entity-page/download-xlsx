--- v2 (2026-01-05)
+++ v3 (2026-09-23)
@@ -12,133 +12,147 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1526">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1519">
   <si>
     <r>
       <t xml:space="preserve">Chefe do Executivo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Avenida da Praia Grande, Sede do Governo da RAEM, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2872 6886，（853）2856 5555</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2872 6168</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve"/>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">https://www.gce.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Chefe do Executivo：Sam Hou Fai
 Chefe do Gabinete：Chan Kak
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Gabinete do Chefe do Executivo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2872 6886, （853）2856 5555</t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">Secretariado da Comissão de Defesa da Segurança do Estado da Região Administrativa Especial de Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Secretário-Geral：Chan Tsz King
+Vice-Secretário-Geral：Sit Chong Meng
+Vice-Secretário-Geral：---
+Secretário-Geral Adjunto：---
+Secretário-Geral Adjunto：---
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve">Direcção dos Serviços para os Assuntos da Sede do Governo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Rua da Imprensa Nacional, n.° 20, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2856 5555,（853）2872 6886</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2872 5212</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dsasg@raem.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">https://www.dsasg.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Director：Loi Chi San
 Subdirector：Pun Keng Sang
-Subdirector：---
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Direcção dos Serviços de Estudo de Políticas e Desenvolvimento Regional</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Rua do Desporto, n.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <vertAlign val="superscript"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">os</t>
     </r>
@@ -148,51 +162,50 @@
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2882 3419</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2882 3415</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">contact@dsepdr.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.dsepdr.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Director：Cheong Chok Man
 Subdirector：Ung Hoi Ian
-Subdirector：---
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Fundação Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Rua das Schimas, N.° 108, Edifício de Escritórios do Governo (Coloane), 7.°- 9.° andares, Coloane, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2896 6777</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2896 8658</t>
     </r>
   </si>
   <si>
     <r>
@@ -278,52 +291,52 @@
       <t xml:space="preserve"> 762-804, Edifício China Plaza, 15.º andar, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2833 2886</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2835 5426</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">info@gcs.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">https://www.gcs.gov.mo/home/pt</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Director (Subst.º)：Wong Lok I
-Subdirectora (Subst.ª)：Ieong Pou Kam
+      <t xml:space="preserve">Director：Wong Lok I
+Subdirectora：Ieong Pou Kam
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Direcção dos Serviços da Protecção de Dados Pessoais</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Avenida da Praia Grande, n.º 804, Edifício China Plaza, 17.º andar, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2871 6006</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2871 6116</t>
     </r>
   </si>
   <si>
     <r>
@@ -394,51 +407,51 @@
       <t xml:space="preserve">n.º 8, Wangfujing East Street, 16th/F, Macau Center, Dongcheng District, Beijing, China (P.C.: 100006)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">+（86）10 58138010 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">+（86）10 58138020 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">info@draemp.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.draemp.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Chefe da Delegação：---
+      <t xml:space="preserve">Chefe da Delegação (Subst.ª)：Han Jing
 Adjunto do Chefe da Delegação：---
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Delegação Económica e Cultural de Macau em Taiwan</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">(O funcionamento da Delegação está suspenso a partir de 19 de Junho de 2021. Para mais informações sobre os serviços, consulte o aviso da página principal do site desta Delegação.)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">---</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.decm.gov.mo</t>
     </r>
   </si>
   <si>
@@ -858,58 +871,57 @@
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2832 3623</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）8987 1722</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">info@safp.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.safp.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Directora：Leong Weng In
 Subdirector：Chan Chi Kin
-Subdirectora：Chan Sok Cheng
 Subdirector：---
 </t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Centro de Informações ao Público</t>
+      <t xml:space="preserve">Centro de Informações dos Serviços Governamentais</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Rua do Campo, n.°162, Edifício Administração Pública, r/c , Macau（Balcão de Atendimento）</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Informações do governo, queixas e sugestões：（853）8866 8866（serviço de gravação de chamadas fora do horário de expediente）</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2835 3355</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">https://www.safp.gov.mo/pt/opinion</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Direcção dos Serviços de Assuntos de Justiça</t>
@@ -1122,130 +1134,129 @@
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Rua do Campo, n.º 162, Edifício Administração Pública, 1.º andar, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2837 4374 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2833 0741</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">crcbm@dsaj.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Conservadora：Wong Un Ieng
-Conservadora：Tam Pui Man
 Conservador：Fong Soi Koc
 Conservadora：Liang Tsai I
 Conservadora：Leong Ka Heng
+Conservador：Su Ching-Hsi
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Direcção dos Serviços de Identificação</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Avenida da Praia Grande, n.º 804, Edifício China Plaza, 1.º andar, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2837 0777,（853）2837 0888</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2837 4300 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">info@dsi.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.dsi.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Directora：Chan Hoi Fan
 Subdirectora：Chan Un Lai
-Subdirector (Subst.º)：Fong Pak Ian
+Subdirector：Fong Pak Ian
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Instituto para os Assuntos Municipais</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Avenida Almeida Ribeiro, n.º 163, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2833 7676（Linha do Cidadão - As chamadas são atendidas por pessoal qualificado durante o horário de expediente. Em caso de linha ocupada ou fora do horário, as chamadas serão atendidas por um sistema de gravação de chamadas.）</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2833 6477</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">webmaster@iam.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.iam.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Presidente do Conselho de Administração para os Assuntos Municipais：Chao Wai Ieng
-Vice-presidente do Conselho de Administração para os Assuntos Municipais：Mak Kim Meng
-Vice-presidente do Conselho de Administração para os Assuntos Municipais：---
+Vice-presidente do Conselho de Administração para os Assuntos Municipais：Tam Wai Fong
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Fundo de Pensões</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Avenida da Amizade, n.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <vertAlign val="superscript"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">o</t>
     </r>
@@ -1254,52 +1265,52 @@
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2835 6556</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2859 4391</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">fp@fp.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">https://www.fp.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Presidente do Conselho de Administração：Diana Maria Vital Costa
-Vice-Presidente do Conselho de Administração：Fátima Maria da Conceição da Rosa
 Vice-Presidente do Conselho de Administração：Ho Chi Leong
+Vice-Presidente do Conselho de Administração：---
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Centro de Formação Jurídica e Judiciária</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Rua do Dr. Pedro José Lobo, n.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <vertAlign val="superscript"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">os</t>
     </r>
@@ -1350,118 +1361,98 @@
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Comissão para a Protecção às Vítimas de Crimes Violentos</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Rua do Campo, n.° 162, Edifício Administração Pública, 20.° andar, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2856 4225</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Conselho dos Registos e do Notariado</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Rua do Campo, n.° 162, Edifício Administração Pública, 15.° - 20.° andares, Macau</t>
-[...13 lines deleted...]
-    <r>
       <t xml:space="preserve">Comissão de Avaliação dos Serviços Públicos e do Desempenho Organizacional</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Rua do Campo, n.° 162, Edifício Administração Pública, 12.° Andar, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）8987 1125</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">（853）8987 1515</t>
-[...4 lines deleted...]
-      <t xml:space="preserve"> info@caspdo.gov.mo</t>
+      <t xml:space="preserve">info@caspdo.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Presidente：Pang Chuan
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Comissão de Gestão do Tratamento de Queixas Apresentadas por Trabalhadores dos Serviços Públicos</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Rua do Campo, n.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <vertAlign val="superscript"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">o</t>
     </r>
     <r>
-      <t xml:space="preserve"> 162, Edifício Administração Pública, 22.</t>
+      <t xml:space="preserve"> 162, Edifício Administração Pública, 12.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <vertAlign val="superscript"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">o</t>
     </r>
     <r>
       <t xml:space="preserve"> andar, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2871 8788</t>
     </r>
   </si>
   <si>
     <r>
@@ -1500,101 +1491,101 @@
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">os</t>
     </r>
     <r>
       <t xml:space="preserve"> 307-323, Edifício do Banco da China, 23.º andar, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2878 7350</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2872 6302</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.gsef.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Secretário：Tai Kin Ip
+      <t xml:space="preserve">Secretária：Ng Wai Han
 Chefe do Gabinete：Lo Chi Fai
 </t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Gabinete do Secretário para a Economia e Finanças</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">Secretário para a Economia e Finanças：Tai Kin Ip
+      <t xml:space="preserve">Gabinete da Secretária para a Economia e Finanças</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Secretária para a Economia e Finanças：Ng Wai Han
 Chefe do Gabinete：Lo Chi Fai
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Direcção dos Serviços de Economia e Desenvolvimento Tecnológico</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Rua Dr. Pedro José Lobo, n.º 1-3, Edifício Banco Luso Internacional, 6.º andar, Ｍacau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2888 2088</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2871 2552</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">info@dsedt.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.dsedt.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Director：Yau Yun Wah
-Subdirectora：Cheang Hio Man
+Subdirector：U U Sang
 Subdirector：Chan Chou Weng
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Direcção dos Serviços de Finanças</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Avenida da Praia Grande, n.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <vertAlign val="superscript"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">os</t>
@@ -1606,77 +1597,77 @@
   <si>
     <r>
       <t xml:space="preserve">Central telefónica：（853）2833 6366
 Informações Fiscais：（853）2833 6886</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2830 0133</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dsfinfo@dsf.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.dsf.gov.mo/?lang=pt</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Directora：Ho Silvestre In Mui
 Subdirector：Kuok Iat Hoi
-Subdirectora (Subst.ª)：Tam Lai Ha
-[...5 lines deleted...]
-      <t xml:space="preserve">Repartição das Execuções Fiscais</t>
+Subdirectora：Tam Lai Ha
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Centro das Execuções Fiscais</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Rua de Madrid n.º 183, Edifício Comercial Zhu Kuan Mansion, QR/C, Macau</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">（853）8599 5147，（853）8599 5181，（853）8599 5100</t>
+      <t xml:space="preserve">（853）8599 5147，（853）8599 5181</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2837 2396</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Chefe：Ho Silvestre In Mui
+      <t xml:space="preserve">Coordenador do CEF (Subst.º)：Chu Iek Chong
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Direcção dos Serviços de Turismo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Alameda Dr. Carlos d'Assumpção, n.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <vertAlign val="superscript"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">os</t>
     </r>
@@ -1754,53 +1745,53 @@
       <t xml:space="preserve"> andar A, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2856 9262</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2837 0296</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">enquiry@dicj.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">https://www.dicj.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Directora：Ng Wai Han
-Subdirector：Lio Chi Chong
+      <t xml:space="preserve">Director(Subst.°)：Lio Chi Chong
 Subdirector：Lei Seak Chio
+Subdirectora（Subst.ª）：Wong Long Peng
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Direcção dos Serviços para os Assuntos Laborais</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Avenida do Dr. Francisco Vieira Machado, n.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <vertAlign val="superscript"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">os</t>
     </r>
@@ -1901,311 +1892,290 @@
       <t xml:space="preserve"> 24 e 26, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2856 8288 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2832 5432</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">general@amcm.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.amcm.gov.mo </t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Presidente do Conselho de Administração  (Subst.º)：Vong Sin Man
+      <t xml:space="preserve">Presidente do Conselho de Administração：Vong Sin Man
 Membro do Conselho de Administração：Lau Hang Kun
 Membro do Conselho de Administração：Chan Kuan I
 </t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Fundo para o Desenvolvimento das Ciências e da Tecnologia</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">Avenida do Infante D. Henrique, n.</t>
+      <t xml:space="preserve">Direcção dos Serviços de Estatística e Censos</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Alameda Dr. Carlos d'Assumpção, n.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <vertAlign val="superscript"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">os</t>
     </r>
     <r>
-      <t xml:space="preserve"> 43 - 53A, The Macau Square, 8.º andar C e 11.º andar K, Macau</t>
-[...35 lines deleted...]
-      <t xml:space="preserve">Alameda Dr. Carlos d'Assumpção, n.</t>
+      <t xml:space="preserve"> 411-417, Edifício "Dynasty Plaza", 17.º andar, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2872 8188</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2856 1884</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">info@dsec.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.dsec.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Director (Subst.º)：Lai Ka Chon
+Subdirectora：Au Ka Weng
+Subdirector (Subst.º)：Fong Peng Kit
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Fundo de Desenvolvimento Industrial e de Comercialização</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2871 2552 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente do Conselho Administrativo：Yau Yun Wah
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Fundo de Garantia Automóvel e Marítimo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Calçada do Gaio, n.os 24 e 26, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2856 8288</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente do Conselho de Administração：Vong Sin Man
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Fundo de Turismo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Alameda Dr. Carlos d'Assumpção, n.os 335-341, Edifício Hotline, 12.º andar, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2831 5566，（853）2851 3355</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente do Conselho Administrativo：Maria Helena de Senna Fernandes
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Fundo de Garantia de Depósitos</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Fundo de Garantia de Créditos Laborais</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Avenida do Dr. Francisco Vieira Machado n.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <vertAlign val="superscript"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">os</t>
     </r>
     <r>
-      <t xml:space="preserve"> 411-417, Edifício "Dynasty Plaza", 17.º andar, Macau</t>
-[...137 lines deleted...]
-      <t xml:space="preserve">Avenida do Dr. Francisco Vieira Machado n.</t>
+      <t xml:space="preserve"> 221-279, Edifício Advance Plaza, Sede da DSAL, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2871 7822</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2852 5934</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">info@fgcl.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.fgcl.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente do Conselho de Administração：Chan Un Tong
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Fundo para o Desenvolvimento das Ciências e da Tecnologia</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Consultas sobre Apoios Financeiros à Financeiros à Investigação Científica e Desenvolvimento Tecnológico: Avenida do Infante D. Henrique, n.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <vertAlign val="superscript"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">os</t>
     </r>
     <r>
-      <t xml:space="preserve"> 221-279, Edifício Advance Plaza, Sede da DSAL, Macau</t>
-[...24 lines deleted...]
-      <t xml:space="preserve">Presidente do Conselho de Administração：Chan Un Tong
+      <t xml:space="preserve"> 43-53A, Edifício "The Macau Square" 11.º andar K, Macau &lt;/br&gt;Consultas sobre Apoio Administrativo: Divisão Administrativa e Financeira, Rua Dr. Pedro José Lobo, n.</t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <vertAlign val="superscript"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">os</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> 1-3, Edifício Banco Luso Internacional, 6.º andar, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Consultas sobre Apoios Financeiros à Financeiros à Investigação Científica e Desenvolvimento Tecnológico: (853) 2878 8777 &lt;/br&gt;Consultas sobre Apoio Administrativo: (853) 2888 2088</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Consultas sobre Apoios Financeiros à Financeiros à Investigação Científica e Desenvolvimento Tecnológico: (853) 2878 8775 / 2878 8776 &lt;/br&gt;Consultas sobre Apoio Administrativo: (853) 2871 2552</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">fdct@dsedt.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">https://fdct.dsedt.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente do Conselho Administrativo：U U Sang
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Comissão Especializada do Sector dos Jogos de Fortuna ou Azar</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Secretaria para a Segurança</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）8799 7580</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">https://www.gss.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
@@ -2217,176 +2187,177 @@
   <si>
     <r>
       <t xml:space="preserve">Gabinete do Secretário para a Segurança</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Secretário para a Segurança：Chan Tsz King
 Chefe do Gabinete：Lam In Sang
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Serviços de Polícia Unitários</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">https://www.spu.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Comandante-Geral：Leong Man Cheong
-Adjunto do Comandante-Geral：Ngai Soi Pan
 Adjunto do Comandante-Geral：Luis Leong
 Adjunto do Comandante-Geral：Lam Chon Sang
+Adjunto do Comandante-Geral(Subst.°)：Lei Iat Meng
 Coordenadora do GIF：Chu Un I
 Coordenador do Gabinete：Chio U Man
 Coordenadora-adjunta do GIF：Fong Iun Kei
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Serviços de Alfândega da Região Administrativa Especial de Macau da República Popular da China</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Avenida do Cais de Pac On Travessa Três do Cais de Pac On, Edifício de Comando dos Serviços de Alfândega da RAEM, Taipa, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2855 9944</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2837 1136</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">info@customs.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.customs.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Director-geral dos SA：Adriano Marques Ho
 Subdirector-geral：Lei Iok Fai
 Adjunto do Director-geral：Ip Wa Chio
-Adjunta do Director-geral (Subst.ª)：Ung Ka Vai
+Adjunta do Director-geral：Ung Ka Vai
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Corpo de Polícia de Segurança Pública</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Avenida do Cais de Pac On, Edifício do Comando do CPSP, Taipa, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2857 3333</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2878 0826</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">psp-info@fsm.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.fsm.gov.mo/psp</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Comandante (Subst.ª)：Ng Sou Peng
-[...1 lines deleted...]
-Segundo-Comandante (Subst.º)：Cheang Chon Hei
+      <t xml:space="preserve">Comandante：Ng Sou Peng
+Segundo-Comandante (Subst.º)：Kong Wai Chon
+Segundo-Comandante (Subst.º)：Wong Kim Hong
+Segundo-Comandante (Subst.º)：Chan Pou Tong
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Polícia Judiciária</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Avenida da Amizade, n.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <vertAlign val="superscript"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">o</t>
     </r>
     <r>
       <t xml:space="preserve"> 823, Edifício da Polícia Judiciária, Macau (Sede)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">PABX da Polícia Judiciária：（853）2855 7777 
  Linha de Denúncias 24 horas：993</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">（853）2831 2780 </t>
-[...4 lines deleted...]
-      <t xml:space="preserve">nar@pj.gov.mo</t>
+      <t xml:space="preserve">（853）2831 2780</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">sfdtr@pj.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.pj.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Director：Sit Chong Meng
 Subdirector：Lai Man Vai
 Subdirector：Sou Sio Keong
 Subdirector：Sam Kam Weng
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Corpo de Bombeiros</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Avenida Doutor Stanley Ho, Macau</t>
     </r>
@@ -2394,89 +2365,89 @@
   <si>
     <r>
       <t xml:space="preserve">Linhas de emergência：119，120，（853）2857 2222  
  Consultas e queixas：（853）8989 1373，（853）8989 1374（Com gravação simultânea telefónica） </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2836 1128</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">cb-info@fsm.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.fsm.gov.mo/cb</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Comandante：Wong Kin
 Segundo-Comandante：Cheong Chi Wang
-Segundo-Comandante (Subst.º)：Lei Long Kit
+Segundo-Comandante：Lei Long Kit
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Direcção dos Serviços Correccionais</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Estrada da Barragem de Ká Hó, Coloane, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">PABX：（853）2888 1211 
  Linha de consulta e reclamação：（853）8896 1280，（853）8896 1283（linhas telefónicas com gravação）</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2888 2431</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">info@dsc.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.dsc.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Director：Cheng Fong Meng
-Subdirector：Lei Iat Meng
+      <t xml:space="preserve">Director (Subst.°)：Lei Chong Man
+Subdirectora (Subst.ª)：Loi Kam Wan
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Estabelecimento Prisional de Coloane</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2888 1211</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Instituto de Menores</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Estrada de Cheoc Van, n.º 1, Coloane, Macau</t>
     </r>
   </si>
   <si>
     <r>
@@ -2594,94 +2565,94 @@
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.fsm.gov.mo/esfsm </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Director：Wong Chi Fai
 Subdirector：Lam Io Fan
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Fundo Correccional</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2888 1211（PABX）</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Presidente do Conselho Administrativo：Cheng Fong Meng
+      <t xml:space="preserve">Presidente do Conselho Administrativo：Lei Chong Man
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Obra Social do Corpo de Polícia de Segurança Pública</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Rua do General Rodrigues n.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <vertAlign val="superscript"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">o</t>
     </r>
     <r>
       <t xml:space="preserve"> 2, Moradia da Obra Social da P.S.P. r/c D, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">(853) 87905450 / 87905451</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2837 2025</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Presidente do Conselho Administrativo：Ng Sou Peng
-Vice-Presidente do Conselho Administrativo：Leong Heng Hong
+Vice-Presidente do Conselho Administrativo：Kong Wai Chon
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Obra Social da Polícia Judiciária</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）8800 1691</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）8800 6360</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">ospj@pj.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
@@ -2822,53 +2793,53 @@
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2855 5533</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2871 1294</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">webmaster@dsedj.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">https://www.dsedj.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Director：Kong Chi Meng
-Subdirector：Teng Sio Hong
 Subdirectora：Iun Pui Iun
 Subdirector：Wong Ka Ki
+Subdirectora (Subst.ª)：Choi Man Chi
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Centro de Difusão Educativa e Relações Públicas</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Centro de Educação Moral</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Rua da Tribuna, n.º 313, Edf. Jade Plaza, 3.º andar, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2840 3200</t>
     </r>
   </si>
   <si>
     <r>
@@ -3035,314 +3006,310 @@
       <t xml:space="preserve">Centro de Actividades do Bairro do Hipódromo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Praceta da Serenidade junto da Avenida Leste do Hipódromo, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2842 5110, （853）2842 5112</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2842 5900</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">https://www.dsedj.gov.mo/cj/index-cabh.php</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Escola Luso-Chinesa Técnico-Profissional</t>
-[...217 lines deleted...]
-      <t xml:space="preserve">Conservatório de Macau: Avenida de Horta e Costa, n</t>
+      <t xml:space="preserve">Centro de Educação anexo ao Conservatório de Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Avenida de Horta e Costa, n.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <vertAlign val="superscript"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">os</t>
     </r>
     <r>
-      <t xml:space="preserve">  14-16, Macau
-[...28 lines deleted...]
-      <t xml:space="preserve">http://www.cons.gov.mo</t>
+      <t xml:space="preserve"> 14-16, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2857 1230</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2852 3483</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">https://portal.dsedj.gov.mo/webdsejspace/cons/Inter_main_page.jsp</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Escola Luso-Chinesa Técnico-Profissional</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rua Primeiro de Maio, Bairro da Areia Preta, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2845 6071</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2845 6070</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.elctp.k12.edu.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Escola Secundária Luso-Chinesa de Luís Gonzaga Gomes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Avenida de Sidónio Pais, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2833 1093</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2852 3208</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.eslc.k12.edu.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Escola Oficial Zheng Guanying</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rua Marginal do Canal das Hortas, s/n, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2823 6394, （853）2823 7204</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2823 6390</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.eozgy.k12.edu.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Escola Oficial da Flora</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Travessa do Túnel, s/n, Jardim da Flora, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2852 4492、（853）2852 4493</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）28524516</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">https://www.eof.k12.edu.mo/</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Escola Luso-Chinesa da Taipa</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Largo de Tamagnini Barbosa, s/n, Taipa, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2882 7822,（853）2882 7774, （853）2882 7778</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2882 7784</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.lct.k12.edu.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Escola Primária Oficial Luso-Chinesa “Sir Robert Ho Tung”</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Estrada da Vitória, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2857 3035, （853）2858 7233</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2853 0773</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.lcht.k12.edu.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Escola Oficial de Seac Pai Van</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Avenida Vale das Borboletas, Lote CN6a, Seac Pai Van, Coloane, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2831 4031, （853）8599 8599</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2893 8136</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.eospv.k12.edu.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Conservatório de Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2857 1207</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Instituto Cultural</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Praça do Tap Siac, Edifício do Instituto Cultural, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2836 6866</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2836 6899</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">webmaster@icm.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.icm.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente：Leong Wai Man
+Vice-Presidente ：Choi Kin Long
+Vice-Presidente：Mok Chi Hang
+</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Arquivo de Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Avenida do Conselheiro Ferreira de Almeida, n.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <vertAlign val="superscript"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">os</t>
     </r>
     <r>
@@ -4346,92 +4313,92 @@
       <t xml:space="preserve">（853）2858 0762 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2834 3708 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">info@sport.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.sport.gov.mo </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Caixa Postal 334 - Macau</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Presidente (Subst.ª)：Lei Si Leng
-[...1 lines deleted...]
-Vice-presidente：---
+      <t xml:space="preserve">Presidente：Leong Wai Man
+Vice-presidente：Lei Si Leng
+Vice-presidente：Cheang Kai Meng
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Serviços de Saúde</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Edifício da Administração dos Serviços de Saúde, Rua Nova à Guia, n.º 339, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2831 3731</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2871 3105</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">info@ssm.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.ssm.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Director：Lo Iek Long
 Subdirector：Cheang Seng Ip
 Subdirector：Chan Weng Wa
-Subdirector (Subst.º)：Tai Wa Hou (Director do CHCSJ, Subst.º)
+Subdirector：Tai Wa Hou (Director do CHCSJ)
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Centro Hospitalar Conde de São Januário</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Estrada do Visconde de São Januário, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2831 3731 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2834 6818 </t>
     </r>
   </si>
   <si>
     <r>
@@ -4806,51 +4773,51 @@
       <t xml:space="preserve">（853）2888 2142 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">cscl@ssm.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Posto de Saúde do Novo Bairro de Macau da Zona de Cooperação Aprofundada entre Guangdong e Macau em Hengqin</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Nº 426, Xiangshun Lu, Zona de Cooperação Aprofundada entre Guangdong e Macau em Hengqin</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）6883 6068，+（86）17205946808</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">+（86）7568826698</t>
+      <t xml:space="preserve">+（86）7568826693</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">csnb@ssm.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Laboratório de Saúde Pública</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Estrada dos Parses n.º 8, Edifício Laboratório de Saúde Pública, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2853 0160, （853）2853 2509</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2853 0294 </t>
@@ -5057,140 +5024,140 @@
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Complexo de Cuidados de Saúde das Ilhas – Centro Médico de Macau do Peking Union Medical College Hospital</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Centro Médico de Macau do Peking Union Medical College Hospital, Avenida do Hospital do Cotai, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">info@cmm-pumch.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">https://www.cmm-pumch.gov.mo/</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Director：Liu Zhengyin
-Subdirector：Lei Wai Seng
-Subdirectora：Li Li
+Subdirector：Lao Hio Fai
+Subdirector：Hu Bingshui
 Subdirector：Sun Guoqiang
-Pessoal cargo é equiparado à categoria de subdirector：Lao Hio Fai
+Pessoal cargo é equiparado à categoria de subdirectora：Chio Weng
 Pessoal cargo é equiparado à categoria de subdirectora：Shen Ning
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Instituto de Acção Social</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Estrada do Cemitério, n.º 6, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2836 7878</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2835 8573</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">pr@ias.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.ias.gov.mo </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Presidente：Hon Wai
-Vice- Presidente：Hoi Va Pou
-Vice- Presidente：Tang Yuk Wa
+Vice-Presidente：Hoi Va Pou
+Vice-Presidente：Teng Sio Hong
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Centro de Acção Social da Zona Centro - Sul (Patane)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Avenida do Almirante Lacerda, n.° 23-A, Long Ut Koi, 1.° andar, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2858 0981</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">（853）2855 2889 </t>
+      <t xml:space="preserve">（853）2855 2889</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Centro de Acção Social da Zona Norte (Tamagnini Barbosa)</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Rua Nova de Toi San, n.</t>
+      <t xml:space="preserve">Rua Nova de Toi Sán, n.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <vertAlign val="superscript"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">os</t>
     </r>
     <r>
-      <t xml:space="preserve"> 1-15, Lei Tat San Chun, Fase 2, 2.° andar, Macau</t>
+      <t xml:space="preserve"> 1-15,  Edifício Litoral, 2.° andar, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2859 6457</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2855 2890</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Centro de Acção Social da Zona Noroeste (Ilha Verde)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Praça dos Lótus, Edifício do Bairro da Ilha Verde, Bloco I, 2.º andar A, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2822 5744</t>
@@ -5206,51 +5173,51 @@
       <t xml:space="preserve">Centro de Acção Social da Taipa e Coloane</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Avenida da Harmonia, n.° 20, Edifício Koi Nga, Bloco IV, Edifício Cipreste, r/c, Coloane, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2882 5077, （853）2882 5301</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2882 5508</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Centro de Acção Social da Taipa e Coloane (Sucursal da Taipa)</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Rua do Regedor, s/n, Chun Fok Village, Fase 2, Bloco 5, r/c AI, Taipa, Macau</t>
+      <t xml:space="preserve">Rua do Regedor, s/n, Chun Fok Village C.C., Fase 2, Bloco 5, r/c, AI, Taipa, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2882 7285</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2882 7763</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Centro de Sinistrados da Ilha Verde</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Avenida do Conselheiro Borja, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2859 4471</t>
@@ -5574,160 +5541,129 @@
       <t xml:space="preserve">Rua de Luís Gonzaga Gomes, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2857 8722</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2830 8801</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">webadmin@mpu.edu.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.mpu.edu.mo</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Reitor：Im Sio Kei
-[...1 lines deleted...]
-Secretária-Geral：Mok Sao In
+      <t xml:space="preserve">Reitor：Zhou Zhongrong
+Vice-Reitor：Diamantina Luíza do Rosário Sá Coimbra
+Vice-Reitor：---
+Secretária-Geral (Subst.ª)：Ian Ka Ieng
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Universidade de Turismo de Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Colina de Mong-Há, Macau, China</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2856 1252</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2851 9058</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">pr@utm.edu.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.utm.edu.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Reitor：Vong Chuk Kwan
 Vice-Reitor：Loi Kim Ieng
-Vice-Reitor：Diamantina Luíza do Rosário Sá Coimbra
+Vice-Reitor：---
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Fundo Educativo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2871 3089</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">fe@dsedj.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">https://www.dsedj.gov.mo/fe</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Presidente do Conselho Administrativo：Kong Chi Meng
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Fundo do Desporto</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Presidente do Conselho Administrativo：Lei Si Leng
-[...31 lines deleted...]
-Coordenadora-adjunta do Gabinete：Fu Si Na
+      <t xml:space="preserve">Presidente do Conselho Administrativo：Leong Wai Man
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Comissão de Ética para as Ciências da Vida</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Rua Nova à Guia, n.º 339, Edificio da Administração dos Serviços de Saúde, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）8390 1048</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Presidente：Kuok Cheong U
 </t>
     </r>
   </si>
   <si>
@@ -5798,55 +5734,50 @@
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2872 7303</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2872 7309</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">macaugp@sport.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.macau.grandprix.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Comissão de Avaliação para Captação de Quadros Qualificados</t>
-    </r>
-[...3 lines deleted...]
-      <t xml:space="preserve">Comissão Organizadora da Zona de Competição de Macau da 15.ª edição dos Jogos Nacionais e da 12.ª edição dos Jogos Nacionais para Pessoas Portadoras de Deficiência e 9.ª edição dos Jogos Olímpicos Especiais Nacionais</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Secretaria para os Transportes e Obras Públicas</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Avenida Dr. Mário Soares, n.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <vertAlign val="superscript"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">os</t>
     </r>
     <r>
@@ -6147,52 +6078,52 @@
   </si>
   <si>
     <r>
       <t xml:space="preserve">Central telefónica：（853）8866 6666
 Linha Aberta para os Assuntos de Tráfego：（853）8866 6363 （As chamadas são atendidas pessoalmente durante as horas de expediente e gravadas automaticamente fora destas.）</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2875 0626</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">info@dsat.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.dsat.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Director：Chiang Ngoc Vai
-Subdirector：Lei Veng Hong
-Subdirector (Subst.º)：Mok Soi Tou
+Subdirector：Mok Soi Tou
+Subdirector(Subst.°)：Vicente Luís Gracias
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Autoridade de Aviação Civil</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Alameda Dr.Carlos d'Assumpção, n.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <vertAlign val="superscript"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">os</t>
     </r>
@@ -6237,2878 +6168,2911 @@
       <t xml:space="preserve">Largo do Senado, Edifício Sede dos CTT, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2857 4491</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2833 6603,（853）8396 8603</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">cttgeral@ctt.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">https://www.ctt.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Directora：Lau Wai Meng
-Subdirector：Lao Lan Wa
+      <t xml:space="preserve">Director (Subst.°)：Lao Lan Wa
 Subdirectora：Ip Chong Wa
+Subdirectora（Subst.ª）：Tam Van Iu
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Instituto de Habitação</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Estrada do Canal dos Patos, n.º 220, Edifício Cheng Chong, r/c L, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2859 4875</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2830 5909</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">info@ihm.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.ihm.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Presidente：Iam Lei Leng
 Vice-Presidente：Kuoc Vai Han
 Vice-Presidente (Subst.º)：Cheang Sek Lam
 </t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Direcção dos Serviços de Cartografia e Cadastro</t>
-[...46 lines deleted...]
-      <t xml:space="preserve">Estrada de D. Maria II, n.</t>
+      <t xml:space="preserve">Direcção dos Serviços Meteorológicos e Geofísicos</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rampa do Observatório, Taipa Grande, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8898 6223</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2885 0557</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">meteo@smg.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.smg.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Director：Leong Weng Kun
+Subdirector：Tang Iu Man
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Fundo de Desenvolvimento e Apoio à Pesca</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8988 2526
+（853）8988 2534</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8988 2440
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente do Conselho Administrativo：Wong Soi Man
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Fundo de Reparação Predial</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente do Conselho Administrativo：Iam Lei Leng
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Fundo para a Protecção Ambiental e a Conservação Energética</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2872 5134</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">info@fpace.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.fpace.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente do Conselho Administrativo：Ip Kuong Lam
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Obra Social da Direcção dos Serviços de Assuntos Marítimos e de Água</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8988 2406</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2851 4448</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente do Conselho Administrativo：Wong Soi Man
+Vice-presidente do Conselho Administrativo：Kuok Kin
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Conselho Superior de Viação</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente：Chiang Ngoc Vai
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Conselho Técnico de Credenciação</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8396 8132</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">joelei@ctt.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Comissão Coordenadora da Gestão e do Desenvolvimento das Áreas de Jurisdição Marítima</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2855 9922</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8988 2599</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">CCGDAJM@marine.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Comissão de Facilitação do Transporte Aéreo e de Segurança da Aviação Civil</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Comissariado contra a Corrupção</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Avenida Xian Xing Hai, n.º 105, Centro Golden Dragon, 17.º andar, Macau (Sede)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Sede：（853）2832 6300&lt;br/&gt;Centro de Gestão de Queixas：（853）2836 1212&lt;br/&gt;Divisão de Declaração de Bens Patrimoniais e Interesses：（853）8395 3321&lt;br/&gt;Delegação do CCAC na Areia Preta：（853）2845 3636&lt;br/&gt;Delegação do CCAC na Taipa：（853）2836 3636</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Sede：（853）2836 2336 
+ Divisão de Declaração de Bens Patrimoniais e Interesses：（853）2875 0900 
+ Delegação do CCAC na Areia Preta：（853）2845 3611 
+ Delegação do CCAC na Taipa：（853）2884 3344</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">ccac@ccac.org.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">https://www.ccac.org.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Comissária contra a Corrupção：Ao Ieong Seong
+Adjunto da Comissária：Wong Kim Fong
+Adjunto da Comissária：---
+Chefe do Gabinete：Chan In Chio
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Gabinete da Comissária contra a Corrupção</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Avenida Xian Xing Hai, n.</t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <vertAlign val="superscript"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">o</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> 105, Centro Golden Dragon, 17.º andar, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2832 6300 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2836 2336 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Comissária contra a Corrupção：Ao Ieong Seong
+Chefe do Gabinete：Chan In Chio
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Centro de Gestão de Queixas do CCAC</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Alameda Dr. Carlos d’ Assumpção,  Edifício “Dynasty Plaza”, 14.º andar, NAPE, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2836 1212</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Delegação do CCAC na Areia Preta</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rua 1.º de Maio, n.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <vertAlign val="superscript"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">os</t>
     </r>
     <r>
-      <t xml:space="preserve"> 32 - 36, Edifício CEM, 5.º - 6.º andares, Macau</t>
-[...231 lines deleted...]
-      <t xml:space="preserve">Avenida Xian Xing Hai, n.</t>
+      <t xml:space="preserve"> 68-72, Edf. U Wa, r/c, Areia Preta, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2845 3636 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2845 3611</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Delegação do CCAC na Taipa</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rua de Nam Keng, Edifício Nova City, Bloco 4, r/c, Loja C, Taipa, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2836 3636</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2884 3344</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Comissariado da Auditoria</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Avenida da Amizade, n.° 1101A, Edifício de Escritórios do Governo (ZAPE), 5.°- 10.° andares, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2871 1211</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2871 1218</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">info@ca.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">https://www.ca.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Comissária da Auditoria：Ao Ieong U
+Adjunta da Comissária da Auditoria：Hoi Lai Fong
+Chefe do Gabinete da Comissária da Auditoria：Ho Ioc San
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Assembleia Legislativa</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Edifício da Assembleia Legislativa, Praça da Assembleia Legislativa, Aterros da Baía da Praia Grande, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2872 8377, （853）2872 8379 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2897 3753</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">info@al.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.al.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente：Cheong Weng Chon
+Vice-presidente：Ho Ion Sang
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Serviços de Apoio à Assembleia Legislativa</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.al.gov.mo </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Secretário-Geral：Lam Chi Long
+Secretária-Geral Adjunta：Pun Kam Peng
+Secretário-Geral Adjunto：---
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Comissão de Apoio Judiciário</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Alameda Dr. Carlos d'Assumpção, n.º 398, Edifício CNAC, 6.º andar, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2853 3540</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2871 3109 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">info@caj.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.caj.gov.mo </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente：Vu Ka Vai
+Vice-Presidente：Leong Weng In
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Conselho dos Profissionais de Medicina Veterinária</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rua da Missão de Fátima n.</t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <vertAlign val="superscript"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">os</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> 59-F, Habitação Social de Tói San – Edifício Toi Fai, r/c, bloco “G”, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">info@cpmv.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.cpmv.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Comissão Profissional dos Contabilistas</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rua da Sé, n.º 30, Centro de Recursos da Direcção dos Serviços de Finanças, 1.º Andar, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8599 5344</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2838 9177</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">cpcinfo@cpc.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">https://www.cpc.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente：Ho Silvestre In Mui
+Vice-Presidente：Iong Weng Ian
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Centro de Alerta e Resposta a Incidentes de Cibersegurança</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Avenida da Amizade, n.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <vertAlign val="superscript"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">o</t>
     </r>
     <r>
-      <t xml:space="preserve"> 105, Centro Golden Dragon, 17.º andar, Macau</t>
-[...41 lines deleted...]
-      <t xml:space="preserve">Rua 1.º de Maio, n.</t>
+      <t xml:space="preserve"> 823, Edifício da Polícia Judiciária, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8800 6600</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8800 6611</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">caric@pj.gov.mo </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Comissão de Perícia do Erro Médico</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Alameda Dr. Carlos d'Assumpção, n.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <vertAlign val="superscript"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">os</t>
     </r>
     <r>
-      <t xml:space="preserve"> 68-72, Edf. U Wa, r/c, Areia Preta, Macau</t>
-[...168 lines deleted...]
-      <t xml:space="preserve">Rua da Missão de Fátima n.</t>
+      <t xml:space="preserve"> 411 - 417, Edifício Dynasty Plaza, 2.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <vertAlign val="superscript"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">os</t>
     </r>
     <r>
-      <t xml:space="preserve"> 59-F, Habitação Social de Tói San – Edifício Toi Fai, r/c, bloco “G”, Macau</t>
-[...56 lines deleted...]
-      <t xml:space="preserve">Avenida da Amizade, n.</t>
+      <t xml:space="preserve"> andar, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">info@cpem.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">https://www.cpem.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente：Pang Heong Keong
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Centro de Mediação  de Litígios Médicos</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Alameda Dr. Carlos d'Assumpção, n.</t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <vertAlign val="superscript"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">os</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> 411 - 417, Edifício Dynasty Plaza, 2.º andar E-F, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2875 0513</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2875 0514</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">info@cmlm.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">https://www.cmlm.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Coordenador：Bernardino Paulo Azedo Lei
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Conselho Profissional dos Assistentes Sociais</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Centro de Sinistrados da Ilha Verde, sito na Avenida do Conselheiro Borja, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2857 5010</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2823 2619</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">info@cpas.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.cpas.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Conselho dos Profissionais de Saúde</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rua das Schimas, N.° 108, Edifício de Escritórios do Governo (Coloane), 4.° andar, Coloane, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2883 6363</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2883 6300</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">info@cps.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">https://www.cps.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Comissão de Assuntos Eleitorais do Chefe do Executivo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rua do Campo, n.°162, Edifício Administração Pública, 11.° andar, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">ece@elections.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">www.ece.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente：Song Man Lei
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Conselho de Arquitectura, Engenharia e Urbanismo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853） 2872 2488</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">info@caeu.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">https://www.caeu.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Tribunal de Última Instância</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Avenida da Praia Grande N.º 459, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8298 4117</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2832 6744</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.court.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente：Song Man Lei
+Chefe do Gabinete：Celestino Lei
+Chefe-Adjunta do Gabinete  (Subst.ª)：Chan In Leng
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Tribunal de Segunda Instância</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Praceta 25 de Abril, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8398 4100</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2832 6747</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">https://www.court.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente：Seng Ioi Man
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Tribunais de Primeira Instância</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.court.gov.mo </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente：Io Weng San
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Tribunal Judicial de Base</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Secretarias dos Juízos Cíveis, Juízo Laboral e Juízo de Família e de Menores : Avenida do Infante D. Henrique, n.</t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <vertAlign val="superscript"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">os</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> 43-53A, 4.º, 12.º e 17.º andares, The Macau Square, Macau
+Secretarias do Juízo de Pequenas Causas Cíveis : Avenida da Praia Grande, n. </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <vertAlign val="superscript"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">os</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> 517, Edifício Comercial Nam Tung, 21.º andar A-C, Macau
+Secretarias dos Juízos Criminais : Avenida Doutor Stanley Ho, n.</t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <vertAlign val="superscript"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">os</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> 347, Edifício dos Juízos Criminais do Tribunal Judicial de Base, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Secretarias dos Juízos Cíveis, Juízo Laboral e Juízo de Família e de Menores：（853）8597 0278 
+ Secretarias do Juízo de Pequenas Causas Cíveis：（853）8398 8444 
+ Secretarias dos Juízos Criminais：（853）8597 0278 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Secretarias dos Juízos Cíveis, Juízo Laboral e Juízo de Família e de Menores：（853）2833 6506 
+ Secretarias do Juízo de Pequenas Causas Cíveis：（853）2871 5825 
+ Secretarias dos Juízos Criminais：（853）2897 3013</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Juízo de Pequenas Causas Cíveis</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Avenida da Praia Grande, n.º 517, Edifício Comercial Nam Tung, 21º andar A-C, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8398 8444 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2871 5825</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Juízo de Instrução Criminal</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Avenida do Dr. Rodrigo Rodrigues, n.º 683, Edifício do Ministério Público, 4.° andar, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8796 6527</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2872 8275</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Juízos Criminais</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Avenida Doutor Stanley Ho, n.º 347, Edifício dos Juízos Criminais do Tribunal Judicial de Base, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8597 0278 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2897 3013</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Juízos Cíveis</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Avenida do Infante D. Henrique, n.</t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <vertAlign val="superscript"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">os</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> 43-53A, The Macau Square, 12.º andar, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2833 6506 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Juízo Laboral</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Avenida do Infante D. Henrique, n.</t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <vertAlign val="superscript"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">os</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> 43-53A, The Macau Square, 17.º andar, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8597 0278</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2833 6506</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Juízos de Família e de Menores</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Tribunal Administrativo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Avenida da Praia Grande, n.° 517, Edifício Comercial Nam Tung, 22.° andar B-C, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2835 6060 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2835 5593 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Gabinete do Presidente do Tribunal de Última Instância</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rua Central N.º 9-A, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8298 4136</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2896 9225</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Chefe do Gabinete：Celestino Lei
+Chefe-Adjunta do Gabinete  (Subst.ª)：Chan In Leng
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Comissão Independente Responsável pela Indigitação dos Candidatos ao Cargo de Juiz</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Praceta 25 de Abril, Edifício dos Tribunais de Segunda e Última Instâncias, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8398 4397</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">www.court.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Conselho dos Magistrados Judiciais</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">edoc_cmj@court.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Comissão Independente para o Exercício do Poder Disciplinar Sobre os Solicitadores</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8298 4369</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">CIEPDSS@court.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Ministério Público</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Avenida do Dr. Rodrigo Rodrigues, n.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <vertAlign val="superscript"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">o</t>
     </r>
     <r>
-      <t xml:space="preserve"> 823, Edifício da Polícia Judiciária, Macau</t>
-[...24 lines deleted...]
-      <t xml:space="preserve">Alameda Dr. Carlos d'Assumpção, n.</t>
+      <t xml:space="preserve"> 683, Edifício do Ministério Público, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2878 6666</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2875 3231</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">info@mp.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.mp.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Procurador do Ministério Público：Tong Hio Fong
+Chefe do Gabinete do Procurador：Wong Hio Nam
+Chefe-Adjunto do Gabinete do Procurador：Ng Meng Tai
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Serviço do Ministério Público junto do Tribunal de Última Instância</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Avenida da Praia Grande, N.º 459, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2872 7272</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2850 9183</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Serviço do Ministério Público junto do Tribunal de Segunda Instância</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Praceta 25 de Abril, Edifício do Tribunal de Segunda Instância, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2836 5214</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Serviço do Ministério Público junto do Tribunal Judicial de Base</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Atendimento e consulta geral : Avenida do Infante D. Henrique, n.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <vertAlign val="superscript"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">os</t>
     </r>
     <r>
-      <t xml:space="preserve"> 411 - 417, Edifício Dynasty Plaza, 2.</t>
+      <t xml:space="preserve"> 47-53, The Macau Square, 3.º andar, Macau
+ Matérias cível e laboral : Avenida do Infante D. Henrique, n.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <vertAlign val="superscript"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">os</t>
     </r>
     <r>
-      <t xml:space="preserve"> andar, Macau</t>
-[...25 lines deleted...]
-      <t xml:space="preserve">Alameda Dr. Carlos d'Assumpção, n.</t>
+      <t xml:space="preserve"> 47-53, The Macau Square, 3.º andar e 4.º andar, Macau
+ Matéria penal : Avenida Doutor Stanley Ho, n.º 347, Edifício dos Juízos Criminais do Tribunal de Base, 1.º andar, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2855 7714</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Atendimento e consulta geral e matérias cível e laboral：（853）2833 9501&lt;/br&gt;Matéria penal：（853）2853 2441</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Serviço do Ministério Público junto do Tribunal Administrativo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Avenida da Praia Grande, n.º 517, Edifício Comercial Nam Tung, 22.º andar A, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2833 0963</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2837 3824</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Serviço de Acção Penal do Ministério Público</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2872 8268</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2872 8272</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Gabinete do Procurador</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Chefe do Gabinete do Procurador：Wong Hio Nam
+Chefe-Adjunto do Gabinete do Procurador：Ng Meng Tai
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Conselho dos Magistrados do Ministério Público</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Avenida do Dr. Rodrigo Rodrigues, n.º 683, Edifício do Ministério Público, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente：Tong Hio Fong
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Associação dos Advogados de Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Avenida da Amizade, n.º 918, Edifício World Trade Center, 11.º andar A-D, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2872 8121, （853）2872 8122 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2872 8127 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">info@aam.org.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.aam.org.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente da Mesa da Assembleia Geral：Leonel Alves
+Presidente da Direcção：Vong Hin Fai
+Presidente do Conselho Fiscal：Paulino Comandante
+Secretário -Geral：Oriana Inácio Pun
+Presidente do Conselho Superior da Advocacia：Lei Wun Kong
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Companhia de Transportes Aéreos Air Macau, S.A.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Alameda Dr. Carlos D'Assumpção, nº 398, Edifício CNAC, 14º a 18º andares, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8396 6888</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8396 6866</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">airmacau@airmacau.com.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.airmacau.com.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente do Conselho de Administração：Wu Lixin
+Presidente da Comissão Executiva：Wu Lixin
+Director Geral：Wu Lixin
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Sociedade do Aeroporto Internacional de Macau, S.A.R.L.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Avenida de Wai Long, CAM Office Building, 4.</t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <vertAlign val="superscript"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">o</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> andar, Taipa, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8598 8888</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2878 5465</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">https://www.camacau.com</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente do Conselho de Administração：Chui Sai Cheong
+Presidente da Comissão Executiva：Zhang Yun
+Administrador Executivo：Chan Weng Hong
+Administrador Executivo：Tai Kin Ip
+Administrator Executivo：Pun Weng Kun
+Administrador Executivo：Brian Kelly Swing
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Companhia de Electricidade de Macau - CEM, S.A.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Estrada D. Maria II, Edifício CEM, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2833 9933</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2830 8361</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">customer.centre@cem-macau.com</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.cem-macau.com</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente do Conselho de Administração：Fu Jianguo
+Presidente da Comissão Executiva：Bernie Leong
+Administrador Executivo：Zhang Jian
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Fundo de Cooperação e Desenvolvimento China-Países de Língua Portuguesa de Sociedade Limitada</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rua Sul de Entre Lagos, Complexo da Plataforma de Serviços para a Cooperação Comercial entre a China e os Países de Língua Portuguesa, Edifício de Escritório, 1.º andar, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2847 3757</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">zhongpujijin@cadfund.com</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">https://www.cadfund.com/Column/16/0.htm</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Companhia de Parques de Macau, S.A.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Avenida da Praia Grande, n.° 693, Edificio Tai Wah, 14.° andar, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2832 3232 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2832 2299 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente：Ma Iao Lai
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Centro de Produtividade e Transferência de Tecnologia de Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rua de Xangai n.°175, Edifício ACM, 6.°-7.° andares, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2878 1313 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2878 8233 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">cpttm@cpttm.org.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.cpttm.org.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente da Assembleia Geral：Tsui Wai Kwan
+Presidente da Direcção：Yeung Tsun Man, Eric
+Directora Geral：Victoria Alexa Kuan Chan
+Subdirector Geral：Chang Chak Io
+Presidente do Conselho Fiscal：Ho Pui Fan
+Presidente do Conselho Geral：Lao Ngai Leong
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">CSR Macau - Companhia de Sistemas de Resíduos, Lda.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Avenida Son On, Lote S, Pac On, Taipa, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2885 0065</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2885 0083</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">csrmacau@macau.ctm.net</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">https://www.csrmacau.com.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Director Geral：Hong Cheong Fai
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Companhia de Telecomunicações de Macau, S.A.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rua de Lagos, Telecentro, Taipa, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2883 3833</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8891 3031</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">helpdesk@macau.ctm.net</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">https://www.ctm.net</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Director Geral：Poon Fuk Hei
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Far East Hidrofoil Companhia, Limitada</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Avenida da Amizade, sem número, Terminal Marítimo do Porto Exterior, 1.º andar, Sala 1668, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2872 6266</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2872 6277</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">enquiry@turbojet.com.hk</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.turbojet.com.hk</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Directora：Ho Chiu King Pansy Catilina
+Directora：Ho Chiu Ha Maisy
+Directora, Gerente-geral：Hong Yu Han Anna
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Fundação Escola Portuguesa de Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Avenida do Infante D. Henrique, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2857 2240 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2871 0473 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente：Jorge Neto Valente
+Vice-Presidente：Miguel de Senna Fernandes
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Hongkong Macao Hydrofoil Company, Limited</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Instituto para o Desenvolvimento e Qualidade, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Avenida Padre Tomás Pereira,S.N., Taipa, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8291 4701</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">idq_mac@idq.org.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.idq.org.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente da Direcção：Tam Lap Mou
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Instituto Português do Oriente</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rua de Pedro Nolasco da Silva, n.° 45, 1.° andar, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2853 0227, （853）2853 0243</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2853 0277</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">info.macau@ipor.org.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">https://ipor.org.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Directora：Patrícia N. Quaresma
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Laboratório de Engenharia Civil de Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Avenida Wai Long, n.° 185, Taipa, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8294 4488</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8294 4848</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">mailbox@lecm.org.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.lecm.org.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente da Direcção：Ao Peng Kong
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Sociedade de Abastecimento de Águas de Macau, S.A.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Avenida do Conselheiro Borja, n.° 718, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2823 3332 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2822 0150 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">customer.info@macaowater.com  </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.macaowater.com</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Administrador Delegado：Fan Xiaojun
+Directora Executiva：Kuan Sio Peng
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Sociedade de Administração de Portos, S.A.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Estrada Nossa Senhora de Ká Hó, Terminal de Contentores do Porto de Ká Hó, Coloane, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2851 1524</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2831 4113</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">info@macauport.com.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Caixa Postal 1306 - Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente da Comissão Executiva：Ho Pansy Catilina Chiu King
+Membro：Vai Hoi Ieong
+Membro：Danny Ho
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Central de Depósito e Liquidação de Valores Mobiliários de Macau Sociedade Unipessoal Limitada</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> Avenida da Praia Grande, n.º 429, Centro Comercial da Praia Grande, 4º andar, Macau </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2876 1311</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2876 1322</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">general@mcsd.com.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">https://www.mcsd.com.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente do Conselho de Administração：Lau Hang Kun
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Macau Investimento e Desenvolvimento, S.A.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Avenida de Almeida Ribeiro, n.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <vertAlign val="superscript"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">os</t>
     </r>
     <r>
-      <t xml:space="preserve"> 411 - 417, Edifício Dynasty Plaza, 2.º andar E-F, Macau</t>
-[...211 lines deleted...]
-      <t xml:space="preserve">Secretarias dos Juízos Cíveis, Juízo Laboral e Juízo de Família e de Menores : Avenida do Infante D. Henrique, n.</t>
+      <t xml:space="preserve"> 61-75, Circle Square, 18° andar, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2832 2226</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2832 1392</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">info@mid.com.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.mid.com.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente do Conselho de Administração：Tam Chi Neng
+Vice-presidente do Conselho de Administração：Zhang Haihong
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Sociedade do Metro Ligeiro de Macau, S.A.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Avenida do Infante D. Henrique, n.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <vertAlign val="superscript"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">os</t>
     </r>
     <r>
-      <t xml:space="preserve"> 43-53A, 4.º, 12.º e 17.º andares, The Macau Square, Macau
-Secretarias do Juízo de Pequenas Causas Cíveis : Avenida da Praia Grande, n. </t>
+      <t xml:space="preserve"> 43-53A, The Macau Square, 7.º andar, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2881 3721，（853）2881 3722</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2881 3260</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">info@mlm.com.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.mlm.com.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente do Conselho de Administração：Chan Mun Fong
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Matadouro de Macau, S.A.R.L.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Estrada Marginal da Ilha Verde, n.º 325, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2827 0623</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2827 0618</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">matadouro_macau@yahoo.com</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.matadouro.com.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente do Conselho de Administração：Tam Wai Fong
+Vice Presidente do Conselho de Administração：Loi Iok Man
+Administrador：Pao Pek Kei
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Sociedade Orquestra de Macau, Limitada</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rua das Schimas, N.° 108, Edifício de Escritórios do Governo (Coloane), 5.° andares, Coloane, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2882 2860</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">moc@moc.com.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">https://www.om-macau.org</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Administrador e Presidente：Leong Wai Man
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Centro de Ciência de Macau, S.A.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Avenida Dr. Sun Yat-Sen, Centro de Ciência de Macau, Macau         </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2888 0822</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2888 0855</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">info@msc.org.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.msc.org.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente do Conselho de Administração：Mok Ian Ian
+Curador：Pan Sio
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Macau Renovação Urbana, S.A.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rua da Pérola n.°45, Edifício Ut Koi, 1 Andar B, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853） 2888 2263</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">info@mur.com.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">https://www.mur.com.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente do Conselho de Administração：Tse Paulo
+1.° Vice-Presidente：Tam Chi Wai
+2.° Vice-Presidente：Chan Pou Ha
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Sociedade para o Desenvolvimento dos Parques Industriais de Macau, Limitada</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Praceta do Parque Industrial da Ilha Verde, Posto Fronteiriço do Parque Industrial Transfronteiriço, 6.</t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <vertAlign val="superscript"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">o</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> andar, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2878 6636</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2878 5374</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">info@sdpim.com.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.sdpim.com.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente do Conselho de Administração：Chan Hon Sang
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Sociedade do Mercado Abastecedor de Macau Nam Yue, Lda.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Avenida do Parque Industrial, Lote B1A, Edifício Novo Mercado Abastecedor de Macau, Sala D706, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2897 4200 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2897 2815</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente：Fu Guochun
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Sociedade de Transportes Colectivos de Macau, S.A.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Istmo de Ferreira do Amaral, n.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <vertAlign val="superscript"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">os</t>
     </r>
     <r>
-      <t xml:space="preserve"> 517, Edifício Comercial Nam Tung, 21.º andar A-C, Macau
-Secretarias dos Juízos Criminais : Avenida Doutor Stanley Ho, n.</t>
+      <t xml:space="preserve"> 101-105-A, Industrial Tai Peng (1.FASE) , 9º Andar B, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2875 5210</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2875 5220</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.tcm.com.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente：Zhang Chuan Sheng
+Administradora-delegada：Leung Mei Leng
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TDM - Teledifusão de Macau, S.A.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rua Francisco Xavier Pereira, n.° 157-A, Macau
+Rua das Schimas, n.° 108, Edifício de Escritórios do Governo (Coloane), 10º andar, Coloane, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2851 9188，（853）2851 7758（Linha de informações）</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2852 0208</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">enquiry@tdm.com.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">https://www.tdm.com.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente da Comissão Executiva：Lo Song Man
+Membro：Un Weng Kuai
+Membro：Vong Vai Hung
+Membro：Cheang Kong Pou
+Membro：Lee Chong Cheng
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Transmac - Transportes Urbanos de Macau, S.A.R.L.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Estrada Marginal da Ilha Verde, n.° 2, r/c, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2827 1133,  （853）2827 1122 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2823 4416 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">transmac@transmac.com.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.transmac.com.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Caixa Postal 177 - Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente：Liu Hei Wan
+Vice Presidente：Law Suet Yi Melody
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TV Cabo Macau, S.A.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Avenida do Conselheiro Ferreira de Almeida, n.° 77A, r/c, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2882 2866</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2878 1821</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">enquiry@macaucabletv.com</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.macaucabletv.com</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente do Conselho de Administração：Lam Ion Fun
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">UMCERT Investigação e Ensaios em  Engenharia Limitada</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Avenida da Universidade, Universidade de Macau, N23, 2.º andar, sala 2022, Taipa, Macau, China</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8822 9100</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2883 0604</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">umcert.enquiry@um.edu.m</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Administrador e Presidente：Xu Jian
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">UMTEC Limitada</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Avenida da Universidade, Universidade de Macau, 1.º andar da Pousada N1, sala 1013, Taipa, Macau, China</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8822 2041，（853）8822 2788</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">umtec_enquiry@um.edu.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente：Xu Jian
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Centro de Comércio Mundial Macau, S.A.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Avenida da Amizade, n.° 918, Edifício World Trade Center, 16.° andar, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2872 7666</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2872 7633</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">wtcmc@wtc-macau.com</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.wtc-macau.com</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente do Conselho de Administração：Chui Sai Cheong
+Adminitradora-Delegada do Conselho de Administração e Presidente da Comissão Executiva：Ao Weng Tong
+Director Executivo：Lam Kam Seng, Peter
+Director Executivo：Tang Kuan Meng, José
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Centro de Arbitragem do Centro de Comércio Mundial Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Avenida da Amizade, n.° 918, Edifício World Trade Center, 17.° andar, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2875 2088</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">secretariat@mac.org.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">https://www.mac.org.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente do Conselho Directivo：Tsui Wai Kwan, Jackson
+Vice-Presidente do Conselho Directivo：Ao Weng Tong
+Vogal do Conselho Directivo (Secretária-Geral)：Vong Sok Hei, Rosita
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Companhia para o Desenvolvimento do Ensino Superior da UM em Hengqin Guangdong, Lda.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Gabinete 1101, Rua Jinyu n.º 19, Zona Nova de Hengqin, Zhuhai</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8822 4266，（853）8822 8579，（853）8822 8585</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">um-hq.co.ltd@um.edu.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">https://ghumhed.cn/</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente：Song Yonghua
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Inovação Tecnológica da UPM Sociedade Unipessoal Limitada</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rua de Luís Gonzaga Gomes, Universidade Politécnica de Macau, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8599 6709</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">mpui_enquiry@mpu.edu.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente：Diamantina Luíza do Rosário Sá Coimbra
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Companhia de Consultadoria em Educação da Universidade de Turismo de Macau na Zona de Cooperação Aprofundada entre Guangdong e Macau em Hengqin, Ltd.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Gabinete102, Huandao North Road n.º 2169, Hengqin, Zhuhai</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8598 3084，（853） 8598 3085</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">utm-hq-consulting@utm.edu.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente：Loi Kim Ieng
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Companhia De Gás De Cidade De Macau Limitada</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Avenida Marginal Flor de Lotus, n.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <vertAlign val="superscript"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">os</t>
     </r>
     <r>
-      <t xml:space="preserve"> 347, Edifício dos Juízos Criminais do Tribunal Judicial de Base, Macau</t>
-[...1765 lines deleted...]
-    <r>
       <t xml:space="preserve"> 566A a 703A,Taipa,em Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">(853) 2886 5001</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">(853) 2886 5006</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">yangyingxin@namkwong.com.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.nkgas.com.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Presidente do Conselho de Administração：Tang ZhaoHui
 Director Geral：Xie ChengZhi
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Desenvolvimento de Cultura e Turismo da Universidade de Turismo de Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Universidade de Turismo de Macau, Colina de Mong-Há, Macau, China</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">UTMCTD@utm.edu.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente：Loi Kim Ieng
+Administradora：Lam Cindia
+Administrador：Henrique Fátima Boyol Ngan
+Fiscal única：Lau Vai Lan
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Sociedade de Investimento e Gestão de Macau Limitada</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rua Sul de Entre Lagos, Complexo da Plataforma de Serviços para a Cooperação Comercial entre a China e os Países de Língua Portuguesa, Edifício de escritório, 1.º andar, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2872 8328</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2872 7506</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente：Che Weng Keong
+Administrador：Tam Chi Neng
+Administrador：Chan Chou Weng
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Companhia para o Desenvolvimento do Ensino Superior da UPM na Zona de Cooperação Aprofundada entre Guangdong e Macau em Hengqin, Lda.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Avenida de Hong Kong-Macau em Hengqin, n.º 868, Centro de Serviços ao Público, Bloco 2, Centro de Serviços de Assuntos Governamentais, Sala 114-3343 (Área de Escritórios Centralizados), Zhuhai</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8599 6765</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">mpuhed@mpu.edu.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presidente：Zhou Zhongrong
+Administradora：Cheong Weng Lam
+Administrador：Lam Yat Man
 </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -9545,4151 +9509,4166 @@
             <t xml:space="preserve">https://www.gce.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Chefe do Executivo：Sam Hou Fai
 Chefe do Gabinete：Chan Kak
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Secretariado da Comissão de Defesa da Segurança do Estado da Região Administrativa Especial de Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Secretário-Geral：Chan Tsz King
+Vice-Secretário-Geral：Sit Chong Meng
+Vice-Secretário-Geral：---
+Secretário-Geral Adjunto：---
+Secretário-Geral Adjunto：---
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">Direcção dos Serviços para os Assuntos da Sede do Governo</t>
           </r>
         </is>
       </c>
-      <c r="B3" t="inlineStr">
+      <c r="B4" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua da Imprensa Nacional, n.° 20, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
+      <c r="C4" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2856 5555,（853）2872 6886</t>
           </r>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D4" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 5212</t>
           </r>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">dsasg@raem.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.dsasg.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H3" t="inlineStr">
+      <c r="G4" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Director：Loi Chi San
 Subdirector：Pun Keng Sang
-Subdirector：---
-[...6 lines deleted...]
-      <c r="A4" t="inlineStr">
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Direcção dos Serviços de Estudo de Políticas e Desenvolvimento Regional</t>
           </r>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
+      <c r="B5" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua do Desporto, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 185 - 195, Taipa, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
+      <c r="C5" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2882 3419</t>
           </r>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="D5" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2882 3415</t>
           </r>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E5" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">contact@dsepdr.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsepdr.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H4" t="inlineStr">
+      <c r="G5" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Director：Cheong Chok Man
 Subdirector：Ung Hoi Ian
-Subdirector：---
-[...6 lines deleted...]
-      <c r="A5" t="inlineStr">
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fundação Macau</t>
           </r>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
+      <c r="B6" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua das Schimas, N.° 108, Edifício de Escritórios do Governo (Coloane), 7.°- 9.° andares, Coloane, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
+      <c r="C6" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2896 6777</t>
           </r>
         </is>
       </c>
-      <c r="D5" t="inlineStr">
+      <c r="D6" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2896 8658</t>
           </r>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
+      <c r="E6" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@fm.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.fmac.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H5" t="inlineStr">
+      <c r="G6" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho de Administração：Wu Zhiliang
 Vice-Presidente do Conselho de Administração：Zhong Yi Seabra de Mascarenhas
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:8">
-      <c r="A6" t="inlineStr">
+    <row r="7" spans="1:8">
+      <c r="A7" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro UNESCO de Macau</t>
           </r>
         </is>
       </c>
-      <c r="B6" t="inlineStr">
+      <c r="B7" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Alameda Dr. Carlos d'Assumpção, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 403-439, Centro UNESCO de Macau</t>
           </r>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
+      <c r="C7" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2896 6777</t>
           </r>
         </is>
       </c>
-      <c r="D6" t="inlineStr">
+      <c r="D7" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 5688</t>
           </r>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="E7" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">da_info@fm.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F7" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.fmac.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
-[...8 lines deleted...]
-      <c r="A7" t="inlineStr">
+      <c r="G7" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Gabinete de Comunicação Social</t>
           </r>
         </is>
       </c>
-      <c r="B7" t="inlineStr">
+      <c r="B8" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Praia Grande, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 762-804, Edifício China Plaza, 15.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
+      <c r="C8" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2833 2886</t>
           </r>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
+      <c r="D8" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2835 5426</t>
           </r>
         </is>
       </c>
-      <c r="E7" t="inlineStr">
+      <c r="E8" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@gcs.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.gcs.gov.mo/home/pt</t>
           </r>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
-[...17 lines deleted...]
-      <c r="A8" t="inlineStr">
+      <c r="G8" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Director：Wong Lok I
+Subdirectora：Ieong Pou Kam
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Direcção dos Serviços da Protecção de Dados Pessoais</t>
           </r>
         </is>
       </c>
-      <c r="B8" t="inlineStr">
+      <c r="B9" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Praia Grande, n.º 804, Edifício China Plaza, 17.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
+      <c r="C9" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 6006</t>
           </r>
         </is>
       </c>
-      <c r="D8" t="inlineStr">
+      <c r="D9" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 6116</t>
           </r>
         </is>
       </c>
-      <c r="E8" t="inlineStr">
+      <c r="E9" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@dspdp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F8" t="inlineStr">
+      <c r="F9" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.dspdp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G8" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Caixa Postal 880 - Macau</t>
           </r>
         </is>
       </c>
-      <c r="H8" t="inlineStr">
+      <c r="H9" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Director：Yang Chongwei
 Subdirectora：Leong Kit Chi
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:8">
-      <c r="A9" t="inlineStr">
+    <row r="10" spans="1:8">
+      <c r="A10" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Direcção dos Serviços da Supervisão e da Gestão dos Activos Públicos</t>
           </r>
         </is>
       </c>
-      <c r="B9" t="inlineStr">
+      <c r="B10" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Amizade, n.º 918, Edifício World Trade Centre Macau, 4.° andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
+      <c r="C10" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2886 6800</t>
           </r>
         </is>
       </c>
-      <c r="D9" t="inlineStr">
+      <c r="D10" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2886 6665</t>
           </r>
         </is>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E10" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@dsgap.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F10" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsgap.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H9" t="inlineStr">
+      <c r="G10" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Director (Subst.º)：Lio Chi Hon
 Subdirector：---
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:8">
-[...58 lines deleted...]
-    </row>
     <row r="11" spans="1:8">
       <c r="A11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Delegação Económica e Cultural de Macau em Taiwan</t>
+            <t xml:space="preserve">Delegação da Região Administrativa Especial de Macau em Pequim</t>
           </r>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">(O funcionamento da Delegação está suspenso a partir de 19 de Junho de 2021. Para mais informações sobre os serviços, consulte o aviso da página principal do site desta Delegação.)</t>
+            <t xml:space="preserve">n.º 8, Wangfujing East Street, 16th/F, Macau Center, Dongcheng District, Beijing, China (P.C.: 100006)</t>
           </r>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">---</t>
+            <t xml:space="preserve">+（86）10 58138010 </t>
           </r>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">---</t>
+            <t xml:space="preserve">+（86）10 58138020 </t>
           </r>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">---</t>
+            <t xml:space="preserve">info@draemp.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">http://www.decm.gov.mo</t>
+            <t xml:space="preserve">http://www.draemp.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Chefe da Delegação：---
+            <t xml:space="preserve">Chefe da Delegação (Subst.ª)：Han Jing
+Adjunto do Chefe da Delegação：---
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Delegação Económica e Cultural de Macau em Taiwan</t>
+          </r>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">(O funcionamento da Delegação está suspenso a partir de 19 de Junho de 2021. Para mais informações sobre os serviços, consulte o aviso da página principal do site desta Delegação.)</t>
+          </r>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">---</t>
+          </r>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">---</t>
+          </r>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">---</t>
+          </r>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.decm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Chefe da Delegação：---
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">Delegação Económica e Comercial de Macau, em Lisboa</t>
           </r>
         </is>
       </c>
-      <c r="B12" t="inlineStr">
+      <c r="B13" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida 5 de Outubro, n.º 115, 4.º andar, 1069 - 204 Lisboa, Portugal</t>
           </r>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
+      <c r="C13" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">+（351）21 7818820</t>
           </r>
         </is>
       </c>
-      <c r="D12" t="inlineStr">
+      <c r="D13" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">+（351）21 7979328</t>
           </r>
         </is>
       </c>
-      <c r="E12" t="inlineStr">
+      <c r="E13" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">decmacau@decmacau.pt</t>
           </r>
         </is>
       </c>
-      <c r="F12" t="inlineStr">
+      <c r="F13" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.decmacau.pt</t>
           </r>
         </is>
       </c>
-      <c r="G12" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H12" t="inlineStr">
+      <c r="G13" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Chefe da Delegação：Lúcia Abrantes dos Santos
 Adjunto do Chefe da Delegação：---
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:8">
-      <c r="A13" t="inlineStr">
+    <row r="14" spans="1:8">
+      <c r="A14" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Delegação Económica e Comercial de Macau, junto da União Europeia, em Bruxelas</t>
           </r>
         </is>
       </c>
-      <c r="B13" t="inlineStr">
+      <c r="B14" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenue Louise 326 - 6</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">e</t>
           </r>
           <r>
             <t xml:space="preserve">, 1050 Bruxelles, Belgique</t>
           </r>
         </is>
       </c>
-      <c r="C13" t="inlineStr">
+      <c r="C14" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">+（32）2647 1265</t>
           </r>
         </is>
       </c>
-      <c r="D13" t="inlineStr">
+      <c r="D14" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">+（32）2640 1552</t>
           </r>
         </is>
       </c>
-      <c r="E13" t="inlineStr">
+      <c r="E14" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">deleg.macao@macao-eu.be</t>
           </r>
         </is>
       </c>
-      <c r="F13" t="inlineStr">
+      <c r="F14" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.macao-eu.be</t>
           </r>
         </is>
       </c>
-      <c r="G13" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H13" t="inlineStr">
+      <c r="G14" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Chefe da Delegação：Lúcia Abrantes dos Santos
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:8">
-      <c r="A14" t="inlineStr">
+    <row r="15" spans="1:8">
+      <c r="A15" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Delegação Económica e Comercial de Macau, junto da Organização Mundial do Comércio</t>
           </r>
         </is>
       </c>
-      <c r="B14" t="inlineStr">
+      <c r="B15" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenue Louis- Casaï, 18, 1209, Genève, Suisse</t>
           </r>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
+      <c r="C15" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">+（4122）710 0788</t>
           </r>
         </is>
       </c>
-      <c r="D14" t="inlineStr">
+      <c r="D15" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">+（4122）710 0780</t>
           </r>
         </is>
       </c>
-      <c r="E14" t="inlineStr">
+      <c r="E15" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">macaoeto@macaoeto.ch</t>
           </r>
         </is>
       </c>
-      <c r="F14" t="inlineStr">
+      <c r="F15" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.macaoeto.ch </t>
           </r>
         </is>
       </c>
-      <c r="G14" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H14" t="inlineStr">
+      <c r="G15" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Chefe da Delegação：Lúcia Abrantes dos Santos
 Adjunto do Chefe da Delegação：---
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:8">
-[...57 lines deleted...]
-    </row>
     <row r="16" spans="1:8">
       <c r="A16" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Comissão de Fiscalização da Disciplina das Forças e Serviços de Segurança de Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida da Amizade, n.º 918, Edifício World Trade Centre, 10.º andar A/B, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2875 3434</t>
+          </r>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8299 5300</t>
+          </r>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">cfd@fsm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.cfd.gov.mo </t>
+          </r>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente：Leonel Alberto Alves
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">Comissão de Desenvolvimento de Quadros Qualificados</t>
           </r>
         </is>
       </c>
-      <c r="B16" t="inlineStr">
+      <c r="B17" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Amizade, n.º 1101A, Edifício de Escritórios do Governo (ZAPE), 4.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
+      <c r="C17" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2855 5108</t>
           </r>
         </is>
       </c>
-      <c r="D16" t="inlineStr">
+      <c r="D17" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2855 5106</t>
           </r>
         </is>
       </c>
-      <c r="E16" t="inlineStr">
+      <c r="E17" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@cdqq.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F16" t="inlineStr">
+      <c r="F17" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.cdqq.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G16" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H16" t="inlineStr">
+      <c r="G17" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Chefe do Executivo
 Vice-Presidente：Secretário para os Assuntos Sociais e Cultura
 Secretário-Geral：Kong Chi Meng
 Secretário-Geral Adjunto：Wong Kin Mou
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:8">
-      <c r="A17" t="inlineStr">
+    <row r="18" spans="1:8">
+      <c r="A18" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Comissão Coordenadora do Regime de Congelamento</t>
           </r>
         </is>
       </c>
-      <c r="B17" t="inlineStr">
+      <c r="B18" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida Doutor Mário Soares, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 307-323, Edifício Banco da China, 22.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C17" t="inlineStr">
+      <c r="C18" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2852 3666</t>
           </r>
         </is>
       </c>
-      <c r="D17" t="inlineStr">
+      <c r="D18" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2852 3777</t>
           </r>
         </is>
       </c>
-      <c r="E17" t="inlineStr">
+      <c r="E18" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ccrc@gif.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F17" t="inlineStr">
+      <c r="F18" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.ccrc.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G17" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H17" t="inlineStr">
+      <c r="G18" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Coordenador：Leong Man Cheong
 </t>
-          </r>
-[...49 lines deleted...]
-            <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Comissão para a Cibersegurança</t>
+            <t xml:space="preserve">Comissão de Defesa da Segurança do Estado da Região Administrativa Especial de Macau</t>
           </r>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve"/>
+            <t xml:space="preserve">Calçada dos Quartéis, Macau</t>
           </r>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve"/>
+            <t xml:space="preserve">（853）8799 7511</t>
           </r>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve"/>
+            <t xml:space="preserve">（853）2871 5008</t>
           </r>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Comissão para a Cibersegurança</t>
+          </r>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">Conselho de Segurança</t>
           </r>
         </is>
       </c>
-      <c r="B20" t="inlineStr">
+      <c r="B21" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Praia Grande, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 730-804, Edifício China Plaza, 7.º andar A-B e 16.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C20" t="inlineStr">
+      <c r="C21" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 2999,（853）8798 7510</t>
           </r>
         </is>
       </c>
-      <c r="D20" t="inlineStr">
+      <c r="D21" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 3101</t>
           </r>
         </is>
       </c>
-      <c r="E20" t="inlineStr">
+      <c r="E21" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@spu.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F20" t="inlineStr">
-[...49 lines deleted...]
-      </c>
       <c r="F21" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">https://www.dsepdr.gov.mo/pt/event/CTIDN/CTIDN_PAGE</t>
+            <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Comissão de Trabalho para a Integração no Desenvolvimento Nacional</t>
+          </r>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.dsepdr.gov.mo/pt/event/CTIDN/CTIDN_PAGE</t>
+          </r>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">Conselho Executivo</t>
           </r>
         </is>
       </c>
-      <c r="B22" t="inlineStr">
+      <c r="B23" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Praia Grande, Sede do Governo da RAEM, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C22" t="inlineStr">
+      <c r="C23" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 6886 </t>
           </r>
         </is>
       </c>
-      <c r="D22" t="inlineStr">
+      <c r="D23" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8989 5704</t>
           </r>
         </is>
       </c>
-      <c r="E22" t="inlineStr">
-[...20 lines deleted...]
-      <c r="H22" t="inlineStr">
+      <c r="E23" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Porta-voz：Wong Sio Chak
 Secretária-Geral：Chan Kak
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="23" spans="1:8">
-[...57 lines deleted...]
-    </row>
     <row r="24" spans="1:8">
       <c r="A24" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Secretaria do Conselho Executivo</t>
+          </r>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida da Praia Grande, Sede do Governo da RAEM, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2872 6886</t>
+          </r>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8989 5704</t>
+          </r>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Secretária-Geral：Chan Kak
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">Secretaria para a Administração e Justiça</t>
           </r>
         </is>
       </c>
-      <c r="B24" t="inlineStr">
+      <c r="B25" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua de S. Lourenço, n.º 28, Sede do Governo, 4.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C24" t="inlineStr">
+      <c r="C25" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 6886</t>
           </r>
         </is>
       </c>
-      <c r="D24" t="inlineStr">
+      <c r="D25" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 6582</t>
           </r>
         </is>
       </c>
-      <c r="E24" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F24" t="inlineStr">
+      <c r="E25" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.gsaj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G24" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H24" t="inlineStr">
+      <c r="G25" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Secretário：Wong Sio Chak
 Chefe do Gabinete：Chang Cheong
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:8">
-      <c r="A25" t="inlineStr">
+    <row r="26" spans="1:8">
+      <c r="A26" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Gabinete do Secretário para a Administração e Justiça</t>
           </r>
         </is>
       </c>
-      <c r="B25" t="inlineStr">
+      <c r="B26" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua de S. Lourenço, n.º 28, Sede do Governo, 4.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C25" t="inlineStr">
+      <c r="C26" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 6886</t>
           </r>
         </is>
       </c>
-      <c r="D25" t="inlineStr">
+      <c r="D26" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 6582</t>
           </r>
         </is>
       </c>
-      <c r="E25" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F25" t="inlineStr">
+      <c r="E26" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.gsaj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G25" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H25" t="inlineStr">
+      <c r="G26" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Secretário para a Administração e Justiça：Wong Sio Chak
 Chefe do Gabinete：Chang Cheong
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="26" spans="1:8">
-      <c r="A26" t="inlineStr">
+    <row r="27" spans="1:8">
+      <c r="A27" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Direcção dos Serviços de Administração e Função Pública</t>
           </r>
         </is>
       </c>
-      <c r="B26" t="inlineStr">
+      <c r="B27" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua do Campo, n.°162, Edifício Administração Pública, r/c, 11.°- 12.° andares e 21.°- 28.° andares, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C26" t="inlineStr">
+      <c r="C27" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2832 3623</t>
           </r>
         </is>
       </c>
-      <c r="D26" t="inlineStr">
+      <c r="D27" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8987 1722</t>
           </r>
         </is>
       </c>
-      <c r="E26" t="inlineStr">
+      <c r="E27" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@safp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F26" t="inlineStr">
+      <c r="F27" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.safp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G26" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H26" t="inlineStr">
+      <c r="G27" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Directora：Leong Weng In
 Subdirector：Chan Chi Kin
-Subdirectora：Chan Sok Cheng
 Subdirector：---
 </t>
-          </r>
-[...49 lines deleted...]
-            <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Centro de Informações dos Serviços Governamentais</t>
+          </r>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rua do Campo, n.°162, Edifício Administração Pública, r/c , Macau（Balcão de Atendimento）</t>
+          </r>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Informações do governo, queixas e sugestões：（853）8866 8866（serviço de gravação de chamadas fora do horário de expediente）</t>
+          </r>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2835 3355</t>
+          </r>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.safp.gov.mo/pt/opinion</t>
+          </r>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">Direcção dos Serviços de Assuntos de Justiça</t>
           </r>
         </is>
       </c>
-      <c r="B28" t="inlineStr">
+      <c r="B29" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua do Campo, n.º 162, Edifício Administração Pública, 15.º- 20.º andares, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C28" t="inlineStr">
+      <c r="C29" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2856 4225，（853）2859 5298</t>
           </r>
         </is>
       </c>
-      <c r="D28" t="inlineStr">
+      <c r="D29" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 0445 </t>
           </r>
         </is>
       </c>
-      <c r="E28" t="inlineStr">
+      <c r="E29" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@dsaj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F28" t="inlineStr">
+      <c r="F29" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsaj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G28" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H28" t="inlineStr">
+      <c r="G29" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Director (Subst.º)：Ng Chi Kin
 Subdirector：Lou Soi Cheong
 Subdirector：Iao Hin Chit
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="29" spans="1:8">
-[...49 lines deleted...]
-    </row>
     <row r="30" spans="1:8">
       <c r="A30" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">1º Cartório Notarial</t>
+            <t xml:space="preserve">Cartórios Notariais</t>
           </r>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Avenida de Venceslau de Morais, n.º 222, R/C, Centro de Serviços da RAEM, Macau</t>
+            <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2857 4258</t>
+            <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2835 5205</t>
+            <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">1cn@dsaj.gov.mo</t>
+            <t xml:space="preserve">info@dsaj.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">http://www.dsaj.gov.mo</t>
+            <t xml:space="preserve">http://www.dsaj.gov.mo </t>
           </r>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">2º Cartório Notarial</t>
+            <t xml:space="preserve">1º Cartório Notarial</t>
           </r>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Rua do Campo, n.º 162, Edifício Administração Pública, 3.º andar, Macau</t>
+            <t xml:space="preserve">Avenida de Venceslau de Morais, n.º 222, R/C, Centro de Serviços da RAEM, Macau</t>
           </r>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2855 4460 </t>
+            <t xml:space="preserve">（853）2857 4258</t>
           </r>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2856 2407,（853）2833 0997</t>
+            <t xml:space="preserve">（853）2835 5205</t>
           </r>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">2cn@dsaj.gov.mo</t>
+            <t xml:space="preserve">1cn@dsaj.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">http://www.dsaj.gov.mo </t>
+            <t xml:space="preserve">http://www.dsaj.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Notário：Lei Chong Heng
+            <t xml:space="preserve">Notário：Chan Keng Hei
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Cartório Notarial das Ilhas</t>
+            <t xml:space="preserve">2º Cartório Notarial</t>
           </r>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Rua de Coimbra, n.º 225, 3.º andar, Centro de Serviços da RAEM das Ilhas, Taipa, Macau</t>
+            <t xml:space="preserve">Rua do Campo, n.º 162, Edifício Administração Pública, 3.º andar, Macau</t>
           </r>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2882 7504</t>
+            <t xml:space="preserve">（853）2855 4460 </t>
           </r>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2882 5071 , （853）2883 7891</t>
+            <t xml:space="preserve">（853）2856 2407,（853）2833 0997</t>
           </r>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">cni@dsaj.gov.mo</t>
+            <t xml:space="preserve">2cn@dsaj.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsaj.gov.mo </t>
           </r>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Notário：Ho Ka Wai
+            <t xml:space="preserve">Notário：Lei Chong Heng
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Cartório Notarial das Ilhas</t>
+          </r>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rua de Coimbra, n.º 225, 3.º andar, Centro de Serviços da RAEM das Ilhas, Taipa, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2882 7504</t>
+          </r>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2882 5071 , （853）2883 7891</t>
+          </r>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">cni@dsaj.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.dsaj.gov.mo </t>
+          </r>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Notário：Ho Ka Wai
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">Conservatória do Registo Civil</t>
           </r>
         </is>
       </c>
-      <c r="B33" t="inlineStr">
+      <c r="B34" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua do Campo, n.º 162, Edifício Administração Pública, 1.º e 2.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C33" t="inlineStr">
+      <c r="C34" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2855 0110 </t>
           </r>
         </is>
       </c>
-      <c r="D33" t="inlineStr">
+      <c r="D34" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2837 3097 </t>
           </r>
         </is>
       </c>
-      <c r="E33" t="inlineStr">
+      <c r="E34" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">crc@dsaj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F33" t="inlineStr">
+      <c r="F34" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsaj.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G33" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H33" t="inlineStr">
+      <c r="G34" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Conservadora：Wong Iok Mui
 Conservadora：Cheong Ka Man
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:8">
-      <c r="A34" t="inlineStr">
+    <row r="35" spans="1:8">
+      <c r="A35" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Conservatória do Registo Predial</t>
           </r>
         </is>
       </c>
-      <c r="B34" t="inlineStr">
+      <c r="B35" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua do Campo, n.º 162, Edifício Administração Pública, 2.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C34" t="inlineStr">
+      <c r="C35" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2857 1550 </t>
           </r>
         </is>
       </c>
-      <c r="D34" t="inlineStr">
+      <c r="D35" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2857 1556 </t>
           </r>
         </is>
       </c>
-      <c r="E34" t="inlineStr">
+      <c r="E35" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">crp@dsaj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F34" t="inlineStr">
+      <c r="F35" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsaj.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G34" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H34" t="inlineStr">
+      <c r="G35" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Conservador：Ho Weng Hei
 Conservadora：Ho Hio Teng
 Conservadora：Pun Ka In
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="35" spans="1:8">
-      <c r="A35" t="inlineStr">
+    <row r="36" spans="1:8">
+      <c r="A36" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Conservatória dos Registos Comercial e de Bens Móveis</t>
           </r>
         </is>
       </c>
-      <c r="B35" t="inlineStr">
+      <c r="B36" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua do Campo, n.º 162, Edifício Administração Pública, 1.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C35" t="inlineStr">
+      <c r="C36" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2837 4374 </t>
           </r>
         </is>
       </c>
-      <c r="D35" t="inlineStr">
+      <c r="D36" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2833 0741</t>
           </r>
         </is>
       </c>
-      <c r="E35" t="inlineStr">
+      <c r="E36" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">crcbm@dsaj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F35" t="inlineStr">
+      <c r="F36" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsaj.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G35" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H35" t="inlineStr">
+      <c r="G36" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Conservadora：Wong Un Ieng
-Conservadora：Tam Pui Man
 Conservador：Fong Soi Koc
 Conservadora：Liang Tsai I
 Conservadora：Leong Ka Heng
-</t>
-[...5 lines deleted...]
-      <c r="A36" t="inlineStr">
+Conservador：Su Ching-Hsi
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Direcção dos Serviços de Identificação</t>
           </r>
         </is>
       </c>
-      <c r="B36" t="inlineStr">
+      <c r="B37" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Praia Grande, n.º 804, Edifício China Plaza, 1.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C36" t="inlineStr">
+      <c r="C37" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2837 0777,（853）2837 0888</t>
           </r>
         </is>
       </c>
-      <c r="D36" t="inlineStr">
+      <c r="D37" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2837 4300 </t>
           </r>
         </is>
       </c>
-      <c r="E36" t="inlineStr">
+      <c r="E37" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@dsi.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F36" t="inlineStr">
+      <c r="F37" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsi.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G36" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H36" t="inlineStr">
+      <c r="G37" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Directora：Chan Hoi Fan
 Subdirectora：Chan Un Lai
-Subdirector (Subst.º)：Fong Pak Ian
-[...60 lines deleted...]
-Vice-presidente do Conselho de Administração para os Assuntos Municipais：---
+Subdirector：Fong Pak Ian
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Instituto para os Assuntos Municipais</t>
+          </r>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida Almeida Ribeiro, n.º 163, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2833 7676（Linha do Cidadão - As chamadas são atendidas por pessoal qualificado durante o horário de expediente. Em caso de linha ocupada ou fora do horário, as chamadas serão atendidas por um sistema de gravação de chamadas.）</t>
+          </r>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2833 6477</t>
+          </r>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">webmaster@iam.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.iam.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente do Conselho de Administração para os Assuntos Municipais：Chao Wai Ieng
+Vice-presidente do Conselho de Administração para os Assuntos Municipais：Tam Wai Fong
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">Fundo de Pensões</t>
           </r>
         </is>
       </c>
-      <c r="B38" t="inlineStr">
+      <c r="B39" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Amizade, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">o</t>
           </r>
           <r>
             <t xml:space="preserve"> 1101A-1115, Edifício de Escritórios do Governo (ZAPE), r/c ao 3.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C38" t="inlineStr">
+      <c r="C39" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2835 6556</t>
           </r>
         </is>
       </c>
-      <c r="D38" t="inlineStr">
+      <c r="D39" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2859 4391</t>
           </r>
         </is>
       </c>
-      <c r="E38" t="inlineStr">
+      <c r="E39" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">fp@fp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F38" t="inlineStr">
+      <c r="F39" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.fp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G38" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H38" t="inlineStr">
+      <c r="G39" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho de Administração：Diana Maria Vital Costa
-Vice-Presidente do Conselho de Administração：Fátima Maria da Conceição da Rosa
 Vice-Presidente do Conselho de Administração：Ho Chi Leong
-</t>
-[...5 lines deleted...]
-      <c r="A39" t="inlineStr">
+Vice-Presidente do Conselho de Administração：---
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Formação Jurídica e Judiciária</t>
           </r>
         </is>
       </c>
-      <c r="B39" t="inlineStr">
+      <c r="B40" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua do Dr. Pedro José Lobo, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 1-3, Edifício Banco Luso Internacional, 18.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C39" t="inlineStr">
+      <c r="C40" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 3843 </t>
           </r>
         </is>
       </c>
-      <c r="D39" t="inlineStr">
+      <c r="D40" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 3766</t>
           </r>
         </is>
       </c>
-      <c r="E39" t="inlineStr">
+      <c r="E40" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">cfjj@cfjj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F39" t="inlineStr">
+      <c r="F40" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.cfjj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G39" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H39" t="inlineStr">
+      <c r="G40" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Directora：Lo Pin Heng
 Subdirectora：Cheng Wai Yan Tina
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="40" spans="1:8">
-[...57 lines deleted...]
-    </row>
     <row r="41" spans="1:8">
       <c r="A41" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Comissão para a Protecção às Vítimas de Crimes Violentos</t>
+            <t xml:space="preserve">Fundo Social da Administração Pública</t>
           </r>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Rua do Campo, n.° 162, Edifício Administração Pública, 20.° andar, Macau</t>
+            <t xml:space="preserve">Rua do Campo, n.° 162, Edifício Administração Pública, r/c, 11.°- 12.° andares e 21.°- 29.° andares, Macau</t>
           </r>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2856 4225</t>
+            <t xml:space="preserve">（853）2832 3623</t>
           </r>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve"/>
+            <t xml:space="preserve">（853）8987 1722</t>
           </r>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">info@dsaj.gov.mo</t>
+            <t xml:space="preserve">info@safp.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve"/>
+            <t xml:space="preserve">http://www.safp.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente do Conselho Administrativo：Leong Weng In
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Conselho dos Registos e do Notariado</t>
+            <t xml:space="preserve">Comissão para a Protecção às Vítimas de Crimes Violentos</t>
           </r>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Rua do Campo, n.° 162, Edifício Administração Pública, 15.° - 20.° andares, Macau</t>
+            <t xml:space="preserve">Rua do Campo, n.° 162, Edifício Administração Pública, 20.° andar, Macau</t>
           </r>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2856 4225,（853）2859 5298</t>
+            <t xml:space="preserve">（853）2856 4225</t>
           </r>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2871 0445</t>
+            <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@dsaj.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">http://www.dsaj.gov.mo</t>
+            <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Comissão de Avaliação dos Serviços Públicos e do Desempenho Organizacional</t>
+            <t xml:space="preserve">Conselho dos Registos e do Notariado</t>
           </r>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Rua do Campo, n.° 162, Edifício Administração Pública, 12.° Andar, Macau</t>
+            <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）8987 1125</t>
+            <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）8987 1515</t>
+            <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve"> info@caspdo.gov.mo</t>
+            <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Comissão de Avaliação dos Serviços Públicos e do Desempenho Organizacional</t>
+          </r>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rua do Campo, n.° 162, Edifício Administração Pública, 12.° Andar, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8987 1125</t>
+          </r>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@caspdo.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente：Pang Chuan
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">Comissão de Gestão do Tratamento de Queixas Apresentadas por Trabalhadores dos Serviços Públicos</t>
           </r>
         </is>
       </c>
-      <c r="B44" t="inlineStr">
+      <c r="B45" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua do Campo, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">o</t>
           </r>
           <r>
-            <t xml:space="preserve"> 162, Edifício Administração Pública, 22.</t>
+            <t xml:space="preserve"> 162, Edifício Administração Pública, 12.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">o</t>
           </r>
           <r>
             <t xml:space="preserve"> andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C44" t="inlineStr">
+      <c r="C45" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 8788</t>
           </r>
         </is>
       </c>
-      <c r="D44" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E44" t="inlineStr">
+      <c r="D45" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">enquiry@cgtq.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F44" t="inlineStr">
+      <c r="F45" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.cgtq.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G44" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H44" t="inlineStr">
+      <c r="G45" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Leong Iok Wa
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="45" spans="1:8">
-      <c r="A45" t="inlineStr">
+    <row r="46" spans="1:8">
+      <c r="A46" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Secretaria para a Economia e Finanças</t>
           </r>
         </is>
       </c>
-      <c r="B45" t="inlineStr">
+      <c r="B46" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida Doutor Mário Soares, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 307-323, Edifício do Banco da China, 23.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C45" t="inlineStr">
+      <c r="C46" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2878 7350</t>
           </r>
         </is>
       </c>
-      <c r="D45" t="inlineStr">
+      <c r="D46" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 6302</t>
           </r>
         </is>
       </c>
-      <c r="E45" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F45" t="inlineStr">
+      <c r="E46" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.gsef.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G45" t="inlineStr">
-[...9 lines deleted...]
-            <t xml:space="preserve">Secretário：Tai Kin Ip
+      <c r="G46" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Secretária：Ng Wai Han
 Chefe do Gabinete：Lo Chi Fai
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="46" spans="1:8">
-[...7 lines deleted...]
-      <c r="B46" t="inlineStr">
+    <row r="47" spans="1:8">
+      <c r="A47" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Gabinete da Secretária para a Economia e Finanças</t>
+          </r>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida Doutor Mário Soares, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 307-323, Edifício do Banco da China, 23.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C46" t="inlineStr">
+      <c r="C47" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2878 7350</t>
           </r>
         </is>
       </c>
-      <c r="D46" t="inlineStr">
+      <c r="D47" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 6302</t>
           </r>
         </is>
       </c>
-      <c r="E46" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F46" t="inlineStr">
+      <c r="E47" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.gsef.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G46" t="inlineStr">
-[...9 lines deleted...]
-            <t xml:space="preserve">Secretário para a Economia e Finanças：Tai Kin Ip
+      <c r="G47" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Secretária para a Economia e Finanças：Ng Wai Han
 Chefe do Gabinete：Lo Chi Fai
-</t>
-[...59 lines deleted...]
-Subdirector：Chan Chou Weng
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Direcção dos Serviços de Economia e Desenvolvimento Tecnológico</t>
+          </r>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rua Dr. Pedro José Lobo, n.º 1-3, Edifício Banco Luso Internacional, 6.º andar, Ｍacau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2888 2088</t>
+          </r>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2871 2552</t>
+          </r>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@dsedt.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.dsedt.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Director：Yau Yun Wah
+Subdirector：U U Sang
+Subdirector：Chan Chou Weng
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">Direcção dos Serviços de Finanças</t>
           </r>
         </is>
       </c>
-      <c r="B48" t="inlineStr">
+      <c r="B49" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Praia Grande, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 575, 579 e 585, Edifício “Finanças”, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C48" t="inlineStr">
+      <c r="C49" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Central telefónica：（853）2833 6366
 Informações Fiscais：（853）2833 6886</t>
           </r>
         </is>
       </c>
-      <c r="D48" t="inlineStr">
+      <c r="D49" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2830 0133</t>
           </r>
         </is>
       </c>
-      <c r="E48" t="inlineStr">
+      <c r="E49" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">dsfinfo@dsf.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F48" t="inlineStr">
+      <c r="F49" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsf.gov.mo/?lang=pt</t>
           </r>
         </is>
       </c>
-      <c r="G48" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H48" t="inlineStr">
+      <c r="G49" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Directora：Ho Silvestre In Mui
 Subdirector：Kuok Iat Hoi
-Subdirectora (Subst.ª)：Tam Lai Ha
-[...58 lines deleted...]
-            <t xml:space="preserve">Chefe：Ho Silvestre In Mui
+Subdirectora：Tam Lai Ha
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Centro das Execuções Fiscais</t>
+          </r>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rua de Madrid n.º 183, Edifício Comercial Zhu Kuan Mansion, QR/C, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8599 5147，（853）8599 5181</t>
+          </r>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2837 2396</t>
+          </r>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Coordenador do CEF (Subst.º)：Chu Iek Chong
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">Direcção dos Serviços de Turismo</t>
           </r>
         </is>
       </c>
-      <c r="B50" t="inlineStr">
+      <c r="B51" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Alameda Dr. Carlos d'Assumpção, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 335-341, Edifício Hotline, 12.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C50" t="inlineStr">
+      <c r="C51" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2831 5566</t>
           </r>
         </is>
       </c>
-      <c r="D50" t="inlineStr">
+      <c r="D51" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2851 0104</t>
           </r>
         </is>
       </c>
-      <c r="E50" t="inlineStr">
+      <c r="E51" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">mgto@macaotourism.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F50" t="inlineStr">
+      <c r="F51" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.dst.gov.mo/</t>
           </r>
         </is>
       </c>
-      <c r="G50" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H50" t="inlineStr">
+      <c r="G51" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Directora：Maria Helena de Senna Fernandes
 Subdirector：Cheng Wai Tong
 Subdirectora：Si Tou Lam Lai
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="51" spans="1:8">
-      <c r="A51" t="inlineStr">
+    <row r="52" spans="1:8">
+      <c r="A52" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Direcção de Inspecção e Coordenação de Jogos</t>
           </r>
         </is>
       </c>
-      <c r="B51" t="inlineStr">
+      <c r="B52" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Praia Grande, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 762-804, Edifício China Plaza, 12.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> andar A, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C51" t="inlineStr">
+      <c r="C52" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2856 9262</t>
           </r>
         </is>
       </c>
-      <c r="D51" t="inlineStr">
+      <c r="D52" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2837 0296</t>
           </r>
         </is>
       </c>
-      <c r="E51" t="inlineStr">
+      <c r="E52" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">enquiry@dicj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F51" t="inlineStr">
+      <c r="F52" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.dicj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G51" t="inlineStr">
-[...10 lines deleted...]
-Subdirector：Lio Chi Chong
+      <c r="G52" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Director(Subst.°)：Lio Chi Chong
 Subdirector：Lei Seak Chio
-</t>
-[...5 lines deleted...]
-      <c r="A52" t="inlineStr">
+Subdirectora（Subst.ª）：Wong Long Peng
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Direcção dos Serviços para os Assuntos Laborais</t>
           </r>
         </is>
       </c>
-      <c r="B52" t="inlineStr">
+      <c r="B53" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Dr. Francisco Vieira Machado, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 221-279, Edifício Advance Plaza, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C52" t="inlineStr">
+      <c r="C53" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2856 4109 </t>
           </r>
         </is>
       </c>
-      <c r="D52" t="inlineStr">
+      <c r="D53" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2855 0477 </t>
           </r>
         </is>
       </c>
-      <c r="E52" t="inlineStr">
+      <c r="E53" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">dsalinfo@dsal.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F52" t="inlineStr">
+      <c r="F53" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsal.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G52" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H52" t="inlineStr">
+      <c r="G53" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Director：Chan Un Tong
 Subdirector：Chan Chon U
 Subdirectora：Chan Tze Wai
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="53" spans="1:8">
-      <c r="A53" t="inlineStr">
+    <row r="54" spans="1:8">
+      <c r="A54" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Instituto de Promoção do Comércio e do Investimento</t>
           </r>
         </is>
       </c>
-      <c r="B53" t="inlineStr">
+      <c r="B54" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua Sul de Entre Lagos, Complexo da Plataforma de Serviços para a Cooperação Comercial entre a China e os Países de Língua Portuguesa, Edifício de escritório, 1.º - 3.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C53" t="inlineStr">
+      <c r="C54" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 0300</t>
           </r>
         </is>
       </c>
-      <c r="D53" t="inlineStr">
+      <c r="D54" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2859 0309</t>
           </r>
         </is>
       </c>
-      <c r="E53" t="inlineStr">
+      <c r="E54" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ipim@ipim.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F53" t="inlineStr">
+      <c r="F54" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.ipim.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G53" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H53" t="inlineStr">
+      <c r="G54" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho Administrativo：Che Weng Keong
 Vogal do Conselho Administrativo：Jacinto Luiz
 Vogal do Conselho Administrativo：Wong Yee Lam
 Vogal do Conselho Administrativo：Leong Wa Fong
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="54" spans="1:8">
-      <c r="A54" t="inlineStr">
+    <row r="55" spans="1:8">
+      <c r="A55" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Autoridade Monetária de Macau</t>
           </r>
         </is>
       </c>
-      <c r="B54" t="inlineStr">
+      <c r="B55" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Calçada do Gaio, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 24 e 26, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C54" t="inlineStr">
+      <c r="C55" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2856 8288 </t>
           </r>
         </is>
       </c>
-      <c r="D54" t="inlineStr">
+      <c r="D55" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2832 5432</t>
           </r>
         </is>
       </c>
-      <c r="E54" t="inlineStr">
+      <c r="E55" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">general@amcm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F54" t="inlineStr">
+      <c r="F55" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.amcm.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G54" t="inlineStr">
-[...9 lines deleted...]
-            <t xml:space="preserve">Presidente do Conselho de Administração  (Subst.º)：Vong Sin Man
+      <c r="G55" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente do Conselho de Administração：Vong Sin Man
 Membro do Conselho de Administração：Lau Hang Kun
 Membro do Conselho de Administração：Chan Kuan I
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="55" spans="1:8">
-[...10 lines deleted...]
-            <t xml:space="preserve">Avenida do Infante D. Henrique, n.</t>
+    <row r="56" spans="1:8">
+      <c r="A56" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Direcção dos Serviços de Estatística e Censos</t>
+          </r>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Alameda Dr. Carlos d'Assumpção, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
-            <t xml:space="preserve"> 43 - 53A, The Macau Square, 8.º andar C e 11.º andar K, Macau</t>
-[...58 lines deleted...]
-            <t xml:space="preserve">Alameda Dr. Carlos d'Assumpção, n.</t>
+            <t xml:space="preserve"> 411-417, Edifício "Dynasty Plaza", 17.º andar, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2872 8188</t>
+          </r>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2856 1884</t>
+          </r>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@dsec.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.dsec.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Director (Subst.º)：Lai Ka Chon
+Subdirectora：Au Ka Weng
+Subdirector (Subst.º)：Fong Peng Kit
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Fundo de Desenvolvimento Industrial e de Comercialização</t>
+          </r>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rua Dr. Pedro José Lobo, n.º 1-3, Edifício Banco Luso Internacional, 6.º andar, Ｍacau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2888 2088</t>
+          </r>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2871 2552 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@dsedt.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.dsedt.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente do Conselho Administrativo：Yau Yun Wah
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Fundo de Garantia Automóvel e Marítimo</t>
+          </r>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Calçada do Gaio, n.os 24 e 26, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2856 8288</t>
+          </r>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2832 5432</t>
+          </r>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente do Conselho de Administração：Vong Sin Man
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Fundo de Turismo</t>
+          </r>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Alameda Dr. Carlos d'Assumpção, n.os 335-341, Edifício Hotline, 12.º andar, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2831 5566，（853）2851 3355</t>
+          </r>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2851 0104</t>
+          </r>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente do Conselho Administrativo：Maria Helena de Senna Fernandes
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Fundo de Garantia de Depósitos</t>
+          </r>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Calçada do Gaio, n.os 24 e 26, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2856 8288</t>
+          </r>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2832 5432</t>
+          </r>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente do Conselho de Administração：Vong Sin Man
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Fundo de Garantia de Créditos Laborais</t>
+          </r>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida do Dr. Francisco Vieira Machado n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
-            <t xml:space="preserve"> 411-417, Edifício "Dynasty Plaza", 17.º andar, Macau</t>
-[...297 lines deleted...]
-            <t xml:space="preserve">Calçada do Gaio, n.os 24 e 26, Macau</t>
+            <t xml:space="preserve"> 221-279, Edifício Advance Plaza, Sede da DSAL, Macau</t>
           </r>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2856 8288</t>
+            <t xml:space="preserve">（853）2871 7822</t>
           </r>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2832 5432</t>
+            <t xml:space="preserve">（853）2852 5934</t>
           </r>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve"/>
+            <t xml:space="preserve">info@fgcl.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve"/>
+            <t xml:space="preserve">http://www.fgcl.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Presidente do Conselho de Administração：Vong Sin Man
+            <t xml:space="preserve">Presidente do Conselho de Administração：Chan Un Tong
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Fundo de Garantia de Créditos Laborais</t>
+            <t xml:space="preserve">Fundo para o Desenvolvimento das Ciências e da Tecnologia</t>
           </r>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Avenida do Dr. Francisco Vieira Machado n.</t>
+            <t xml:space="preserve">Consultas sobre Apoios Financeiros à Financeiros à Investigação Científica e Desenvolvimento Tecnológico: Avenida do Infante D. Henrique, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
-            <t xml:space="preserve"> 221-279, Edifício Advance Plaza, Sede da DSAL, Macau</t>
-[...229 lines deleted...]
-            <t xml:space="preserve">Avenida da Praia Grande, n.</t>
+            <t xml:space="preserve"> 43-53A, Edifício "The Macau Square" 11.º andar K, Macau &lt;/br&gt;Consultas sobre Apoio Administrativo: Divisão Administrativa e Financeira, Rua Dr. Pedro José Lobo, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
+            <t xml:space="preserve"> 1-3, Edifício Banco Luso Internacional, 6.º andar, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Consultas sobre Apoios Financeiros à Financeiros à Investigação Científica e Desenvolvimento Tecnológico: (853) 2878 8777 &lt;/br&gt;Consultas sobre Apoio Administrativo: (853) 2888 2088</t>
+          </r>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Consultas sobre Apoios Financeiros à Financeiros à Investigação Científica e Desenvolvimento Tecnológico: (853) 2878 8775 / 2878 8776 &lt;/br&gt;Consultas sobre Apoio Administrativo: (853) 2871 2552</t>
+          </r>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">fdct@dsedt.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://fdct.dsedt.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente do Conselho Administrativo：U U Sang
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Comissão Especializada do Sector dos Jogos de Fortuna ou Azar</t>
+          </r>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Secretaria para a Segurança</t>
+          </r>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Calçada dos Quartéis, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8799 7580</t>
+          </r>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2871 5008</t>
+          </r>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.gss.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Secretário：Chan Tsz King
+Chefe do Gabinete：Lam In Sang
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Gabinete do Secretário para a Segurança</t>
+          </r>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Calçada dos Quartéis, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8799 7580</t>
+          </r>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2871 5008</t>
+          </r>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.gss.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Secretário para a Segurança：Chan Tsz King
+Chefe do Gabinete：Lam In Sang
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Serviços de Polícia Unitários</t>
+          </r>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida da Praia Grande, n.</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <vertAlign val="superscript"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">os</t>
+          </r>
+          <r>
             <t xml:space="preserve"> 730-804, Edifício China Plaza, 7.º andar A-B e 16.º andar, Macau</t>
           </r>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 2999,（853）8798 7510</t>
           </r>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 3101</t>
           </r>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@spu.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.spu.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Comandante-Geral：Leong Man Cheong
-Adjunto do Comandante-Geral：Ngai Soi Pan
 Adjunto do Comandante-Geral：Luis Leong
 Adjunto do Comandante-Geral：Lam Chon Sang
+Adjunto do Comandante-Geral(Subst.°)：Lei Iat Meng
 Coordenadora do GIF：Chu Un I
 Coordenador do Gabinete：Chio U Man
 Coordenadora-adjunta do GIF：Fong Iun Kei
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Serviços de Alfândega da Região Administrativa Especial de Macau da República Popular da China</t>
           </r>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Cais de Pac On Travessa Três do Cais de Pac On, Edifício de Comando dos Serviços de Alfândega da RAEM, Taipa, Macau</t>
           </r>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
@@ -13710,51 +13689,51 @@
           <r>
             <t xml:space="preserve">info@customs.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.customs.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Director-geral dos SA：Adriano Marques Ho
 Subdirector-geral：Lei Iok Fai
 Adjunto do Director-geral：Ip Wa Chio
-Adjunta do Director-geral (Subst.ª)：Ung Ka Vai
+Adjunta do Director-geral：Ung Ka Vai
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Corpo de Polícia de Segurança Pública</t>
           </r>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Cais de Pac On, Edifício do Comando do CPSP, Taipa, Macau</t>
           </r>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2857 3333</t>
           </r>
@@ -13769,108 +13748,109 @@
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">psp-info@fsm.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.fsm.gov.mo/psp</t>
           </r>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Comandante (Subst.ª)：Ng Sou Peng
-[...1 lines deleted...]
-Segundo-Comandante (Subst.º)：Cheang Chon Hei
+            <t xml:space="preserve">Comandante：Ng Sou Peng
+Segundo-Comandante (Subst.º)：Kong Wai Chon
+Segundo-Comandante (Subst.º)：Wong Kim Hong
+Segundo-Comandante (Subst.º)：Chan Pou Tong
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Polícia Judiciária</t>
           </r>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Amizade, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">o</t>
           </r>
           <r>
             <t xml:space="preserve"> 823, Edifício da Polícia Judiciária, Macau (Sede)</t>
           </r>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PABX da Polícia Judiciária：（853）2855 7777 
  Linha de Denúncias 24 horas：993</t>
           </r>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2831 2780 </t>
+            <t xml:space="preserve">（853）2831 2780</t>
           </r>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">nar@pj.gov.mo</t>
+            <t xml:space="preserve">sfdtr@pj.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.pj.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Director：Sit Chong Meng
 Subdirector：Lai Man Vai
 Subdirector：Sou Sio Keong
 Subdirector：Sam Kam Weng
 </t>
@@ -13912,51 +13892,51 @@
         <is>
           <r>
             <t xml:space="preserve">cb-info@fsm.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.fsm.gov.mo/cb</t>
           </r>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Comandante：Wong Kin
 Segundo-Comandante：Cheong Chi Wang
-Segundo-Comandante (Subst.º)：Lei Long Kit
+Segundo-Comandante：Lei Long Kit
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Direcção dos Serviços Correccionais</t>
           </r>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Estrada da Barragem de Ká Hó, Coloane, Macau</t>
           </r>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PABX：（853）2888 1211 
  Linha de consulta e reclamação：（853）8896 1280，（853）8896 1283（linhas telefónicas com gravação）</t>
@@ -13972,52 +13952,52 @@
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@dsc.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsc.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Director：Cheng Fong Meng
-Subdirector：Lei Iat Meng
+            <t xml:space="preserve">Director (Subst.°)：Lei Chong Man
+Subdirectora (Subst.ª)：Loi Kam Wan
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Estabelecimento Prisional de Coloane</t>
           </r>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Estrada da Barragem de Ká Hó, Coloane, Macau</t>
           </r>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2888 1211</t>
           </r>
@@ -14322,51 +14302,51 @@
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Presidente do Conselho Administrativo：Cheng Fong Meng
+            <t xml:space="preserve">Presidente do Conselho Administrativo：Lei Chong Man
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Obra Social do Corpo de Polícia de Segurança Pública</t>
           </r>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua do General Rodrigues n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
@@ -14398,51 +14378,51 @@
       <c r="E78" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho Administrativo：Ng Sou Peng
-Vice-Presidente do Conselho Administrativo：Leong Heng Hong
+Vice-Presidente do Conselho Administrativo：Kong Wai Chon
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Obra Social da Polícia Judiciária</t>
           </r>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Amizade, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
@@ -14850,53 +14830,53 @@
       <c r="E85" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">webmaster@dsedj.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.dsedj.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Director：Kong Chi Meng
-Subdirector：Teng Sio Hong
 Subdirectora：Iun Pui Iun
 Subdirector：Wong Ka Ki
+Subdirectora (Subst.ª)：Choi Man Chi
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Difusão Educativa e Relações Públicas</t>
           </r>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida de D. João IV, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
@@ -15337,5533 +15317,5532 @@
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.dsedj.gov.mo/cj/index-cabh.php</t>
           </r>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Escola Luso-Chinesa Técnico-Profissional</t>
+            <t xml:space="preserve">Centro de Educação anexo ao Conservatório de Macau</t>
           </r>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Rua Primeiro de Maio, Bairro da Areia Preta, Macau</t>
-[...417 lines deleted...]
-            <t xml:space="preserve">Conservatório de Macau: Avenida de Horta e Costa, n</t>
+            <t xml:space="preserve">Avenida de Horta e Costa, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
-            <t xml:space="preserve">  14-16, Macau
-[...59 lines deleted...]
-            <t xml:space="preserve">Avenida do Conselheiro Ferreira de Almeida, n.</t>
+            <t xml:space="preserve"> 14-16, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2857 1230</t>
+          </r>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2852 3483</t>
+          </r>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://portal.dsedj.gov.mo/webdsejspace/cons/Inter_main_page.jsp</t>
+          </r>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Escola Luso-Chinesa Técnico-Profissional</t>
+          </r>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rua Primeiro de Maio, Bairro da Areia Preta, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2845 6071</t>
+          </r>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2845 6070</t>
+          </r>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.elctp.k12.edu.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Escola Secundária Luso-Chinesa de Luís Gonzaga Gomes</t>
+          </r>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida de Sidónio Pais, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2833 1093</t>
+          </r>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2852 3208</t>
+          </r>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.eslc.k12.edu.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Escola Oficial Zheng Guanying</t>
+          </r>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rua Marginal do Canal das Hortas, s/n, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2823 6394, （853）2823 7204</t>
+          </r>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2823 6390</t>
+          </r>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.eozgy.k12.edu.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Escola Oficial da Flora</t>
+          </r>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Travessa do Túnel, s/n, Jardim da Flora, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2852 4492、（853）2852 4493</t>
+          </r>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）28524516</t>
+          </r>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.eof.k12.edu.mo/</t>
+          </r>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Escola Luso-Chinesa da Taipa</t>
+          </r>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Largo de Tamagnini Barbosa, s/n, Taipa, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2882 7822,（853）2882 7774, （853）2882 7778</t>
+          </r>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2882 7784</t>
+          </r>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.lct.k12.edu.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Escola Primária Oficial Luso-Chinesa “Sir Robert Ho Tung”</t>
+          </r>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Estrada da Vitória, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2857 3035, （853）2858 7233</t>
+          </r>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2853 0773</t>
+          </r>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.lcht.k12.edu.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G101" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Escola Oficial de Seac Pai Van</t>
+          </r>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida Vale das Borboletas, Lote CN6a, Seac Pai Van, Coloane, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2831 4031, （853）8599 8599</t>
+          </r>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2893 8136</t>
+          </r>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.eospv.k12.edu.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Conservatório de Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida de Horta e Costa, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
-            <t xml:space="preserve"> 91-93, Macau</t>
+            <t xml:space="preserve"> 14-16, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2857 1207</t>
+          </r>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2852 3483</t>
+          </r>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://portal.dsedj.gov.mo/webdsejspace/cons/Inter_main_page.jsp</t>
+          </r>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Instituto Cultural</t>
+          </r>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Praça do Tap Siac, Edifício do Instituto Cultural, Macau</t>
           </r>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2859 2919</t>
+            <t xml:space="preserve">（853）2836 6866</t>
           </r>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2856 1495</t>
+            <t xml:space="preserve">（853）2836 6899</t>
           </r>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">info.ah@icm.gov.mo</t>
+            <t xml:space="preserve">webmaster@icm.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">http://www.archives.gov.mo </t>
+            <t xml:space="preserve">http://www.icm.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente：Leong Wai Man
+Vice-Presidente ：Choi Kin Long
+Vice-Presidente：Mok Chi Hang
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Comissão de Classificação de Espectáculos</t>
+            <t xml:space="preserve">Arquivo de Macau</t>
           </r>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Praça do Tap Siac, Edifício do Instituto Cultural, Macau</t>
-[...509 lines deleted...]
-            <t xml:space="preserve">Avenida de Venceslau de Morais n.</t>
+            <t xml:space="preserve">Avenida do Conselheiro Ferreira de Almeida, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
-            <t xml:space="preserve"> 178-182, Edifício de Mong Sin da Nova Habitação Social de Mong Há, 3.º andar B3, Macau</t>
+            <t xml:space="preserve"> 91-93, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2859 2919</t>
+          </r>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2856 1495</t>
+          </r>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info.ah@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.archives.gov.mo </t>
+          </r>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Comissão de Classificação de Espectáculos</t>
+          </r>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Praça do Tap Siac, Edifício do Instituto Cultural, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">(853) 8399 6842, (853) 8399 6841</t>
+          </r>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">(853) 2836 6890</t>
+          </r>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info.cce@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Biblioteca Central de Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida do Conselheiro Ferreira de Almeida, n.º 89 A-B, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2856 7576, （853）2855 8049, （853）2837 1642</t>
+          </r>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2831 8756</t>
+          </r>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">inf.bp@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.library.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Biblioteca Sir Robert Ho Tung</t>
+          </r>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Largo de Santo Agostinho n.º 3, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2837 7117, （853）2893 0077, （853）2893 0966</t>
+          </r>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2831 4456</t>
+          </r>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">inf.bp@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.library.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G108" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Biblioteca de S. Lourenço</t>
+          </r>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rua de João Lecaros, Mercado de S. Lourenço, 3.º andar, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8294 7931</t>
+          </r>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8294 7944</t>
+          </r>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">inf.bp@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.library.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G109" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Biblioteca do Bairro da Ilha Verde</t>
+          </r>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rua de Lei Pou Ch´ôn, n.º 122, Edifício do Bairro da Ilha Verde, Bloco II, 1.º andar B, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2882 7101</t>
+          </r>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2882 7102</t>
+          </r>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">inf.bp@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.library.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Biblioteca do Mercado Vermelho</t>
+          </r>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida do Ouvidor Arriaga n.º 147, r/c, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2821 7348</t>
+          </r>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2821 7099</t>
+          </r>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"> inf.bp@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.library.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Biblioteca de Wong Ieng Kuan no Parque Dr. Sun Yat Sen</t>
+          </r>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida do Comendador Ho Yin, Parque Municipal do Dr. Sun Yat Sen, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2855 9020</t>
+          </r>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2855 9021</t>
+          </r>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"> inf.bp@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.library.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Biblioteca de Wong Ieng Kuan no Jardim Luís de Camões</t>
+          </r>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Praça de Luís de Camões, Jardim Luís de Camões, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2895 3079</t>
+          </r>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2895 3305</t>
+          </r>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">inf.bp@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.library.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Biblioteca de Wong Ieng Kuan no Jardim da Areia Preta</t>
+          </r>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida 1.º de Maio, Parque Urbano da Areia Preta (Sul), Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2845 1830</t>
+          </r>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2845 0353</t>
+          </r>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">inf.bp@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.library.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Biblioteca Infantil Wong Ieng Kuan no Jardim da Areia Preta</t>
+          </r>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida 1.º de Maio, Parque Urbano da Areia Preta (Norte), Macau</t>
           </r>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2831 7288</t>
+            <t xml:space="preserve">（853）2843 7077</t>
           </r>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2848 1963</t>
+            <t xml:space="preserve">（853）2845 0353</t>
           </r>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">inf.bp@icm.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.library.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Biblioteca no Jardim Comendador Ho Yin</t>
+            <t xml:space="preserve">Biblioteca de Mong Há</t>
           </r>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Alameda Dr. Carlos d'Assumpção do Jardim do Comendador Ho Yin, Macau</t>
-[...203 lines deleted...]
-            <t xml:space="preserve">Rua da Ribeira do Patane, n.</t>
+            <t xml:space="preserve">Avenida de Venceslau de Morais n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
-            <t xml:space="preserve"> 69-81, Macau</t>
+            <t xml:space="preserve"> 178-182, Edifício de Mong Sin da Nova Habitação Social de Mong Há, 3.º andar B3, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2831 7288</t>
+          </r>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2848 1963</t>
+          </r>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">inf.bp@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F116" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.library.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G116" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Biblioteca no Jardim Comendador Ho Yin</t>
+          </r>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Alameda Dr. Carlos d'Assumpção do Jardim do Comendador Ho Yin, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2870 6940</t>
+          </r>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2870 6939</t>
+          </r>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">inf.bp@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.library.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G117" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Biblioteca da Taipa</t>
+          </r>
+        </is>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rua de Seng Tou, Parque Central da Taipa, 1.ª Cave, Taipa, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2884 3105, （853）2884 3172</t>
+          </r>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2884 3607</t>
+          </r>
+        </is>
+      </c>
+      <c r="E118" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">inf.bp@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F118" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.library.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G118" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Biblioteca de Coloane</t>
+          </r>
+        </is>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida de Cinco de Outubro, Coloane, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2888 2254</t>
+          </r>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2888 2254</t>
+          </r>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">inf.bp@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F119" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.library.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G119" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Biblioteca do Senado</t>
+          </r>
+        </is>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida de Almeida Ribeiro n.º 163, Edifício do IAM, Macau</t>
           </r>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2825 9220, （853）2825 9221</t>
+            <t xml:space="preserve">（853）2857 2233</t>
           </r>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2825 0161</t>
+            <t xml:space="preserve">（853）2831 2772</t>
           </r>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">inf.bp@icm.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.library.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Biblioteca de Seac Pai Van</t>
+            <t xml:space="preserve">Biblioteca do Patane</t>
           </r>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Avenida de Vale das Borboletas, Complexo Comunitário de Seac Pai Van, 6.˚ andar, Coloane, Macau</t>
-[...509 lines deleted...]
-            <t xml:space="preserve">Travessa da Paixão, n.</t>
+            <t xml:space="preserve">Rua da Ribeira do Patane, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
-            <t xml:space="preserve"> 9-13, Macau</t>
+            <t xml:space="preserve"> 69-81, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2825 9220, （853）2825 9221</t>
+          </r>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2825 0161</t>
+          </r>
+        </is>
+      </c>
+      <c r="E121" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">inf.bp@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F121" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.library.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G121" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Biblioteca de Seac Pai Van</t>
+          </r>
+        </is>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida de Vale das Borboletas, Complexo Comunitário de Seac Pai Van, 6.˚ andar, Coloane, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2826 1631,（853）2826 1633</t>
+          </r>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2826 1635</t>
+          </r>
+        </is>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">inf.bp@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.library.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G122" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Centro Cultural de Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida Xian Xing Hai s/n, Nape-Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2870 0699</t>
+          </r>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2875 1395</t>
+          </r>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">enquiry@ccm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.ccm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Museu de Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Praceta do Museu de Macau, n.º 112, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2835 7911 </t>
+          </r>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2835 8503 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info.mm@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.macaumuseum.gov.mo </t>
+          </r>
+        </is>
+      </c>
+      <c r="G124" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Centro Ecuménico Kun Iam</t>
+          </r>
+        </is>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida de Sun Yat-Sen, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2875 1516</t>
+          </r>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2875 1317</t>
+          </r>
+        </is>
+      </c>
+      <c r="E125" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">MAM@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F125" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.icm.gov.mo/pt/KunIamEcumenical</t>
+          </r>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Espaço Patrimonial Uma Casa de Penhores Tradicional</t>
+          </r>
+        </is>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida de Almeida Ribeiro, n.º 396, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8988 4027</t>
+          </r>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2832 2127</t>
+          </r>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info.dm@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F126" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www4.icm.gov.mo/pawnshop/PawnPort.html</t>
+          </r>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Museu de Arte de Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida Xian Xing Hai, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8791 9814</t>
+          </r>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2875 1317</t>
+          </r>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">MAM@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.mam.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Museu das Ofertas Sobre a Transferência de Soberania de Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida Xian Xing Hai, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8504 1800 </t>
+          </r>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8791 9815</t>
+          </r>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">MAM@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.icm.gov.mo/handovermuseum </t>
+          </r>
+        </is>
+      </c>
+      <c r="G128" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Casas da Taipa</t>
+          </r>
+        </is>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida da Praia, Taipa, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2836 6866</t>
+          </r>
+        </is>
+      </c>
+      <c r="D129" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2836 6899</t>
+          </r>
+        </is>
+      </c>
+      <c r="E129" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info.dpicc@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.icm.gov.mo/pt/housesmuseum</t>
+          </r>
+        </is>
+      </c>
+      <c r="G129" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Museu da História da Taipa e Coloane</t>
+          </r>
+        </is>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rua Correia da Silva, Taipa, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8988 4000, （853）2882 5631</t>
+          </r>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2832 2127</t>
+          </r>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info.dm@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www4.icm.gov.mo/cotaimuseum </t>
+          </r>
+        </is>
+      </c>
+      <c r="G130" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Galeria Tap Seac</t>
+          </r>
+        </is>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida do Conselheiro Ferreira de Almeida, n.º 95, Macau </t>
           </r>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2852 2585</t>
+            <t xml:space="preserve">（853）8988 4000</t>
           </r>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve"/>
+            <t xml:space="preserve">（853）2832 2031</t>
           </r>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">cinematheque.passion@gmail.com</t>
+            <t xml:space="preserve">info.ddav@icm.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">http://www.cinematheque-passion.mo</t>
+            <t xml:space="preserve">http://www.icm.gov.mo/TS/</t>
           </r>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Academia Jao Tsung-I</t>
+            <t xml:space="preserve">Cinemateca．Paixão</t>
           </r>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Avenida do Conselheiro Ferreira de Almeida, n.º 95 C-D, Macau</t>
-[...50 lines deleted...]
-            <t xml:space="preserve">Rua de Francisco Xavier Pereira n.</t>
+            <t xml:space="preserve">Travessa da Paixão, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
-            <t xml:space="preserve"> 151-153, Macau</t>
+            <t xml:space="preserve"> 9-13, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2852 2585</t>
+          </r>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">cinematheque.passion@gmail.com</t>
+          </r>
+        </is>
+      </c>
+      <c r="F132" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.cinematheque-passion.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G132" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Academia Jao Tsung-I</t>
+          </r>
+        </is>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida do Conselheiro Ferreira de Almeida, n.º 95 C-D, Macau</t>
           </r>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2845 0062,（853）8988 4000</t>
+            <t xml:space="preserve">（853）2852 2523</t>
           </r>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2832 2127</t>
+            <t xml:space="preserve">（853）2852 2536</t>
           </r>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">info.dm@icm.gov.mo</t>
+            <t xml:space="preserve">ajti@icm.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">https://www.icm.gov.mo/pt/XianXingHai</t>
+            <t xml:space="preserve">http://www.ajti.gov.mo </t>
           </r>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Antiga Residência do General Ye Ting</t>
+            <t xml:space="preserve">Museu Memorial de Xian Xinghai</t>
           </r>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Rua do Almirante Costa Cabral, n.º 76, Macau</t>
-[...458 lines deleted...]
-            <t xml:space="preserve">Rua da Palmeira n.</t>
+            <t xml:space="preserve">Rua de Francisco Xavier Pereira n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
-            <t xml:space="preserve"> 52-54, Macau</t>
+            <t xml:space="preserve"> 151-153, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2845 0062,（853）8988 4000</t>
+          </r>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2832 2127</t>
+          </r>
+        </is>
+      </c>
+      <c r="E134" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info.dm@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F134" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.icm.gov.mo/pt/XianXingHai</t>
+          </r>
+        </is>
+      </c>
+      <c r="G134" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Antiga Residência do General Ye Ting</t>
+          </r>
+        </is>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rua do Almirante Costa Cabral, n.º 76, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2835 7911</t>
+          </r>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2835 8503</t>
+          </r>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info.mm@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.macaumuseum.gov.mo/pt/visit/ye-ting</t>
+          </r>
+        </is>
+      </c>
+      <c r="G135" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Teatro Dom Pedro V</t>
+          </r>
+        </is>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Largo de Santo Agostinho n.º11, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8590 4203</t>
+          </r>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E136" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Casa de Lou Kau</t>
+          </r>
+        </is>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Travessa da Sé, n.º 7, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2836 6866</t>
+          </r>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">webmaster@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Casa do Mandarim</t>
+          </r>
+        </is>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Travessa de António da Silva, n.º 10, Macau (em frente ao Largo do Lilau)</t>
+          </r>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2896 8820</t>
+          </r>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2896 8810</t>
+          </r>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G138" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Centro de Informações da Fortaleza da Guia</t>
+          </r>
+        </is>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Estrada do Engenheiro Trigo, Fortaleza da Guia, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2836 6866</t>
+          </r>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">webmaster@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F139" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G139" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Capela de N.ª Sr.ª das Neves</t>
+          </r>
+        </is>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Colina da Guia, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2836 6866</t>
+          </r>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">webmaster@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F140" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G140" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Centro de Arte Contemporânea de Maca - Oficinas Navais N.º 1</t>
+          </r>
+        </is>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rua de S. Tiago da Barra, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8988 4000 </t>
+          </r>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2832 2031</t>
+          </r>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info.ddav@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F141" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.icm.gov.mo/pt/NavyYardNo.1</t>
+          </r>
+        </is>
+      </c>
+      <c r="G141" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Centro de Arte Contemporânea de Macau - Oficinas Navais N.º 2</t>
+          </r>
+        </is>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rua de S. Tiago da Barra, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">(853) 2836 6866</t>
+          </r>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">navyyard2@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F142" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.icm.gov.mo/pt/NavyYardNo.2</t>
+          </r>
+        </is>
+      </c>
+      <c r="G142" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Anim'Arte NAM VAN</t>
+          </r>
+        </is>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida Panorâmica do Lago Nam Van, Praça do Lago Nam Van, Macau</t>
           </r>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2836 6866</t>
           </r>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">webmaster@icm.gov.mo</t>
+            <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve"/>
+            <t xml:space="preserve">http://www.macaucci.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Ruínas do Colégio de S. Paulo</t>
+            <t xml:space="preserve">Posto do Guarda-Nocturno no Patane</t>
           </r>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve"> Largo da Companhia de Jesus, Macau</t>
+            <t xml:space="preserve">Rua da Palmeira n.</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <vertAlign val="superscript"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">os</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> 52-54, Macau</t>
           </r>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2836 6866</t>
           </r>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">webmaster@icm.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Sala de Exposições do Templo de Na Tcha</t>
+            <t xml:space="preserve">Ruínas do Colégio de S. Paulo</t>
           </r>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Pátio do Espinho n.º 6, Macau
-</t>
+            <t xml:space="preserve"> Largo da Companhia de Jesus, Macau</t>
           </r>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2836 6866</t>
           </r>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">webmaster@icm.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Sala de Exposições do Templo de Na Tcha</t>
+          </r>
+        </is>
+      </c>
+      <c r="B146" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Pátio do Espinho n.º 6, Macau
+</t>
+          </r>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2836 6866</t>
+          </r>
+        </is>
+      </c>
+      <c r="D146" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E146" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">webmaster@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F146" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G146" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">Casa da Literatura de Macau</t>
           </r>
         </is>
       </c>
-      <c r="B146" t="inlineStr">
+      <c r="B147" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Conselheiro Ferreira de Almeida, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">o</t>
           </r>
           <r>
             <t xml:space="preserve"> 95 A-B, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C146" t="inlineStr">
+      <c r="C147" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 8205,（853）2876 5005</t>
           </r>
         </is>
       </c>
-      <c r="D146" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E146" t="inlineStr">
+      <c r="D147" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E147" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">clm@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F146" t="inlineStr">
+      <c r="F147" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.clm.gov.mo</t>
-          </r>
-[...49 lines deleted...]
-            <t xml:space="preserve">https://www.ccm.gov.mo/venue/75123</t>
           </r>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Instituto do Desporto</t>
+            <t xml:space="preserve">Centro para a Preservação e Transmissão do Património Cultural do Museu do Palácio de Macau</t>
           </r>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Avenida Dr. Rodrigo Rodrigues, n.º 818, Macau</t>
+            <t xml:space="preserve">Avenida Xian Xing Hai, NAPE, Museu de Arte de Macau, Piso 0</t>
           </r>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2858 0762 </t>
+            <t xml:space="preserve">（853）2836 6866</t>
           </r>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2834 3708 </t>
+            <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">info@sport.gov.mo</t>
+            <t xml:space="preserve">webmaster@icm.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">http://www.sport.gov.mo </t>
+            <t xml:space="preserve">https://www.ccm.gov.mo/venue/75123</t>
           </r>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Caixa Postal 334 - Macau</t>
-[...9 lines deleted...]
-</t>
+            <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Instituto do Desporto</t>
+          </r>
+        </is>
+      </c>
+      <c r="B149" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida Dr. Rodrigo Rodrigues, n.º 818, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C149" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2858 0762 </t>
+          </r>
+        </is>
+      </c>
+      <c r="D149" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2834 3708 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E149" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@sport.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F149" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.sport.gov.mo </t>
+          </r>
+        </is>
+      </c>
+      <c r="G149" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Caixa Postal 334 - Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="H149" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente：Leong Wai Man
+Vice-presidente：Lei Si Leng
+Vice-presidente：Cheang Kai Meng
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">Serviços de Saúde</t>
           </r>
         </is>
       </c>
-      <c r="B149" t="inlineStr">
+      <c r="B150" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Edifício da Administração dos Serviços de Saúde, Rua Nova à Guia, n.º 339, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C149" t="inlineStr">
+      <c r="C150" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2831 3731</t>
           </r>
         </is>
       </c>
-      <c r="D149" t="inlineStr">
+      <c r="D150" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 3105</t>
           </r>
         </is>
       </c>
-      <c r="E149" t="inlineStr">
+      <c r="E150" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F149" t="inlineStr">
+      <c r="F150" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G149" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H149" t="inlineStr">
+      <c r="G150" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H150" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Director：Lo Iek Long
 Subdirector：Cheang Seng Ip
 Subdirector：Chan Weng Wa
-Subdirector (Subst.º)：Tai Wa Hou (Director do CHCSJ, Subst.º)
-[...51 lines deleted...]
-            <t xml:space="preserve"/>
+Subdirector：Tai Wa Hou (Director do CHCSJ)
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Centro Hospitalar Conde de São Januário</t>
+          </r>
+        </is>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Estrada do Visconde de São Januário, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2831 3731 </t>
+          </r>
+        </is>
+      </c>
+      <c r="D151" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2834 6818 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E151" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">guadmin@ssm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F151" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.ssm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G151" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">Academia Médica</t>
           </r>
         </is>
       </c>
-      <c r="B151" t="inlineStr">
+      <c r="B152" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Alameda Dr. Carlos D'Assumpção, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 411-417, Edifício Dynasty Plaza, 2.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C151" t="inlineStr">
+      <c r="C152" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2822 8464</t>
           </r>
         </is>
       </c>
-      <c r="D151" t="inlineStr">
+      <c r="D152" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 7807</t>
           </r>
         </is>
       </c>
-      <c r="E151" t="inlineStr">
+      <c r="E152" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">mam@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F151" t="inlineStr">
+      <c r="F152" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.am.gov.mo/</t>
-          </r>
-[...49 lines deleted...]
-            <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Centro de Saúde da Areia Preta</t>
+            <t xml:space="preserve">Centro de Saúde do Fai Chi Kei</t>
           </r>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Rua Central da Areia Preta, Lote de Terra 18, Macau</t>
+            <t xml:space="preserve">Avenida Marginal do Patane, n.º 929, Macau</t>
           </r>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2841 3178 </t>
+            <t xml:space="preserve">（853）2856 2922 </t>
           </r>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2840 0517</t>
+            <t xml:space="preserve">（853）2826 0630 </t>
           </r>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">csap@ssm.gov.mo </t>
+            <t xml:space="preserve">csfck@ssm.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Centro de Saúde do Tap Seac</t>
+            <t xml:space="preserve">Centro de Saúde da Areia Preta</t>
           </r>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Avenida do Conselheiro Ferreira de Almeida, Macau</t>
+            <t xml:space="preserve">Rua Central da Areia Preta, Lote de Terra 18, Macau</t>
           </r>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2852 2232 </t>
+            <t xml:space="preserve">（853）2841 3178 </t>
           </r>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2856 8872 </t>
+            <t xml:space="preserve">（853）2840 0517</t>
           </r>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">csts@ssm.gov.mo</t>
+            <t xml:space="preserve">csap@ssm.gov.mo </t>
           </r>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Centro de Saúde do Porto Interior</t>
+            <t xml:space="preserve">Centro de Saúde do Tap Seac</t>
           </r>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Rua de Constantino Brito, n.º 11, Macau</t>
+            <t xml:space="preserve">Avenida do Conselheiro Ferreira de Almeida, Macau</t>
           </r>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2892 0024</t>
+            <t xml:space="preserve">（853）2852 2232 </t>
           </r>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2892 3196 </t>
+            <t xml:space="preserve">（853）2856 8872 </t>
           </r>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">cspi@ssm.gov.mo</t>
+            <t xml:space="preserve">csts@ssm.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Centro de Saúde da Ilha Verde</t>
+            <t xml:space="preserve">Centro de Saúde do Porto Interior</t>
           </r>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Rua Nova da Ilha Verde, Edifício Cheng I, Bloco 1, r/c, Macau</t>
+            <t xml:space="preserve">Rua de Constantino Brito, n.º 11, Macau</t>
           </r>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2831 0033</t>
+            <t xml:space="preserve">（853）2892 0024</t>
           </r>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853） 2831 0371</t>
+            <t xml:space="preserve">（853）2892 3196 </t>
           </r>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">csiv@ssm.gov.mo</t>
+            <t xml:space="preserve">cspi@ssm.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Centro de Saúde da Praia do Manduco</t>
+            <t xml:space="preserve">Centro de Saúde da Ilha Verde</t>
           </r>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Rua da Praia do Manduco, Complexo Municipal de Serviços Comunitários da Praia do Manduco, Macau</t>
+            <t xml:space="preserve">Rua Nova da Ilha Verde, Edifício Cheng I, Bloco 1, r/c, Macau</t>
           </r>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2831 3418</t>
+            <t xml:space="preserve">（853）2831 0033</t>
           </r>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2897 5198</t>
+            <t xml:space="preserve">（853） 2831 0371</t>
           </r>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">cspm@ssm.gov.mo</t>
+            <t xml:space="preserve">csiv@ssm.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Centro de Saúde dos Jardins do Oceano</t>
+            <t xml:space="preserve">Centro de Saúde da Praia do Manduco</t>
           </r>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Avenida dos Jardins do Oceano, Taipa, Macau</t>
+            <t xml:space="preserve">Rua da Praia do Manduco, Complexo Municipal de Serviços Comunitários da Praia do Manduco, Macau</t>
           </r>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2881 3089</t>
+            <t xml:space="preserve">（853）2831 3418</t>
           </r>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2881 3093</t>
+            <t xml:space="preserve">（853）2897 5198</t>
           </r>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">cstaipa@ssm.gov.mo</t>
+            <t xml:space="preserve">cspm@ssm.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Centro de Saúde de Nossa Senhora do Carmo-Lago</t>
+            <t xml:space="preserve">Centro de Saúde dos Jardins do Oceano</t>
           </r>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Estrada Coronel Nicolau de Mesquita, Edifício do Lago, 1.º andar, Área A, Taipa, Macau</t>
+            <t xml:space="preserve">Avenida dos Jardins do Oceano, Taipa, Macau</t>
           </r>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2850 0400</t>
+            <t xml:space="preserve">（853）2881 3089</t>
           </r>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2850 0398</t>
+            <t xml:space="preserve">（853）2881 3093</t>
           </r>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">csnscl@ssm.gov.mo</t>
+            <t xml:space="preserve">cstaipa@ssm.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Centro de Saúde de Nossa Senhora do Carmo-Lago</t>
+          </r>
+        </is>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Estrada Coronel Nicolau de Mesquita, Edifício do Lago, 1.º andar, Área A, Taipa, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2850 0400</t>
+          </r>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2850 0398</t>
+          </r>
+        </is>
+      </c>
+      <c r="E160" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">csnscl@ssm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G160" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">Centro de Saúde de Seac Pai Van</t>
           </r>
         </is>
       </c>
-      <c r="B160" t="inlineStr">
+      <c r="B161" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida de Vale das Borboletas, Edifício de Serviços Sociais e de Saúde de Seac Pai Van, r/c, 1.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">º</t>
           </r>
           <r>
             <t xml:space="preserve"> andar e 2.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">º</t>
           </r>
           <r>
             <t xml:space="preserve"> andar, Coloane, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C160" t="inlineStr">
+      <c r="C161" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">(853) 2850 2001</t>
           </r>
         </is>
       </c>
-      <c r="D160" t="inlineStr">
+      <c r="D161" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">(853) 2850 2004</t>
           </r>
         </is>
       </c>
-      <c r="E160" t="inlineStr">
+      <c r="E161" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">cspv@ssm.gov.mo</t>
-          </r>
-[...49 lines deleted...]
-            <t xml:space="preserve">csza@ssm.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Posto de Saúde para os Idosos da Taipa</t>
+            <t xml:space="preserve">Posto de Saude da Zona A dos Novos Ater</t>
           </r>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Rua Regedor, n.º 357M, Bairro Social da Taipa, Bloco 9, r/c, Taipa , Macau</t>
+            <t xml:space="preserve">Avenida do Mar de Espelho, Zona A dos Novos Aterros Urbanos, Edifício Tung Chong, 1.º Andar, Macau</t>
           </r>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2882 7667 </t>
+            <t xml:space="preserve">（853）2883 3690</t>
           </r>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2882 7669</t>
+            <t xml:space="preserve">（853）2883 3694</t>
           </r>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">csnscl@ssm.gov.mo</t>
+            <t xml:space="preserve">csza@ssm.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Posto de Saúde de Coloane</t>
+            <t xml:space="preserve">Posto de Saúde para os Idosos da Taipa</t>
           </r>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Largo do Presidente António Ramalho Eanes, Coloane, Macau</t>
+            <t xml:space="preserve">Rua Regedor, n.º 357M, Bairro Social da Taipa, Bloco 9, r/c, Taipa , Macau</t>
           </r>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2888 2176</t>
+            <t xml:space="preserve">（853）2882 7667 </t>
           </r>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2888 2142 </t>
+            <t xml:space="preserve">（853）2882 7669</t>
           </r>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">cscl@ssm.gov.mo</t>
+            <t xml:space="preserve">csnscl@ssm.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Posto de Saúde do Novo Bairro de Macau da Zona de Cooperação Aprofundada entre Guangdong e Macau em Hengqin</t>
+            <t xml:space="preserve">Posto de Saúde de Coloane</t>
           </r>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Nº 426, Xiangshun Lu, Zona de Cooperação Aprofundada entre Guangdong e Macau em Hengqin</t>
+            <t xml:space="preserve">Largo do Presidente António Ramalho Eanes, Coloane, Macau</t>
           </r>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）6883 6068，+（86）17205946808</t>
+            <t xml:space="preserve">（853）2888 2176</t>
           </r>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">+（86）7568826698</t>
+            <t xml:space="preserve">（853）2888 2142 </t>
           </r>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">csnb@ssm.gov.mo</t>
+            <t xml:space="preserve">cscl@ssm.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Laboratório de Saúde Pública</t>
+            <t xml:space="preserve">Posto de Saúde do Novo Bairro de Macau da Zona de Cooperação Aprofundada entre Guangdong e Macau em Hengqin</t>
           </r>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Estrada dos Parses n.º 8, Edifício Laboratório de Saúde Pública, Macau</t>
+            <t xml:space="preserve">Nº 426, Xiangshun Lu, Zona de Cooperação Aprofundada entre Guangdong e Macau em Hengqin</t>
           </r>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2853 0160, （853）2853 2509</t>
+            <t xml:space="preserve">（853）6883 6068，+（86）17205946808</t>
           </r>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2853 0294 </t>
+            <t xml:space="preserve">+（86）7568826693</t>
           </r>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">lsp@ssm.gov.mo</t>
+            <t xml:space="preserve">csnb@ssm.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Laboratório de Saúde Pública</t>
+          </r>
+        </is>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Estrada dos Parses n.º 8, Edifício Laboratório de Saúde Pública, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2853 0160, （853）2853 2509</t>
+          </r>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2853 0294 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">lsp@ssm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">Centro de Transfusões de Sangue</t>
           </r>
         </is>
       </c>
-      <c r="B166" t="inlineStr">
+      <c r="B167" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Alameda Dr. Carlos d'Assumpção, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 335 - 341, Edifício Centro Hotline, 2.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C166" t="inlineStr">
+      <c r="C167" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Sede：（853）2828 6699（853）2875 2522 &lt;br/&gt; Serviço de Marcação de Dádiva de Sangue para Grupos / Serviço de Visitas：（853）6681 2224 &lt;br/&gt; Linha Aberta 24 horas com gravador de chamadas：（853）2875 2521</t>
           </r>
         </is>
       </c>
-      <c r="D166" t="inlineStr">
+      <c r="D167" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2857 3976，（853）8791 4382</t>
           </r>
         </is>
       </c>
-      <c r="E166" t="inlineStr">
+      <c r="E167" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">cts@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F166" t="inlineStr">
+      <c r="F167" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.ssm.gov.mo/cts</t>
           </r>
         </is>
       </c>
-      <c r="G166" t="inlineStr">
-[...8 lines deleted...]
-      <c r="A167" t="inlineStr">
+      <c r="G167" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Prevenção e Controlo de Doença</t>
           </r>
         </is>
       </c>
-      <c r="B167" t="inlineStr">
+      <c r="B168" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Comendador Ho Yin, Edifício de Escritórios do Governo (Qingmao), 18.ºandar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C167" t="inlineStr">
+      <c r="C168" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Central telefónica：（853） 2853 3525 
 Linha verde de doenças transmissíveis：（853）2870 0800</t>
           </r>
         </is>
       </c>
-      <c r="D167" t="inlineStr">
+      <c r="D168" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2853 3524</t>
           </r>
         </is>
       </c>
-      <c r="E167" t="inlineStr">
+      <c r="E168" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info.cdc@ssm.gov.mo</t>
-          </r>
-[...49 lines deleted...]
-            <t xml:space="preserve">gpcta@ssm.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Divisão de Licenciamento para o Exercício de Actividades de Saúde</t>
+            <t xml:space="preserve">Gabinete para a Prevenção e o Controlo do Tabagismo e do Alcoolismo</t>
           </r>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Rua Nova da Ilha Verde, Edifício “Cheng I”, Bloco I, 2. andar, Macau（Onde está instalado o Centro de Saúde da Ilha Verde）</t>
+            <t xml:space="preserve">Rua dos Armazéns, nº. 35  Complexo Municipal de Serviços Comunitários da Praia do Manduco, 3.º Andar, Macau</t>
           </r>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2871 3734, （853）2871 3735</t>
+            <t xml:space="preserve">Linha telefónica para denúncias e esclarecimentos：（853）2855 6789&lt;/br&gt;Linha verde de cessação tabágica：（853）2848 1238</t>
           </r>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2871 2035</t>
+            <t xml:space="preserve">（853）2871 6385</t>
           </r>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">dl@ssm.gov.mo</t>
+            <t xml:space="preserve">gpcta@ssm.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Comissão de Especialidades de Enfermagem</t>
+            <t xml:space="preserve">Divisão de Licenciamento para o Exercício de Actividades de Saúde</t>
           </r>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Junto à Sala de reunião do Centro de Telemedicina, na C1 do Edifício médico-cirúrgico do Centro Hospitalar Conde de São Januário, sito na Estrada do Visconde de S. Januário, Macau</t>
+            <t xml:space="preserve">Rua Nova da Ilha Verde, Edifício “Cheng I”, Bloco I, 2. andar, Macau（Onde está instalado o Centro de Saúde da Ilha Verde）</t>
           </r>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2883 1912</t>
+            <t xml:space="preserve">（853）2871 3734, （853）2871 3735</t>
           </r>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2883 1913</t>
+            <t xml:space="preserve">（853）2871 2035</t>
           </r>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">cee@ssm.gov.mo</t>
+            <t xml:space="preserve">dl@ssm.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">https://www.ssm.gov.mo/CEE</t>
+            <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Comissão de Especialidades de Enfermagem</t>
+          </r>
+        </is>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Junto à Sala de reunião do Centro de Telemedicina, na C1 do Edifício médico-cirúrgico do Centro Hospitalar Conde de São Januário, sito na Estrada do Visconde de S. Januário, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2883 1912</t>
+          </r>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2883 1913</t>
+          </r>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">cee@ssm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.ssm.gov.mo/CEE</t>
+          </r>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">Instituto para a Supervisão e Administração Farmacêutica</t>
           </r>
         </is>
       </c>
-      <c r="B171" t="inlineStr">
+      <c r="B172" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Comendador Ho Yin, Edifício de Escritórios do Governo (Qingmao), 19.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C171" t="inlineStr">
+      <c r="C172" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2852 4708</t>
           </r>
         </is>
       </c>
-      <c r="D171" t="inlineStr">
+      <c r="D172" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2883 1919</t>
           </r>
         </is>
       </c>
-      <c r="E171" t="inlineStr">
+      <c r="E172" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@isaf.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F171" t="inlineStr">
+      <c r="F172" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.isaf.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G171" t="inlineStr">
+      <c r="G172" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Caixa Postal 3092 - Macau</t>
           </r>
         </is>
       </c>
-      <c r="H171" t="inlineStr">
+      <c r="H172" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Choi Peng Cheong
 Vice-Presidente：Ng Kuok Leong
 Vice-Presidente：Lei Sai Ian
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="172" spans="1:8">
-[...62 lines deleted...]
-    </row>
     <row r="173" spans="1:8">
       <c r="A173" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Instituto de Acção Social</t>
+            <t xml:space="preserve">Complexo de Cuidados de Saúde das Ilhas – Centro Médico de Macau do Peking Union Medical College Hospital</t>
           </r>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Estrada do Cemitério, n.º 6, Macau</t>
+            <t xml:space="preserve">Centro Médico de Macau do Peking Union Medical College Hospital, Avenida do Hospital do Cotai, Macau</t>
           </r>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2836 7878</t>
+            <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2835 8573</t>
+            <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">pr@ias.gov.mo</t>
+            <t xml:space="preserve">info@cmm-pumch.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">http://www.ias.gov.mo </t>
+            <t xml:space="preserve">https://www.cmm-pumch.gov.mo/</t>
           </r>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Presidente：Hon Wai
-[...1 lines deleted...]
-Vice- Presidente：Tang Yuk Wa
+            <t xml:space="preserve">Director：Liu Zhengyin
+Subdirector：Lao Hio Fai
+Subdirector：Hu Bingshui
+Subdirector：Sun Guoqiang
+Pessoal cargo é equiparado à categoria de subdirectora：Chio Weng
+Pessoal cargo é equiparado à categoria de subdirectora：Shen Ning
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Centro de Acção Social da Zona Centro - Sul (Patane)</t>
+            <t xml:space="preserve">Instituto de Acção Social</t>
           </r>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Avenida do Almirante Lacerda, n.° 23-A, Long Ut Koi, 1.° andar, Macau</t>
+            <t xml:space="preserve">Estrada do Cemitério, n.º 6, Macau</t>
           </r>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2858 0981</t>
+            <t xml:space="preserve">（853）2836 7878</t>
           </r>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2855 2889 </t>
+            <t xml:space="preserve">（853）2835 8573</t>
           </r>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve"/>
+            <t xml:space="preserve">pr@ias.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve"/>
+            <t xml:space="preserve">http://www.ias.gov.mo </t>
           </r>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H174" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente：Hon Wai
+Vice-Presidente：Hoi Va Pou
+Vice-Presidente：Teng Sio Hong
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Centro de Acção Social da Zona Centro - Sul (Patane)</t>
+          </r>
+        </is>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida do Almirante Lacerda, n.° 23-A, Long Ut Koi, 1.° andar, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2858 0981</t>
+          </r>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2855 2889</t>
+          </r>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F175" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G175" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">Centro de Acção Social da Zona Norte (Tamagnini Barbosa)</t>
           </r>
         </is>
       </c>
-      <c r="B175" t="inlineStr">
-[...2 lines deleted...]
-            <t xml:space="preserve">Rua Nova de Toi San, n.</t>
+      <c r="B176" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rua Nova de Toi Sán, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
-            <t xml:space="preserve"> 1-15, Lei Tat San Chun, Fase 2, 2.° andar, Macau</t>
-[...3 lines deleted...]
-      <c r="C175" t="inlineStr">
+            <t xml:space="preserve"> 1-15,  Edifício Litoral, 2.° andar, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2859 6457</t>
           </r>
         </is>
       </c>
-      <c r="D175" t="inlineStr">
+      <c r="D176" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2855 2890</t>
-          </r>
-[...49 lines deleted...]
-            <t xml:space="preserve">（853）2822 5767</t>
           </r>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Centro de Acção Social da Taipa e Coloane</t>
+            <t xml:space="preserve">Centro de Acção Social da Zona Noroeste (Ilha Verde)</t>
           </r>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Avenida da Harmonia, n.° 20, Edifício Koi Nga, Bloco IV, Edifício Cipreste, r/c, Coloane, Macau</t>
+            <t xml:space="preserve">Praça dos Lótus, Edifício do Bairro da Ilha Verde, Bloco I, 2.º andar A, Macau</t>
           </r>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2882 5077, （853）2882 5301</t>
+            <t xml:space="preserve">（853）2822 5744</t>
           </r>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2882 5508</t>
+            <t xml:space="preserve">（853）2822 5767</t>
           </r>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Centro de Acção Social da Taipa e Coloane (Sucursal da Taipa)</t>
+            <t xml:space="preserve">Centro de Acção Social da Taipa e Coloane</t>
           </r>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Rua do Regedor, s/n, Chun Fok Village, Fase 2, Bloco 5, r/c AI, Taipa, Macau</t>
+            <t xml:space="preserve">Avenida da Harmonia, n.° 20, Edifício Koi Nga, Bloco IV, Edifício Cipreste, r/c, Coloane, Macau</t>
           </r>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2882 7285</t>
+            <t xml:space="preserve">（853）2882 5077, （853）2882 5301</t>
           </r>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2882 7763</t>
+            <t xml:space="preserve">（853）2882 5508</t>
           </r>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Centro de Sinistrados da Ilha Verde</t>
+            <t xml:space="preserve">Centro de Acção Social da Taipa e Coloane (Sucursal da Taipa)</t>
           </r>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Avenida do Conselheiro Borja, Macau</t>
+            <t xml:space="preserve">Rua do Regedor, s/n, Chun Fok Village C.C., Fase 2, Bloco 5, r/c, AI, Taipa, Macau</t>
           </r>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2859 4471</t>
+            <t xml:space="preserve">（853）2882 7285</t>
           </r>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2822 6323</t>
+            <t xml:space="preserve">（853）2882 7763</t>
           </r>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Centro de Avaliação Geral de Reabilitação</t>
+            <t xml:space="preserve">Centro de Sinistrados da Ilha Verde</t>
           </r>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Istmo de Ferreira do Amaral, n.° 25, Lei Tat San Chun, Fase 2, 2.° andar, Macau</t>
+            <t xml:space="preserve">Avenida do Conselheiro Borja, Macau</t>
           </r>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2840 3927</t>
+            <t xml:space="preserve">（853）2859 4471</t>
           </r>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2840 3374</t>
+            <t xml:space="preserve">（853）2822 6323</t>
           </r>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Casa de Educação de Vida Sadia</t>
+            <t xml:space="preserve">Centro de Avaliação Geral de Reabilitação</t>
           </r>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Rua Nova da Areia Preta, n.º 577, Edifício "The Bayview", r/c, Macau</t>
+            <t xml:space="preserve">Istmo de Ferreira do Amaral, n.° 25, Lei Tat San Chun, Fase 2, 2.° andar, Macau</t>
           </r>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2878 1718</t>
+            <t xml:space="preserve">（853）2840 3927</t>
           </r>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2878 1720</t>
+            <t xml:space="preserve">（853）2840 3374</t>
           </r>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Serviços de Desintoxicação e Tratamento de Manutenção - Centro de Tratamento por Medicamentos (Metadona) da Ilha Verde</t>
+            <t xml:space="preserve">Casa de Educação de Vida Sadia</t>
           </r>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Rua Nova da Ilha Verde, n.º 13, Edifício Cheng I, Bloco 1, 1.º andar, Macau</t>
+            <t xml:space="preserve">Rua Nova da Areia Preta, n.º 577, Edifício "The Bayview", r/c, Macau</t>
           </r>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2835 8844</t>
+            <t xml:space="preserve">（853）2878 1718</t>
           </r>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2871 5204</t>
+            <t xml:space="preserve">（853）2878 1720</t>
           </r>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Serviços de Desintoxicação e Tratamento de Manutenção - Centro de Tratamento por Medicamentos (Metadona) da Ilha Verde</t>
+          </r>
+        </is>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rua Nova da Ilha Verde, n.º 13, Edifício Cheng I, Bloco 1, 1.º andar, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2835 8844</t>
+          </r>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2871 5204</t>
+          </r>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G183" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">Serviços de Desintoxicação e Tratamento de Manutenção – Centro de Tratamento por Medicamentos (Metadona) da Areia Preta</t>
           </r>
         </is>
       </c>
-      <c r="B183" t="inlineStr">
+      <c r="B184" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua Central da Areia Preta, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 599-671, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C183" t="inlineStr">
+      <c r="C184" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2843 7525</t>
           </r>
         </is>
       </c>
-      <c r="D183" t="inlineStr">
+      <c r="D184" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2843 7665</t>
-          </r>
-[...49 lines deleted...]
-            <t xml:space="preserve">（853）2850 0413</t>
           </r>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Casa de Vontade Firme</t>
+            <t xml:space="preserve">Serviços de Desintoxicação e Tratamento de Manutenção - Centro de Tratamento por Medicamentos (Metadona) do Carmo, Taipa</t>
           </r>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Rua Francisco H. Fernandes, n.º 11, Edifício  Walorly, 2.º andar-AK1, Macau</t>
+            <t xml:space="preserve">Estrada Coronel Nicolau de Mesquita, Edifício do Lago, Bloco 1, 1.° andar, Taipa, Macau</t>
           </r>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2832 3902</t>
+            <t xml:space="preserve">（853）2850 0412</t>
           </r>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2832 3928</t>
+            <t xml:space="preserve">（853）2850 0413</t>
           </r>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Casa de Vontade Firme</t>
+          </r>
+        </is>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rua Francisco H. Fernandes, n.º 11, Edifício  Walorly, 2.º andar-AK1, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2832 3902</t>
+          </r>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2832 3928</t>
+          </r>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G186" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">Fundo de Segurança Social</t>
           </r>
         </is>
       </c>
-      <c r="B186" t="inlineStr">
+      <c r="B187" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Alameda Dr. Carlos d'Assumpção, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 249-263, Edifício China Civil Plaza, 18.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C186" t="inlineStr">
+      <c r="C187" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Consultas：（853）2853 2850 
  "Regime da Segurança Social"：（853）2823 8238（Linha de informações, 24 horas） 
  "Regime de Previdência Central Não Obrigatório"：（853）2823 0230（Linha de informações, 24 horas）</t>
           </r>
         </is>
       </c>
-      <c r="D186" t="inlineStr">
+      <c r="D187" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2853 2840</t>
           </r>
         </is>
       </c>
-      <c r="E186" t="inlineStr">
+      <c r="E187" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">at@fss.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F186" t="inlineStr">
+      <c r="F187" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.fss.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G186" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H186" t="inlineStr">
+      <c r="G187" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H187" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho de Administração：Chan Pou Wan
 Vice-presidente do Conselho de Administração：Luís Gomes
 Vice-presidente do Conselho de Administração：---
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="187" spans="1:8">
-      <c r="A187" t="inlineStr">
+    <row r="188" spans="1:8">
+      <c r="A188" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fundo de Desenvolvimento da Cultura</t>
           </r>
         </is>
       </c>
-      <c r="B187" t="inlineStr">
+      <c r="B188" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida Xian Xing Hai, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">o</t>
           </r>
           <r>
             <t xml:space="preserve"> 105, Centro Golden Dragon, 14.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">o</t>
           </r>
           <r>
             <t xml:space="preserve"> andar A, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C187" t="inlineStr">
+      <c r="C188" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2850 1000</t>
           </r>
         </is>
       </c>
-      <c r="D187" t="inlineStr">
+      <c r="D188" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2850 1010</t>
           </r>
         </is>
       </c>
-      <c r="E187" t="inlineStr">
+      <c r="E188" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@fdc.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F187" t="inlineStr">
+      <c r="F188" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.fdc.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G187" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H187" t="inlineStr">
+      <c r="G188" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H188" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho de Administração：Leong Wai Man
 Membro do Conselho de Administração：Chan Ka Io
 Membro do Conselho de Administração：Hoi Kam Un
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="188" spans="1:8">
-      <c r="A188" t="inlineStr">
+    <row r="189" spans="1:8">
+      <c r="A189" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Universidade de Macau</t>
           </r>
         </is>
       </c>
-      <c r="B188" t="inlineStr">
+      <c r="B189" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Universidade, Taipa, Macau, China</t>
           </r>
         </is>
       </c>
-      <c r="C188" t="inlineStr">
+      <c r="C189" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8822 8833</t>
           </r>
         </is>
       </c>
-      <c r="D188" t="inlineStr">
+      <c r="D189" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8822 8822</t>
           </r>
         </is>
       </c>
-      <c r="E188" t="inlineStr">
+      <c r="E189" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@um.edu.mo</t>
           </r>
         </is>
       </c>
-      <c r="F188" t="inlineStr">
+      <c r="F189" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.um.edu.mo</t>
           </r>
         </is>
       </c>
-      <c r="G188" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H188" t="inlineStr">
+      <c r="G189" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H189" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Reitor：Song Yonghua
 Vice-Reitor：Hui King Man
 Vice-Reitor：Rui Paulo da Silva Martins
 Vice-Reitor：Ge Wei
 Vice-Reitor：Mok Kai Meng
 Vice-Reitora：Xu Jian
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="189" spans="1:8">
-[...59 lines deleted...]
-    </row>
     <row r="190" spans="1:8">
       <c r="A190" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Universidade Politécnica de Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rua de Luís Gonzaga Gomes, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2857 8722</t>
+          </r>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2830 8801</t>
+          </r>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">webadmin@mpu.edu.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.mpu.edu.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H190" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Reitor：Zhou Zhongrong
+Vice-Reitor：Diamantina Luíza do Rosário Sá Coimbra
+Vice-Reitor：---
+Secretária-Geral (Subst.ª)：Ian Ka Ieng
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">Universidade de Turismo de Macau</t>
           </r>
         </is>
       </c>
-      <c r="B190" t="inlineStr">
+      <c r="B191" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Colina de Mong-Há, Macau, China</t>
           </r>
         </is>
       </c>
-      <c r="C190" t="inlineStr">
+      <c r="C191" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2856 1252</t>
           </r>
         </is>
       </c>
-      <c r="D190" t="inlineStr">
+      <c r="D191" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2851 9058</t>
           </r>
         </is>
       </c>
-      <c r="E190" t="inlineStr">
+      <c r="E191" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">pr@utm.edu.mo</t>
           </r>
         </is>
       </c>
-      <c r="F190" t="inlineStr">
+      <c r="F191" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.utm.edu.mo</t>
           </r>
         </is>
       </c>
-      <c r="G190" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H190" t="inlineStr">
+      <c r="G191" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H191" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Reitor：Vong Chuk Kwan
 Vice-Reitor：Loi Kim Ieng
-Vice-Reitor：Diamantina Luíza do Rosário Sá Coimbra
-[...6 lines deleted...]
-      <c r="A191" t="inlineStr">
+Vice-Reitor：---
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fundo Educativo</t>
           </r>
         </is>
       </c>
-      <c r="B191" t="inlineStr">
+      <c r="B192" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida de D. João IV, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 7-9, 1.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C191" t="inlineStr">
+      <c r="C192" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2855 5533</t>
           </r>
         </is>
       </c>
-      <c r="D191" t="inlineStr">
+      <c r="D192" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 3089</t>
           </r>
         </is>
       </c>
-      <c r="E191" t="inlineStr">
+      <c r="E192" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">fe@dsedj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F191" t="inlineStr">
+      <c r="F192" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.dsedj.gov.mo/fe</t>
           </r>
         </is>
       </c>
-      <c r="G191" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H191" t="inlineStr">
+      <c r="G192" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H192" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho Administrativo：Kong Chi Meng
-</t>
-[...57 lines deleted...]
-            <t xml:space="preserve">Presidente do Conselho Administrativo：Lei Si Leng
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Gabinete Preparatório para a Organização da Zona de Competição de Macau da 15.ª edição dos Jogos Nacionais e da 12.ª edição dos Jogos Nacionais para Pessoas Portadoras de Deficiência e 9.ª edição dos Jogos Olímpicos Especiais Nacionais</t>
+            <t xml:space="preserve">Fundo do Desporto</t>
           </r>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Rua de Ténis, Cotai Centro de Formação e Estágio de Atletas (adjacente à Nave Desportiva dos Jogos da Ásia Oriental de Macau), Macau</t>
+            <t xml:space="preserve">Avenida Dr. Rodrigo Rodrigues, n.º 818, Macau</t>
           </r>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2828 2025</t>
+            <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2852 3832</t>
+            <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">info@15ngoc-mo.org</t>
+            <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Coordenador do Gabinete：Pun Weng Kun
-Coordenadora-adjunta do Gabinete：Fu Si Na
+            <t xml:space="preserve">Presidente do Conselho Administrativo：Leong Wai Man
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Comissão de Ética para as Ciências da Vida</t>
           </r>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua Nova à Guia, n.º 339, Edificio da Administração dos Serviços de Saúde, Macau</t>
           </r>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8390 1048</t>
           </r>
@@ -21175,6465 +21154,6472 @@
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Comissão Organizadora da Zona de Competição de Macau da 15.ª edição dos Jogos Nacionais e da 12.ª edição dos Jogos Nacionais para Pessoas Portadoras de Deficiência e 9.ª edição dos Jogos Olímpicos Especiais Nacionais</t>
+            <t xml:space="preserve">Secretaria para os Transportes e Obras Públicas</t>
           </r>
         </is>
       </c>
       <c r="B200" t="inlineStr">
-        <is>
-[...49 lines deleted...]
-      <c r="B201" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida Dr. Mário Soares, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 307-323, Edifício do Banco da China, 26.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C201" t="inlineStr">
+      <c r="C200" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2878 6919</t>
           </r>
         </is>
       </c>
-      <c r="D201" t="inlineStr">
+      <c r="D200" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 7714</t>
           </r>
         </is>
       </c>
-      <c r="E201" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F201" t="inlineStr">
+      <c r="E200" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F200" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">www.gstop.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G201" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H201" t="inlineStr">
+      <c r="G200" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H200" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Secretário：Tam Vai Man
 Chefe do Gabinete：Un In Lin
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="202" spans="1:8">
-      <c r="A202" t="inlineStr">
+    <row r="201" spans="1:8">
+      <c r="A201" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Gabinete do Secretário para os Transportes e Obras Públicas</t>
           </r>
         </is>
       </c>
-      <c r="B202" t="inlineStr">
+      <c r="B201" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida Dr. Mário Soares, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 307-323, Edifício do Banco da China, 26.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C202" t="inlineStr">
+      <c r="C201" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2878 6919</t>
           </r>
         </is>
       </c>
-      <c r="D202" t="inlineStr">
+      <c r="D201" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 7714</t>
           </r>
         </is>
       </c>
-      <c r="E202" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F202" t="inlineStr">
+      <c r="E201" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F201" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">www.gstop.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G202" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H202" t="inlineStr">
+      <c r="G201" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H201" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Secretário para os Transportes e Obras Públicas：Tam Vai Man
 Chefe do Gabinete：Un In Lin
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="203" spans="1:8">
-      <c r="A203" t="inlineStr">
+    <row r="202" spans="1:8">
+      <c r="A202" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Direcção dos Serviços de Solos e Construção Urbana</t>
           </r>
         </is>
       </c>
-      <c r="B203" t="inlineStr">
+      <c r="B202" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Estrada de D. Maria II, n.º 33, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C203" t="inlineStr">
+      <c r="C202" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 2488</t>
           </r>
         </is>
       </c>
-      <c r="D203" t="inlineStr">
+      <c r="D202" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2834 0019</t>
           </r>
         </is>
       </c>
-      <c r="E203" t="inlineStr">
+      <c r="E202" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@dsscu.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F203" t="inlineStr">
+      <c r="F202" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsscu.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G203" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H203" t="inlineStr">
+      <c r="G202" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H202" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Director：Lai Weng Leong
 Subdirector：Mak Tat Io
 Subdirectora：Chan Hoi Ieng
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="204" spans="1:8">
-      <c r="A204" t="inlineStr">
+    <row r="203" spans="1:8">
+      <c r="A203" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Direcção dos Serviços de Obras Públicas</t>
           </r>
         </is>
       </c>
-      <c r="B204" t="inlineStr">
+      <c r="B203" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Dr. Rodrigo Rodrigues, 10.º andar, Edifício Nam Kwong, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C204" t="inlineStr">
+      <c r="C203" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 3726</t>
           </r>
         </is>
       </c>
-      <c r="D204" t="inlineStr">
+      <c r="D203" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 3728</t>
           </r>
         </is>
       </c>
-      <c r="E204" t="inlineStr">
+      <c r="E203" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@dsop.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F204" t="inlineStr">
+      <c r="F203" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsop.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G204" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H204" t="inlineStr">
+      <c r="G203" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H203" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Director：Lam Wai Hou
 Subdirector：Sam Weng Chon
 Subdirector：Luís Manuel Silva Madeira de Carvalho
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="205" spans="1:8">
-      <c r="A205" t="inlineStr">
+    <row r="204" spans="1:8">
+      <c r="A204" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Direcção dos Serviços de Assuntos Marítimos e de Água</t>
           </r>
         </is>
       </c>
-      <c r="B205" t="inlineStr">
+      <c r="B204" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Calçada da Barra, Edifício da Direcção dos Serviços de Assuntos Marítimos e de Água, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C205" t="inlineStr">
+      <c r="C204" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853） 2855 9922</t>
           </r>
         </is>
       </c>
-      <c r="D205" t="inlineStr">
+      <c r="D204" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853） 8988 2599</t>
           </r>
         </is>
       </c>
-      <c r="E205" t="inlineStr">
+      <c r="E204" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@marine.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F205" t="inlineStr">
+      <c r="F204" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.marine.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G205" t="inlineStr">
+      <c r="G204" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Caixa Postal 47 - Macau</t>
           </r>
         </is>
       </c>
-      <c r="H205" t="inlineStr">
+      <c r="H204" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Directora：Wong Soi Man
 Subdirector：Kuok Kin
 Subdirectora：Tong Iok Peng
 </t>
           </r>
         </is>
       </c>
     </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Oficinas Navais</t>
+          </r>
+        </is>
+      </c>
+      <c r="B205" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rua da Doca Seca, s/n, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8988 0834 ,（853）8988 0818</t>
+          </r>
+        </is>
+      </c>
+      <c r="D205" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2831 7030</t>
+          </r>
+        </is>
+      </c>
+      <c r="E205" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">on@marine.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F205" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.marine.gov.mo/ecn</t>
+          </r>
+        </is>
+      </c>
+      <c r="G205" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Caixa Postal 47 - Macau</t>
+          </r>
+        </is>
+      </c>
+    </row>
     <row r="206" spans="1:8">
       <c r="A206" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Oficinas Navais</t>
+            <t xml:space="preserve">Museu Marítimo</t>
           </r>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Rua da Doca Seca, s/n, Macau</t>
+            <t xml:space="preserve">Largo do Pagode da Barra, N.º 1, Macau</t>
           </r>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）8988 0834 ,（853）8988 0818</t>
+            <t xml:space="preserve">（853）2859 5481 </t>
           </r>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2831 7030</t>
+            <t xml:space="preserve">（853）2851 2160 </t>
           </r>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">on@marine.gov.mo</t>
+            <t xml:space="preserve">museumaritimo@marine.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">https://www.marine.gov.mo/ecn</t>
+            <t xml:space="preserve">https://www.museumaritimo.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Caixa Postal 47 - Macau</t>
           </r>
         </is>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Museu Marítimo</t>
+            <t xml:space="preserve">Escola de Pilotagem</t>
           </r>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Largo do Pagode da Barra, N.º 1, Macau</t>
+            <t xml:space="preserve">Rua do Almirante Sérgio, s/n (Largo do Pagode da Barra), Macau</t>
           </r>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2859 5481 </t>
+            <t xml:space="preserve">（853）2858 8866,（853）2856 3499,（853）2856 3502</t>
           </r>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2851 2160 </t>
+            <t xml:space="preserve">（853）2896 2528 </t>
           </r>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">museumaritimo@marine.gov.mo</t>
+            <t xml:space="preserve">escola@marine.gov.mo </t>
           </r>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">https://www.museumaritimo.gov.mo</t>
+            <t xml:space="preserve">https://www.escola-pilotagem.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Caixa Postal 47 - Macau</t>
           </r>
         </is>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Escola de Pilotagem</t>
+            <t xml:space="preserve">Direcção dos Serviços de Protecção Ambiental</t>
           </r>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Rua do Almirante Sérgio, s/n (Largo do Pagode da Barra), Macau</t>
+            <t xml:space="preserve">Estrada de D. Maria II, 32-36, Edifício CEM, 1.º andar, Macau</t>
           </r>
         </is>
       </c>
       <c r="C208" t="inlineStr">
-        <is>
-[...49 lines deleted...]
-      <c r="C209" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Sede：（853）2872 5134 
 Linha Ambiental：（853）2876 2626</t>
           </r>
         </is>
       </c>
-      <c r="D209" t="inlineStr">
+      <c r="D208" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 5129</t>
           </r>
         </is>
       </c>
-      <c r="E209" t="inlineStr">
+      <c r="E208" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@dspa.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F209" t="inlineStr">
+      <c r="F208" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dspa.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G209" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H209" t="inlineStr">
+      <c r="G208" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H208" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Director：Ip Kuong Lam
 Subdirector：Vai Hoi Ieong
 Subdirector：Hoi Chi Leong
 </t>
           </r>
         </is>
       </c>
     </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Direcção dos Serviços para os Assuntos de Tráfego</t>
+          </r>
+        </is>
+      </c>
+      <c r="B209" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Estrada de D. Maria II, n.º 33, r/c, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Central telefónica：（853）8866 6666
+Linha Aberta para os Assuntos de Tráfego：（853）8866 6363 （As chamadas são atendidas pessoalmente durante as horas de expediente e gravadas automaticamente fora destas.）</t>
+          </r>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2875 0626</t>
+          </r>
+        </is>
+      </c>
+      <c r="E209" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@dsat.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F209" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.dsat.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G209" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H209" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Director：Chiang Ngoc Vai
+Subdirector：Mok Soi Tou
+Subdirector(Subst.°)：Vicente Luís Gracias
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
     <row r="210" spans="1:8">
       <c r="A210" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Direcção dos Serviços para os Assuntos de Tráfego</t>
+            <t xml:space="preserve">Autoridade de Aviação Civil</t>
           </r>
         </is>
       </c>
       <c r="B210" t="inlineStr">
-        <is>
-[...60 lines deleted...]
-      <c r="B211" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Alameda Dr.Carlos d'Assumpção, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 336-342, Centro Comercial Cheng Feng, 18.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C211" t="inlineStr">
+      <c r="C210" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">(853) 2851 1213</t>
           </r>
         </is>
       </c>
-      <c r="D211" t="inlineStr">
+      <c r="D210" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">(853) 2833 8089</t>
           </r>
         </is>
       </c>
-      <c r="E211" t="inlineStr">
+      <c r="E210" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">aacm@aacm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F211" t="inlineStr">
+      <c r="F210" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.aacm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G211" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H211" t="inlineStr">
+      <c r="G210" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H210" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Pun Wa Kin
 Vice-Presidente：Fong Wai Long
 </t>
           </r>
         </is>
       </c>
     </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Direcção dos Serviços de Correios e Telecomunicações</t>
+          </r>
+        </is>
+      </c>
+      <c r="B211" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Largo do Senado, Edifício Sede dos CTT, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2857 4491</t>
+          </r>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2833 6603,（853）8396 8603</t>
+          </r>
+        </is>
+      </c>
+      <c r="E211" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">cttgeral@ctt.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F211" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.ctt.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G211" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H211" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Director (Subst.°)：Lao Lan Wa
+Subdirectora：Ip Chong Wa
+Subdirectora（Subst.ª）：Tam Van Iu
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
     <row r="212" spans="1:8">
       <c r="A212" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Direcção dos Serviços de Correios e Telecomunicações</t>
+            <t xml:space="preserve">Instituto de Habitação</t>
           </r>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Largo do Senado, Edifício Sede dos CTT, Macau</t>
+            <t xml:space="preserve">Estrada do Canal dos Patos, n.º 220, Edifício Cheng Chong, r/c L, Macau</t>
           </r>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2857 4491</t>
+            <t xml:space="preserve">（853）2859 4875</t>
           </r>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2833 6603,（853）8396 8603</t>
+            <t xml:space="preserve">（853）2830 5909</t>
           </r>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">cttgeral@ctt.gov.mo</t>
+            <t xml:space="preserve">info@ihm.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">https://www.ctt.gov.mo</t>
+            <t xml:space="preserve">http://www.ihm.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="H212" t="inlineStr">
-        <is>
-[...59 lines deleted...]
-      <c r="H213" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Iam Lei Leng
 Vice-Presidente：Kuoc Vai Han
 Vice-Presidente (Subst.º)：Cheang Sek Lam
 </t>
           </r>
         </is>
       </c>
     </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Direcção dos Serviços Meteorológicos e Geofísicos</t>
+          </r>
+        </is>
+      </c>
+      <c r="B213" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rampa do Observatório, Taipa Grande, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8898 6223</t>
+          </r>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2885 0557</t>
+          </r>
+        </is>
+      </c>
+      <c r="E213" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">meteo@smg.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F213" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.smg.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G213" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H213" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Director：Leong Weng Kun
+Subdirector：Tang Iu Man
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
     <row r="214" spans="1:8">
       <c r="A214" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Direcção dos Serviços de Cartografia e Cadastro</t>
+            <t xml:space="preserve">Fundo de Desenvolvimento e Apoio à Pesca</t>
           </r>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Estrada de D. Maria II, 32-36, Edifício CEM, 5.º andar, Macau</t>
+            <t xml:space="preserve">Calçada da Barra, Edifício da Direcção dos Serviços de Assuntos Marítimos e de Água, Macau</t>
           </r>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2834 0040</t>
+            <t xml:space="preserve">（853）8988 2526
+（853）8988 2534</t>
           </r>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2834 0046 </t>
+            <t xml:space="preserve">（853）8988 2440
+</t>
           </r>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">mail@dscc.gov.mo</t>
+            <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">http://www.dscc.gov.mo</t>
+            <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Caixa Postal 3018 – Macau</t>
+            <t xml:space="preserve">Caixa Postal 47 - Macau</t>
           </r>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Director：Vicente Luís Gracias
-Subdirector：Cheong Sio Kei
+            <t xml:space="preserve">Presidente do Conselho Administrativo：Wong Soi Man
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Escola de Topografia e Cadastro de Macau</t>
+            <t xml:space="preserve">Fundo de Reparação Predial</t>
           </r>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Estrada de D. Maria II, n.</t>
+            <t xml:space="preserve">Estrada do Canal dos Patos, n.º 220, Edifício Cheng Chong, r/c L, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2859 4875</t>
+          </r>
+        </is>
+      </c>
+      <c r="D215" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2830 5909</t>
+          </r>
+        </is>
+      </c>
+      <c r="E215" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@ihm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F215" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.ihm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G215" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H215" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente do Conselho Administrativo：Iam Lei Leng
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Fundo para a Protecção Ambiental e a Conservação Energética</t>
+          </r>
+        </is>
+      </c>
+      <c r="B216" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Estrada de D. Maria II, 32-36, Edifício CEM, 1.º andar, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C216" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2872 5134</t>
+          </r>
+        </is>
+      </c>
+      <c r="D216" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2872 5129</t>
+          </r>
+        </is>
+      </c>
+      <c r="E216" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@fpace.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F216" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.fpace.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G216" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H216" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente do Conselho Administrativo：Ip Kuong Lam
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Obra Social da Direcção dos Serviços de Assuntos Marítimos e de Água</t>
+          </r>
+        </is>
+      </c>
+      <c r="B217" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Calçada da Barra, Edifício da Direcção dos Serviços de Assuntos Marítimos e de Água, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8988 2406</t>
+          </r>
+        </is>
+      </c>
+      <c r="D217" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2851 4448</t>
+          </r>
+        </is>
+      </c>
+      <c r="E217" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F217" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G217" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Caixa Postal 47 - Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="H217" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente do Conselho Administrativo：Wong Soi Man
+Vice-presidente do Conselho Administrativo：Kuok Kin
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Conselho Superior de Viação</t>
+          </r>
+        </is>
+      </c>
+      <c r="B218" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Estrada de D. Maria II, n.º 33, r/c, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C218" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D218" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E218" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F218" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G218" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H218" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente：Chiang Ngoc Vai
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Conselho Técnico de Credenciação</t>
+          </r>
+        </is>
+      </c>
+      <c r="B219" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Largo do Senado, Edifício Sede dos CTT, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C219" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8396 8132</t>
+          </r>
+        </is>
+      </c>
+      <c r="D219" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E219" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">joelei@ctt.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F219" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G219" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Comissão Coordenadora da Gestão e do Desenvolvimento das Áreas de Jurisdição Marítima</t>
+          </r>
+        </is>
+      </c>
+      <c r="B220" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Calçada da Barra, Edifício da Direcção dos Serviços de Assuntos Marítimos e de Água, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2855 9922</t>
+          </r>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8988 2599</t>
+          </r>
+        </is>
+      </c>
+      <c r="E220" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">CCGDAJM@marine.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F220" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G220" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Caixa Postal 47 - Macau</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Comissão de Facilitação do Transporte Aéreo e de Segurança da Aviação Civil</t>
+          </r>
+        </is>
+      </c>
+      <c r="B221" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="C221" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D221" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E221" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F221" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G221" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Comissariado contra a Corrupção</t>
+          </r>
+        </is>
+      </c>
+      <c r="B222" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida Xian Xing Hai, n.º 105, Centro Golden Dragon, 17.º andar, Macau (Sede)</t>
+          </r>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Sede：（853）2832 6300&lt;br/&gt;Centro de Gestão de Queixas：（853）2836 1212&lt;br/&gt;Divisão de Declaração de Bens Patrimoniais e Interesses：（853）8395 3321&lt;br/&gt;Delegação do CCAC na Areia Preta：（853）2845 3636&lt;br/&gt;Delegação do CCAC na Taipa：（853）2836 3636</t>
+          </r>
+        </is>
+      </c>
+      <c r="D222" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Sede：（853）2836 2336 
+ Divisão de Declaração de Bens Patrimoniais e Interesses：（853）2875 0900 
+ Delegação do CCAC na Areia Preta：（853）2845 3611 
+ Delegação do CCAC na Taipa：（853）2884 3344</t>
+          </r>
+        </is>
+      </c>
+      <c r="E222" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">ccac@ccac.org.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F222" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.ccac.org.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G222" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H222" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Comissária contra a Corrupção：Ao Ieong Seong
+Adjunto da Comissária：Wong Kim Fong
+Adjunto da Comissária：---
+Chefe do Gabinete：Chan In Chio
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Gabinete da Comissária contra a Corrupção</t>
+          </r>
+        </is>
+      </c>
+      <c r="B223" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida Xian Xing Hai, n.</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <vertAlign val="superscript"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">o</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> 105, Centro Golden Dragon, 17.º andar, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2832 6300 </t>
+          </r>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2836 2336 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E223" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F223" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.ccac.org.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G223" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H223" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Comissária contra a Corrupção：Ao Ieong Seong
+Chefe do Gabinete：Chan In Chio
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Centro de Gestão de Queixas do CCAC</t>
+          </r>
+        </is>
+      </c>
+      <c r="B224" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Alameda Dr. Carlos d’ Assumpção,  Edifício “Dynasty Plaza”, 14.º andar, NAPE, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2836 1212</t>
+          </r>
+        </is>
+      </c>
+      <c r="D224" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E224" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">ccac@ccac.org.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F224" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.ccac.org.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G224" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Delegação do CCAC na Areia Preta</t>
+          </r>
+        </is>
+      </c>
+      <c r="B225" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rua 1.º de Maio, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
-            <t xml:space="preserve"> 32 - 36, Edifício CEM, 5.º - 6.º andares, Macau</t>
-[...561 lines deleted...]
-            <t xml:space="preserve">Avenida Xian Xing Hai, n.º 105, Centro Golden Dragon, 17.º andar, Macau (Sede)</t>
+            <t xml:space="preserve"> 68-72, Edf. U Wa, r/c, Areia Preta, Macau</t>
           </r>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Sede：（853）2832 6300&lt;br/&gt;Centro de Gestão de Queixas：（853）2836 1212&lt;br/&gt;Divisão de Declaração de Bens Patrimoniais e Interesses：（853）8395 3321&lt;br/&gt;Delegação do CCAC na Areia Preta：（853）2845 3636&lt;br/&gt;Delegação do CCAC na Taipa：（853）2836 3636</t>
+            <t xml:space="preserve">（853）2845 3636 </t>
           </r>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Sede：（853）2836 2336 
-[...2 lines deleted...]
- Delegação do CCAC na Taipa：（853）2884 3344</t>
+            <t xml:space="preserve">（853）2845 3611</t>
           </r>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ccac@ccac.org.mo</t>
           </r>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.ccac.org.mo</t>
           </r>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
-          </r>
-[...9 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Gabinete da Comissária contra a Corrupção</t>
+            <t xml:space="preserve">Delegação do CCAC na Taipa</t>
           </r>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Avenida Xian Xing Hai, n.</t>
+            <t xml:space="preserve">Rua de Nam Keng, Edifício Nova City, Bloco 4, r/c, Loja C, Taipa, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C226" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2836 3636</t>
+          </r>
+        </is>
+      </c>
+      <c r="D226" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2884 3344</t>
+          </r>
+        </is>
+      </c>
+      <c r="E226" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">ccac@ccac.org.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F226" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.ccac.org.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G226" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Comissariado da Auditoria</t>
+          </r>
+        </is>
+      </c>
+      <c r="B227" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida da Amizade, n.° 1101A, Edifício de Escritórios do Governo (ZAPE), 5.°- 10.° andares, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C227" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2871 1211</t>
+          </r>
+        </is>
+      </c>
+      <c r="D227" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2871 1218</t>
+          </r>
+        </is>
+      </c>
+      <c r="E227" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@ca.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F227" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.ca.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G227" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H227" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Comissária da Auditoria：Ao Ieong U
+Adjunta da Comissária da Auditoria：Hoi Lai Fong
+Chefe do Gabinete da Comissária da Auditoria：Ho Ioc San
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Assembleia Legislativa</t>
+          </r>
+        </is>
+      </c>
+      <c r="B228" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Edifício da Assembleia Legislativa, Praça da Assembleia Legislativa, Aterros da Baía da Praia Grande, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C228" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2872 8377, （853）2872 8379 </t>
+          </r>
+        </is>
+      </c>
+      <c r="D228" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2897 3753</t>
+          </r>
+        </is>
+      </c>
+      <c r="E228" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@al.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F228" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.al.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G228" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H228" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente：Cheong Weng Chon
+Vice-presidente：Ho Ion Sang
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Serviços de Apoio à Assembleia Legislativa</t>
+          </r>
+        </is>
+      </c>
+      <c r="B229" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Edifício da Assembleia Legislativa, Praça da Assembleia Legislativa, Aterros da Baía da Praia Grande, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C229" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2872 8377, （853）2872 8379 </t>
+          </r>
+        </is>
+      </c>
+      <c r="D229" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2897 3753</t>
+          </r>
+        </is>
+      </c>
+      <c r="E229" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@al.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F229" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.al.gov.mo </t>
+          </r>
+        </is>
+      </c>
+      <c r="G229" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H229" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Secretário-Geral：Lam Chi Long
+Secretária-Geral Adjunta：Pun Kam Peng
+Secretário-Geral Adjunto：---
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Comissão de Apoio Judiciário</t>
+          </r>
+        </is>
+      </c>
+      <c r="B230" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Alameda Dr. Carlos d'Assumpção, n.º 398, Edifício CNAC, 6.º andar, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C230" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2853 3540</t>
+          </r>
+        </is>
+      </c>
+      <c r="D230" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2871 3109 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E230" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@caj.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F230" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.caj.gov.mo </t>
+          </r>
+        </is>
+      </c>
+      <c r="G230" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H230" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente：Vu Ka Vai
+Vice-Presidente：Leong Weng In
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Conselho dos Profissionais de Medicina Veterinária</t>
+          </r>
+        </is>
+      </c>
+      <c r="B231" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rua da Missão de Fátima n.</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <vertAlign val="superscript"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">os</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> 59-F, Habitação Social de Tói San – Edifício Toi Fai, r/c, bloco “G”, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C231" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D231" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E231" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@cpmv.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F231" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.cpmv.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G231" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Comissão Profissional dos Contabilistas</t>
+          </r>
+        </is>
+      </c>
+      <c r="B232" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rua da Sé, n.º 30, Centro de Recursos da Direcção dos Serviços de Finanças, 1.º Andar, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C232" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8599 5344</t>
+          </r>
+        </is>
+      </c>
+      <c r="D232" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2838 9177</t>
+          </r>
+        </is>
+      </c>
+      <c r="E232" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">cpcinfo@cpc.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F232" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.cpc.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G232" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H232" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente：Ho Silvestre In Mui
+Vice-Presidente：Iong Weng Ian
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Centro de Alerta e Resposta a Incidentes de Cibersegurança</t>
+          </r>
+        </is>
+      </c>
+      <c r="B233" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida da Amizade, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">o</t>
           </r>
           <r>
-            <t xml:space="preserve"> 105, Centro Golden Dragon, 17.º andar, Macau</t>
-[...110 lines deleted...]
-            <t xml:space="preserve">Rua 1.º de Maio, n.</t>
+            <t xml:space="preserve"> 823, Edifício da Polícia Judiciária, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C233" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8800 6600</t>
+          </r>
+        </is>
+      </c>
+      <c r="D233" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8800 6611</t>
+          </r>
+        </is>
+      </c>
+      <c r="E233" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">caric@pj.gov.mo </t>
+          </r>
+        </is>
+      </c>
+      <c r="F233" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G233" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Comissão de Perícia do Erro Médico</t>
+          </r>
+        </is>
+      </c>
+      <c r="B234" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Alameda Dr. Carlos d'Assumpção, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
-            <t xml:space="preserve"> 68-72, Edf. U Wa, r/c, Areia Preta, Macau</t>
-[...342 lines deleted...]
-            <t xml:space="preserve">Rua da Missão de Fátima n.</t>
+            <t xml:space="preserve"> 411 - 417, Edifício Dynasty Plaza, 2.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
-            <t xml:space="preserve"> 59-F, Habitação Social de Tói San – Edifício Toi Fai, r/c, bloco “G”, Macau</t>
+            <t xml:space="preserve"> andar, Macau</t>
           </r>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">info@cpmv.gov.mo</t>
+            <t xml:space="preserve">info@cpem.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">http://www.cpmv.gov.mo</t>
+            <t xml:space="preserve">https://www.cpem.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H234" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente：Pang Heong Keong
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Comissão Profissional dos Contabilistas</t>
+            <t xml:space="preserve">Centro de Mediação  de Litígios Médicos</t>
           </r>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Rua da Sé, n.º 30, Centro de Recursos da Direcção dos Serviços de Finanças, 1.º Andar, Macau</t>
+            <t xml:space="preserve">Alameda Dr. Carlos d'Assumpção, n.</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <vertAlign val="superscript"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">os</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> 411 - 417, Edifício Dynasty Plaza, 2.º andar E-F, Macau</t>
           </r>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）8599 5344</t>
+            <t xml:space="preserve">（853）2875 0513</t>
           </r>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）2838 9177</t>
+            <t xml:space="preserve">（853）2875 0514</t>
           </r>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">cpcinfo@cpc.gov.mo</t>
+            <t xml:space="preserve">info@cmlm.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">https://www.cpc.gov.mo</t>
+            <t xml:space="preserve">https://www.cmlm.gov.mo</t>
           </r>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Presidente：Ho Silvestre In Mui
-Vice-Presidente：Iong Weng Ian
+            <t xml:space="preserve">Coordenador：Bernardino Paulo Azedo Lei
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Centro de Alerta e Resposta a Incidentes de Cibersegurança</t>
+            <t xml:space="preserve">Conselho Profissional dos Assistentes Sociais</t>
           </r>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Avenida da Amizade, n.</t>
+            <t xml:space="preserve">Centro de Sinistrados da Ilha Verde, sito na Avenida do Conselheiro Borja, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C236" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2857 5010</t>
+          </r>
+        </is>
+      </c>
+      <c r="D236" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2823 2619</t>
+          </r>
+        </is>
+      </c>
+      <c r="E236" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@cpas.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F236" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.cpas.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G236" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Conselho dos Profissionais de Saúde</t>
+          </r>
+        </is>
+      </c>
+      <c r="B237" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rua das Schimas, N.° 108, Edifício de Escritórios do Governo (Coloane), 4.° andar, Coloane, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C237" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2883 6363</t>
+          </r>
+        </is>
+      </c>
+      <c r="D237" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2883 6300</t>
+          </r>
+        </is>
+      </c>
+      <c r="E237" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@cps.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F237" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.cps.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G237" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H237" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente：Kuok Cheong U
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Comissão de Assuntos Eleitorais do Chefe do Executivo</t>
+          </r>
+        </is>
+      </c>
+      <c r="B238" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rua do Campo, n.°162, Edifício Administração Pública, 11.° andar, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C238" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D238" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E238" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">ece@elections.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F238" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">www.ece.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G238" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H238" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente：Song Man Lei
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Conselho de Arquitectura, Engenharia e Urbanismo</t>
+          </r>
+        </is>
+      </c>
+      <c r="B239" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Estrada de D. Maria II, n.º 33, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C239" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853） 2872 2488</t>
+          </r>
+        </is>
+      </c>
+      <c r="D239" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E239" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@caeu.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F239" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.caeu.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G239" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Tribunal de Última Instância</t>
+          </r>
+        </is>
+      </c>
+      <c r="B240" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida da Praia Grande N.º 459, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C240" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8298 4117</t>
+          </r>
+        </is>
+      </c>
+      <c r="D240" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2832 6744</t>
+          </r>
+        </is>
+      </c>
+      <c r="E240" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F240" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.court.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G240" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H240" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente：Song Man Lei
+Chefe do Gabinete：Celestino Lei
+Chefe-Adjunta do Gabinete  (Subst.ª)：Chan In Leng
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Tribunal de Segunda Instância</t>
+          </r>
+        </is>
+      </c>
+      <c r="B241" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Praceta 25 de Abril, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C241" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8398 4100</t>
+          </r>
+        </is>
+      </c>
+      <c r="D241" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2832 6747</t>
+          </r>
+        </is>
+      </c>
+      <c r="E241" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F241" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.court.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G241" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H241" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente：Seng Ioi Man
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Tribunais de Primeira Instância</t>
+          </r>
+        </is>
+      </c>
+      <c r="B242" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D242" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E242" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F242" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.court.gov.mo </t>
+          </r>
+        </is>
+      </c>
+      <c r="G242" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H242" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente：Io Weng San
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Tribunal Judicial de Base</t>
+          </r>
+        </is>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Secretarias dos Juízos Cíveis, Juízo Laboral e Juízo de Família e de Menores : Avenida do Infante D. Henrique, n.</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <vertAlign val="superscript"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">os</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> 43-53A, 4.º, 12.º e 17.º andares, The Macau Square, Macau
+Secretarias do Juízo de Pequenas Causas Cíveis : Avenida da Praia Grande, n. </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <vertAlign val="superscript"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">os</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> 517, Edifício Comercial Nam Tung, 21.º andar A-C, Macau
+Secretarias dos Juízos Criminais : Avenida Doutor Stanley Ho, n.</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <vertAlign val="superscript"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">os</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> 347, Edifício dos Juízos Criminais do Tribunal Judicial de Base, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Secretarias dos Juízos Cíveis, Juízo Laboral e Juízo de Família e de Menores：（853）8597 0278 
+ Secretarias do Juízo de Pequenas Causas Cíveis：（853）8398 8444 
+ Secretarias dos Juízos Criminais：（853）8597 0278 </t>
+          </r>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Secretarias dos Juízos Cíveis, Juízo Laboral e Juízo de Família e de Menores：（853）2833 6506 
+ Secretarias do Juízo de Pequenas Causas Cíveis：（853）2871 5825 
+ Secretarias dos Juízos Criminais：（853）2897 3013</t>
+          </r>
+        </is>
+      </c>
+      <c r="E243" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F243" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.court.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G243" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Juízo de Pequenas Causas Cíveis</t>
+          </r>
+        </is>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida da Praia Grande, n.º 517, Edifício Comercial Nam Tung, 21º andar A-C, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8398 8444 </t>
+          </r>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2871 5825</t>
+          </r>
+        </is>
+      </c>
+      <c r="E244" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F244" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.court.gov.mo </t>
+          </r>
+        </is>
+      </c>
+      <c r="G244" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Juízo de Instrução Criminal</t>
+          </r>
+        </is>
+      </c>
+      <c r="B245" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida do Dr. Rodrigo Rodrigues, n.º 683, Edifício do Ministério Público, 4.° andar, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8796 6527</t>
+          </r>
+        </is>
+      </c>
+      <c r="D245" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2872 8275</t>
+          </r>
+        </is>
+      </c>
+      <c r="E245" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F245" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.court.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G245" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Juízos Criminais</t>
+          </r>
+        </is>
+      </c>
+      <c r="B246" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida Doutor Stanley Ho, n.º 347, Edifício dos Juízos Criminais do Tribunal Judicial de Base, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8597 0278 </t>
+          </r>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2897 3013</t>
+          </r>
+        </is>
+      </c>
+      <c r="E246" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F246" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.court.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G246" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Juízos Cíveis</t>
+          </r>
+        </is>
+      </c>
+      <c r="B247" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida do Infante D. Henrique, n.</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <vertAlign val="superscript"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">os</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> 43-53A, The Macau Square, 12.º andar, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8597 0278 </t>
+          </r>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2833 6506 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E247" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F247" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.court.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G247" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Juízo Laboral</t>
+          </r>
+        </is>
+      </c>
+      <c r="B248" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida do Infante D. Henrique, n.</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <vertAlign val="superscript"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">os</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> 43-53A, The Macau Square, 17.º andar, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C248" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8597 0278</t>
+          </r>
+        </is>
+      </c>
+      <c r="D248" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2833 6506</t>
+          </r>
+        </is>
+      </c>
+      <c r="E248" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F248" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.court.gov.mo </t>
+          </r>
+        </is>
+      </c>
+      <c r="G248" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Juízos de Família e de Menores</t>
+          </r>
+        </is>
+      </c>
+      <c r="B249" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida do Infante D. Henrique, n.</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <vertAlign val="superscript"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">os</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> 43-53A, The Macau Square, 17.º andar, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8597 0278</t>
+          </r>
+        </is>
+      </c>
+      <c r="D249" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2833 6506</t>
+          </r>
+        </is>
+      </c>
+      <c r="E249" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F249" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.court.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G249" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Tribunal Administrativo</t>
+          </r>
+        </is>
+      </c>
+      <c r="B250" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida da Praia Grande, n.° 517, Edifício Comercial Nam Tung, 22.° andar B-C, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C250" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2835 6060 </t>
+          </r>
+        </is>
+      </c>
+      <c r="D250" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2835 5593 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E250" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F250" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.court.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G250" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Gabinete do Presidente do Tribunal de Última Instância</t>
+          </r>
+        </is>
+      </c>
+      <c r="B251" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rua Central N.º 9-A, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8298 4136</t>
+          </r>
+        </is>
+      </c>
+      <c r="D251" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2896 9225</t>
+          </r>
+        </is>
+      </c>
+      <c r="E251" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F251" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.court.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G251" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H251" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Chefe do Gabinete：Celestino Lei
+Chefe-Adjunta do Gabinete  (Subst.ª)：Chan In Leng
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Comissão Independente Responsável pela Indigitação dos Candidatos ao Cargo de Juiz</t>
+          </r>
+        </is>
+      </c>
+      <c r="B252" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Praceta 25 de Abril, Edifício dos Tribunais de Segunda e Última Instâncias, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C252" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8398 4397</t>
+          </r>
+        </is>
+      </c>
+      <c r="D252" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E252" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F252" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">www.court.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G252" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Conselho dos Magistrados Judiciais</t>
+          </r>
+        </is>
+      </c>
+      <c r="B253" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Praceta 25 de Abril, Edifício dos Tribunais de Segunda e Última Instâncias, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8398 4397</t>
+          </r>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E253" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">edoc_cmj@court.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F253" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">www.court.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G253" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Comissão Independente para o Exercício do Poder Disciplinar Sobre os Solicitadores</t>
+          </r>
+        </is>
+      </c>
+      <c r="B254" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Praceta 25 de Abril, Edifício dos Tribunais de Segunda e Última Instâncias, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8298 4369</t>
+          </r>
+        </is>
+      </c>
+      <c r="D254" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E254" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">CIEPDSS@court.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F254" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G254" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Ministério Público</t>
+          </r>
+        </is>
+      </c>
+      <c r="B255" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida do Dr. Rodrigo Rodrigues, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">o</t>
           </r>
           <r>
-            <t xml:space="preserve"> 823, Edifício da Polícia Judiciária, Macau</t>
-[...50 lines deleted...]
-            <t xml:space="preserve">Alameda Dr. Carlos d'Assumpção, n.</t>
+            <t xml:space="preserve"> 683, Edifício do Ministério Público, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C255" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2878 6666</t>
+          </r>
+        </is>
+      </c>
+      <c r="D255" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2875 3231</t>
+          </r>
+        </is>
+      </c>
+      <c r="E255" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@mp.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F255" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.mp.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G255" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H255" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Procurador do Ministério Público：Tong Hio Fong
+Chefe do Gabinete do Procurador：Wong Hio Nam
+Chefe-Adjunto do Gabinete do Procurador：Ng Meng Tai
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Serviço do Ministério Público junto do Tribunal de Última Instância</t>
+          </r>
+        </is>
+      </c>
+      <c r="B256" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida da Praia Grande, N.º 459, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C256" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2872 7272</t>
+          </r>
+        </is>
+      </c>
+      <c r="D256" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2850 9183</t>
+          </r>
+        </is>
+      </c>
+      <c r="E256" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@mp.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F256" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.mp.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G256" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Serviço do Ministério Público junto do Tribunal de Segunda Instância</t>
+          </r>
+        </is>
+      </c>
+      <c r="B257" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Praceta 25 de Abril, Edifício do Tribunal de Segunda Instância, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C257" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2872 7272</t>
+          </r>
+        </is>
+      </c>
+      <c r="D257" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2836 5214</t>
+          </r>
+        </is>
+      </c>
+      <c r="E257" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@mp.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F257" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.mp.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G257" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Serviço do Ministério Público junto do Tribunal Judicial de Base</t>
+          </r>
+        </is>
+      </c>
+      <c r="B258" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Atendimento e consulta geral : Avenida do Infante D. Henrique, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
-            <t xml:space="preserve"> 411 - 417, Edifício Dynasty Plaza, 2.</t>
+            <t xml:space="preserve"> 47-53, The Macau Square, 3.º andar, Macau
+ Matérias cível e laboral : Avenida do Infante D. Henrique, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
-            <t xml:space="preserve"> andar, Macau</t>
-[...58 lines deleted...]
-            <t xml:space="preserve">Alameda Dr. Carlos d'Assumpção, n.</t>
+            <t xml:space="preserve"> 47-53, The Macau Square, 3.º andar e 4.º andar, Macau
+ Matéria penal : Avenida Doutor Stanley Ho, n.º 347, Edifício dos Juízos Criminais do Tribunal de Base, 1.º andar, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C258" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2855 7714</t>
+          </r>
+        </is>
+      </c>
+      <c r="D258" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Atendimento e consulta geral e matérias cível e laboral：（853）2833 9501&lt;/br&gt;Matéria penal：（853）2853 2441</t>
+          </r>
+        </is>
+      </c>
+      <c r="E258" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@mp.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F258" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.mp.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G258" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Serviço do Ministério Público junto do Tribunal Administrativo</t>
+          </r>
+        </is>
+      </c>
+      <c r="B259" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida da Praia Grande, n.º 517, Edifício Comercial Nam Tung, 22.º andar A, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C259" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2833 0963</t>
+          </r>
+        </is>
+      </c>
+      <c r="D259" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2837 3824</t>
+          </r>
+        </is>
+      </c>
+      <c r="E259" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@mp.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F259" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.mp.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G259" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Serviço de Acção Penal do Ministério Público</t>
+          </r>
+        </is>
+      </c>
+      <c r="B260" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida do Dr. Rodrigo Rodrigues, n.</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <vertAlign val="superscript"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">o</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> 683, Edifício do Ministério Público, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2872 8268</t>
+          </r>
+        </is>
+      </c>
+      <c r="D260" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2872 8272</t>
+          </r>
+        </is>
+      </c>
+      <c r="E260" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@mp.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F260" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.mp.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G260" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Gabinete do Procurador</t>
+          </r>
+        </is>
+      </c>
+      <c r="B261" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida do Dr. Rodrigo Rodrigues, n.</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <vertAlign val="superscript"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">o</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> 683, Edifício do Ministério Público, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2878 6666</t>
+          </r>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2875 3231</t>
+          </r>
+        </is>
+      </c>
+      <c r="E261" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@mp.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F261" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.mp.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G261" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H261" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Chefe do Gabinete do Procurador：Wong Hio Nam
+Chefe-Adjunto do Gabinete do Procurador：Ng Meng Tai
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Conselho dos Magistrados do Ministério Público</t>
+          </r>
+        </is>
+      </c>
+      <c r="B262" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida do Dr. Rodrigo Rodrigues, n.º 683, Edifício do Ministério Público, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2878 6666</t>
+          </r>
+        </is>
+      </c>
+      <c r="D262" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2875 3231</t>
+          </r>
+        </is>
+      </c>
+      <c r="E262" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@mp.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F262" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.mp.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G262" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H262" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente：Tong Hio Fong
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Associação dos Advogados de Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="B263" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida da Amizade, n.º 918, Edifício World Trade Center, 11.º andar A-D, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2872 8121, （853）2872 8122 </t>
+          </r>
+        </is>
+      </c>
+      <c r="D263" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2872 8127 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E263" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@aam.org.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F263" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.aam.org.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G263" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H263" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente da Mesa da Assembleia Geral：Leonel Alves
+Presidente da Direcção：Vong Hin Fai
+Presidente do Conselho Fiscal：Paulino Comandante
+Secretário -Geral：Oriana Inácio Pun
+Presidente do Conselho Superior da Advocacia：Lei Wun Kong
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Companhia de Transportes Aéreos Air Macau, S.A.</t>
+          </r>
+        </is>
+      </c>
+      <c r="B264" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Alameda Dr. Carlos D'Assumpção, nº 398, Edifício CNAC, 14º a 18º andares, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C264" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8396 6888</t>
+          </r>
+        </is>
+      </c>
+      <c r="D264" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8396 6866</t>
+          </r>
+        </is>
+      </c>
+      <c r="E264" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">airmacau@airmacau.com.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F264" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.airmacau.com.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G264" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H264" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente do Conselho de Administração：Wu Lixin
+Presidente da Comissão Executiva：Wu Lixin
+Director Geral：Wu Lixin
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Sociedade do Aeroporto Internacional de Macau, S.A.R.L.</t>
+          </r>
+        </is>
+      </c>
+      <c r="B265" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida de Wai Long, CAM Office Building, 4.</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <vertAlign val="superscript"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">o</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> andar, Taipa, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8598 8888</t>
+          </r>
+        </is>
+      </c>
+      <c r="D265" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2878 5465</t>
+          </r>
+        </is>
+      </c>
+      <c r="E265" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F265" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.camacau.com</t>
+          </r>
+        </is>
+      </c>
+      <c r="G265" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H265" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente do Conselho de Administração：Chui Sai Cheong
+Presidente da Comissão Executiva：Zhang Yun
+Administrador Executivo：Chan Weng Hong
+Administrador Executivo：Tai Kin Ip
+Administrator Executivo：Pun Weng Kun
+Administrador Executivo：Brian Kelly Swing
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Companhia de Electricidade de Macau - CEM, S.A.</t>
+          </r>
+        </is>
+      </c>
+      <c r="B266" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Estrada D. Maria II, Edifício CEM, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C266" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2833 9933</t>
+          </r>
+        </is>
+      </c>
+      <c r="D266" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2830 8361</t>
+          </r>
+        </is>
+      </c>
+      <c r="E266" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">customer.centre@cem-macau.com</t>
+          </r>
+        </is>
+      </c>
+      <c r="F266" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.cem-macau.com</t>
+          </r>
+        </is>
+      </c>
+      <c r="G266" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H266" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente do Conselho de Administração：Fu Jianguo
+Presidente da Comissão Executiva：Bernie Leong
+Administrador Executivo：Zhang Jian
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Fundo de Cooperação e Desenvolvimento China-Países de Língua Portuguesa de Sociedade Limitada</t>
+          </r>
+        </is>
+      </c>
+      <c r="B267" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rua Sul de Entre Lagos, Complexo da Plataforma de Serviços para a Cooperação Comercial entre a China e os Países de Língua Portuguesa, Edifício de Escritório, 1.º andar, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2847 3757</t>
+          </r>
+        </is>
+      </c>
+      <c r="D267" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2847 3757</t>
+          </r>
+        </is>
+      </c>
+      <c r="E267" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">zhongpujijin@cadfund.com</t>
+          </r>
+        </is>
+      </c>
+      <c r="F267" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.cadfund.com/Column/16/0.htm</t>
+          </r>
+        </is>
+      </c>
+      <c r="G267" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Companhia de Parques de Macau, S.A.</t>
+          </r>
+        </is>
+      </c>
+      <c r="B268" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida da Praia Grande, n.° 693, Edificio Tai Wah, 14.° andar, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C268" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2832 3232 </t>
+          </r>
+        </is>
+      </c>
+      <c r="D268" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2832 2299 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E268" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F268" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G268" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H268" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente：Ma Iao Lai
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Centro de Produtividade e Transferência de Tecnologia de Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="B269" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rua de Xangai n.°175, Edifício ACM, 6.°-7.° andares, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C269" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2878 1313 </t>
+          </r>
+        </is>
+      </c>
+      <c r="D269" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2878 8233 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E269" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">cpttm@cpttm.org.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F269" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.cpttm.org.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G269" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H269" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente da Assembleia Geral：Tsui Wai Kwan
+Presidente da Direcção：Yeung Tsun Man, Eric
+Directora Geral：Victoria Alexa Kuan Chan
+Subdirector Geral：Chang Chak Io
+Presidente do Conselho Fiscal：Ho Pui Fan
+Presidente do Conselho Geral：Lao Ngai Leong
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">CSR Macau - Companhia de Sistemas de Resíduos, Lda.</t>
+          </r>
+        </is>
+      </c>
+      <c r="B270" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida Son On, Lote S, Pac On, Taipa, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C270" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2885 0065</t>
+          </r>
+        </is>
+      </c>
+      <c r="D270" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2885 0083</t>
+          </r>
+        </is>
+      </c>
+      <c r="E270" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">csrmacau@macau.ctm.net</t>
+          </r>
+        </is>
+      </c>
+      <c r="F270" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.csrmacau.com.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G270" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H270" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Director Geral：Hong Cheong Fai
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Companhia de Telecomunicações de Macau, S.A.</t>
+          </r>
+        </is>
+      </c>
+      <c r="B271" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rua de Lagos, Telecentro, Taipa, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C271" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2883 3833</t>
+          </r>
+        </is>
+      </c>
+      <c r="D271" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8891 3031</t>
+          </r>
+        </is>
+      </c>
+      <c r="E271" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">helpdesk@macau.ctm.net</t>
+          </r>
+        </is>
+      </c>
+      <c r="F271" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.ctm.net</t>
+          </r>
+        </is>
+      </c>
+      <c r="G271" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H271" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Director Geral：Poon Fuk Hei
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Far East Hidrofoil Companhia, Limitada</t>
+          </r>
+        </is>
+      </c>
+      <c r="B272" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida da Amizade, sem número, Terminal Marítimo do Porto Exterior, 1.º andar, Sala 1668, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C272" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2872 6266</t>
+          </r>
+        </is>
+      </c>
+      <c r="D272" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2872 6277</t>
+          </r>
+        </is>
+      </c>
+      <c r="E272" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">enquiry@turbojet.com.hk</t>
+          </r>
+        </is>
+      </c>
+      <c r="F272" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.turbojet.com.hk</t>
+          </r>
+        </is>
+      </c>
+      <c r="G272" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H272" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Directora：Ho Chiu King Pansy Catilina
+Directora：Ho Chiu Ha Maisy
+Directora, Gerente-geral：Hong Yu Han Anna
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Fundação Escola Portuguesa de Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="B273" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida do Infante D. Henrique, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C273" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2857 2240 </t>
+          </r>
+        </is>
+      </c>
+      <c r="D273" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2871 0473 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E273" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F273" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G273" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H273" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente：Jorge Neto Valente
+Vice-Presidente：Miguel de Senna Fernandes
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Hongkong Macao Hydrofoil Company, Limited</t>
+          </r>
+        </is>
+      </c>
+      <c r="B274" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida da Amizade, sem número, Terminal Marítimo do Porto Exterior, 1.º andar, Sala 1668, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C274" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2872 6266</t>
+          </r>
+        </is>
+      </c>
+      <c r="D274" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2872 6277</t>
+          </r>
+        </is>
+      </c>
+      <c r="E274" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">enquiry@turbojet.com.hk</t>
+          </r>
+        </is>
+      </c>
+      <c r="F274" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.turbojet.com.hk</t>
+          </r>
+        </is>
+      </c>
+      <c r="G274" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H274" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Directora：Ho Chiu King Pansy Catilina
+Directora：Ho Chiu Ha Maisy
+Directora, Gerente-geral：Hong Yu Han Anna
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Instituto para o Desenvolvimento e Qualidade, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="B275" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida Padre Tomás Pereira,S.N., Taipa, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C275" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8291 4701</t>
+          </r>
+        </is>
+      </c>
+      <c r="D275" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E275" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">idq_mac@idq.org.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F275" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.idq.org.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G275" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H275" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente da Direcção：Tam Lap Mou
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Instituto Português do Oriente</t>
+          </r>
+        </is>
+      </c>
+      <c r="B276" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rua de Pedro Nolasco da Silva, n.° 45, 1.° andar, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C276" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2853 0227, （853）2853 0243</t>
+          </r>
+        </is>
+      </c>
+      <c r="D276" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2853 0277</t>
+          </r>
+        </is>
+      </c>
+      <c r="E276" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info.macau@ipor.org.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F276" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://ipor.org.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G276" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H276" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Directora：Patrícia N. Quaresma
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Laboratório de Engenharia Civil de Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="B277" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida Wai Long, n.° 185, Taipa, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C277" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8294 4488</t>
+          </r>
+        </is>
+      </c>
+      <c r="D277" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8294 4848</t>
+          </r>
+        </is>
+      </c>
+      <c r="E277" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">mailbox@lecm.org.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F277" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.lecm.org.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G277" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H277" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente da Direcção：Ao Peng Kong
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Sociedade de Abastecimento de Águas de Macau, S.A.</t>
+          </r>
+        </is>
+      </c>
+      <c r="B278" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida do Conselheiro Borja, n.° 718, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C278" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2823 3332 </t>
+          </r>
+        </is>
+      </c>
+      <c r="D278" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2822 0150 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E278" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">customer.info@macaowater.com  </t>
+          </r>
+        </is>
+      </c>
+      <c r="F278" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.macaowater.com</t>
+          </r>
+        </is>
+      </c>
+      <c r="G278" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H278" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Administrador Delegado：Fan Xiaojun
+Directora Executiva：Kuan Sio Peng
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Sociedade de Administração de Portos, S.A.</t>
+          </r>
+        </is>
+      </c>
+      <c r="B279" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Estrada Nossa Senhora de Ká Hó, Terminal de Contentores do Porto de Ká Hó, Coloane, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C279" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2851 1524</t>
+          </r>
+        </is>
+      </c>
+      <c r="D279" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2831 4113</t>
+          </r>
+        </is>
+      </c>
+      <c r="E279" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@macauport.com.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F279" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G279" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Caixa Postal 1306 - Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="H279" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente da Comissão Executiva：Ho Pansy Catilina Chiu King
+Membro：Vai Hoi Ieong
+Membro：Danny Ho
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Central de Depósito e Liquidação de Valores Mobiliários de Macau Sociedade Unipessoal Limitada</t>
+          </r>
+        </is>
+      </c>
+      <c r="B280" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"> Avenida da Praia Grande, n.º 429, Centro Comercial da Praia Grande, 4º andar, Macau </t>
+          </r>
+        </is>
+      </c>
+      <c r="C280" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2876 1311</t>
+          </r>
+        </is>
+      </c>
+      <c r="D280" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2876 1322</t>
+          </r>
+        </is>
+      </c>
+      <c r="E280" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">general@mcsd.com.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F280" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.mcsd.com.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G280" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H280" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente do Conselho de Administração：Lau Hang Kun
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Macau Investimento e Desenvolvimento, S.A.</t>
+          </r>
+        </is>
+      </c>
+      <c r="B281" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida de Almeida Ribeiro, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
-            <t xml:space="preserve"> 411 - 417, Edifício Dynasty Plaza, 2.º andar E-F, Macau</t>
-[...457 lines deleted...]
-            <t xml:space="preserve">Secretarias dos Juízos Cíveis, Juízo Laboral e Juízo de Família e de Menores : Avenida do Infante D. Henrique, n.</t>
+            <t xml:space="preserve"> 61-75, Circle Square, 18° andar, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C281" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2832 2226</t>
+          </r>
+        </is>
+      </c>
+      <c r="D281" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2832 1392</t>
+          </r>
+        </is>
+      </c>
+      <c r="E281" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@mid.com.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F281" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.mid.com.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G281" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H281" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente do Conselho de Administração：Tam Chi Neng
+Vice-presidente do Conselho de Administração：Zhang Haihong
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Sociedade do Metro Ligeiro de Macau, S.A.</t>
+          </r>
+        </is>
+      </c>
+      <c r="B282" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida do Infante D. Henrique, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
-            <t xml:space="preserve"> 43-53A, 4.º, 12.º e 17.º andares, The Macau Square, Macau
-Secretarias do Juízo de Pequenas Causas Cíveis : Avenida da Praia Grande, n. </t>
+            <t xml:space="preserve"> 43-53A, The Macau Square, 7.º andar, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C282" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2881 3721，（853）2881 3722</t>
+          </r>
+        </is>
+      </c>
+      <c r="D282" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2881 3260</t>
+          </r>
+        </is>
+      </c>
+      <c r="E282" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@mlm.com.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F282" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.mlm.com.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G282" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H282" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente do Conselho de Administração：Chan Mun Fong
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Matadouro de Macau, S.A.R.L.</t>
+          </r>
+        </is>
+      </c>
+      <c r="B283" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Estrada Marginal da Ilha Verde, n.º 325, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C283" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2827 0623</t>
+          </r>
+        </is>
+      </c>
+      <c r="D283" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2827 0618</t>
+          </r>
+        </is>
+      </c>
+      <c r="E283" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">matadouro_macau@yahoo.com</t>
+          </r>
+        </is>
+      </c>
+      <c r="F283" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.matadouro.com.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G283" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H283" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente do Conselho de Administração：Tam Wai Fong
+Vice Presidente do Conselho de Administração：Loi Iok Man
+Administrador：Pao Pek Kei
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Sociedade Orquestra de Macau, Limitada</t>
+          </r>
+        </is>
+      </c>
+      <c r="B284" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rua das Schimas, N.° 108, Edifício de Escritórios do Governo (Coloane), 5.° andares, Coloane, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C284" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2882 2860</t>
+          </r>
+        </is>
+      </c>
+      <c r="D284" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E284" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">moc@moc.com.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F284" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.om-macau.org</t>
+          </r>
+        </is>
+      </c>
+      <c r="G284" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H284" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Administrador e Presidente：Leong Wai Man
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Centro de Ciência de Macau, S.A.</t>
+          </r>
+        </is>
+      </c>
+      <c r="B285" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida Dr. Sun Yat-Sen, Centro de Ciência de Macau, Macau         </t>
+          </r>
+        </is>
+      </c>
+      <c r="C285" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2888 0822</t>
+          </r>
+        </is>
+      </c>
+      <c r="D285" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2888 0855</t>
+          </r>
+        </is>
+      </c>
+      <c r="E285" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@msc.org.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F285" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.msc.org.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G285" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H285" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente do Conselho de Administração：Mok Ian Ian
+Curador：Pan Sio
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Macau Renovação Urbana, S.A.</t>
+          </r>
+        </is>
+      </c>
+      <c r="B286" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rua da Pérola n.°45, Edifício Ut Koi, 1 Andar B, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C286" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853） 2888 2263</t>
+          </r>
+        </is>
+      </c>
+      <c r="D286" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E286" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@mur.com.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F286" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.mur.com.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G286" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H286" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente do Conselho de Administração：Tse Paulo
+1.° Vice-Presidente：Tam Chi Wai
+2.° Vice-Presidente：Chan Pou Ha
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Sociedade para o Desenvolvimento dos Parques Industriais de Macau, Limitada</t>
+          </r>
+        </is>
+      </c>
+      <c r="B287" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Praceta do Parque Industrial da Ilha Verde, Posto Fronteiriço do Parque Industrial Transfronteiriço, 6.</t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <vertAlign val="superscript"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">o</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> andar, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C287" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2878 6636</t>
+          </r>
+        </is>
+      </c>
+      <c r="D287" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2878 5374</t>
+          </r>
+        </is>
+      </c>
+      <c r="E287" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@sdpim.com.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F287" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.sdpim.com.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G287" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H287" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente do Conselho de Administração：Chan Hon Sang
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Sociedade do Mercado Abastecedor de Macau Nam Yue, Lda.</t>
+          </r>
+        </is>
+      </c>
+      <c r="B288" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida do Parque Industrial, Lote B1A, Edifício Novo Mercado Abastecedor de Macau, Sala D706, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C288" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2897 4200 </t>
+          </r>
+        </is>
+      </c>
+      <c r="D288" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2897 2815</t>
+          </r>
+        </is>
+      </c>
+      <c r="E288" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F288" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G288" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H288" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente：Fu Guochun
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Sociedade de Transportes Colectivos de Macau, S.A.</t>
+          </r>
+        </is>
+      </c>
+      <c r="B289" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Istmo de Ferreira do Amaral, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
-            <t xml:space="preserve"> 517, Edifício Comercial Nam Tung, 21.º andar A-C, Macau
-Secretarias dos Juízos Criminais : Avenida Doutor Stanley Ho, n.</t>
+            <t xml:space="preserve"> 101-105-A, Industrial Tai Peng (1.FASE) , 9º Andar B, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C289" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2875 5210</t>
+          </r>
+        </is>
+      </c>
+      <c r="D289" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2875 5220</t>
+          </r>
+        </is>
+      </c>
+      <c r="E289" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F289" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.tcm.com.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G289" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H289" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente：Zhang Chuan Sheng
+Administradora-delegada：Leung Mei Leng
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">TDM - Teledifusão de Macau, S.A.</t>
+          </r>
+        </is>
+      </c>
+      <c r="B290" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rua Francisco Xavier Pereira, n.° 157-A, Macau
+Rua das Schimas, n.° 108, Edifício de Escritórios do Governo (Coloane), 10º andar, Coloane, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C290" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2851 9188，（853）2851 7758（Linha de informações）</t>
+          </r>
+        </is>
+      </c>
+      <c r="D290" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2852 0208</t>
+          </r>
+        </is>
+      </c>
+      <c r="E290" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">enquiry@tdm.com.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F290" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.tdm.com.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G290" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H290" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente da Comissão Executiva：Lo Song Man
+Membro：Un Weng Kuai
+Membro：Vong Vai Hung
+Membro：Cheang Kong Pou
+Membro：Lee Chong Cheng
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Transmac - Transportes Urbanos de Macau, S.A.R.L.</t>
+          </r>
+        </is>
+      </c>
+      <c r="B291" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Estrada Marginal da Ilha Verde, n.° 2, r/c, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C291" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2827 1133,  （853）2827 1122 </t>
+          </r>
+        </is>
+      </c>
+      <c r="D291" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2823 4416 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E291" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">transmac@transmac.com.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F291" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.transmac.com.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G291" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Caixa Postal 177 - Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="H291" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente：Liu Hei Wan
+Vice Presidente：Law Suet Yi Melody
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">TV Cabo Macau, S.A.</t>
+          </r>
+        </is>
+      </c>
+      <c r="B292" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida do Conselheiro Ferreira de Almeida, n.° 77A, r/c, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C292" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2882 2866</t>
+          </r>
+        </is>
+      </c>
+      <c r="D292" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2878 1821</t>
+          </r>
+        </is>
+      </c>
+      <c r="E292" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">enquiry@macaucabletv.com</t>
+          </r>
+        </is>
+      </c>
+      <c r="F292" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.macaucabletv.com</t>
+          </r>
+        </is>
+      </c>
+      <c r="G292" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H292" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente do Conselho de Administração：Lam Ion Fun
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">UMCERT Investigação e Ensaios em  Engenharia Limitada</t>
+          </r>
+        </is>
+      </c>
+      <c r="B293" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida da Universidade, Universidade de Macau, N23, 2.º andar, sala 2022, Taipa, Macau, China</t>
+          </r>
+        </is>
+      </c>
+      <c r="C293" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8822 9100</t>
+          </r>
+        </is>
+      </c>
+      <c r="D293" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2883 0604</t>
+          </r>
+        </is>
+      </c>
+      <c r="E293" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">umcert.enquiry@um.edu.m</t>
+          </r>
+        </is>
+      </c>
+      <c r="F293" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G293" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H293" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Administrador e Presidente：Xu Jian
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">UMTEC Limitada</t>
+          </r>
+        </is>
+      </c>
+      <c r="B294" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida da Universidade, Universidade de Macau, 1.º andar da Pousada N1, sala 1013, Taipa, Macau, China</t>
+          </r>
+        </is>
+      </c>
+      <c r="C294" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8822 2041，（853）8822 2788</t>
+          </r>
+        </is>
+      </c>
+      <c r="D294" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E294" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">umtec_enquiry@um.edu.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F294" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G294" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H294" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente：Xu Jian
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Centro de Comércio Mundial Macau, S.A.</t>
+          </r>
+        </is>
+      </c>
+      <c r="B295" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida da Amizade, n.° 918, Edifício World Trade Center, 16.° andar, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C295" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2872 7666</t>
+          </r>
+        </is>
+      </c>
+      <c r="D295" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2872 7633</t>
+          </r>
+        </is>
+      </c>
+      <c r="E295" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">wtcmc@wtc-macau.com</t>
+          </r>
+        </is>
+      </c>
+      <c r="F295" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.wtc-macau.com</t>
+          </r>
+        </is>
+      </c>
+      <c r="G295" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H295" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente do Conselho de Administração：Chui Sai Cheong
+Adminitradora-Delegada do Conselho de Administração e Presidente da Comissão Executiva：Ao Weng Tong
+Director Executivo：Lam Kam Seng, Peter
+Director Executivo：Tang Kuan Meng, José
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Centro de Arbitragem do Centro de Comércio Mundial Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="B296" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida da Amizade, n.° 918, Edifício World Trade Center, 17.° andar, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C296" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2875 2088</t>
+          </r>
+        </is>
+      </c>
+      <c r="D296" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2872 7633</t>
+          </r>
+        </is>
+      </c>
+      <c r="E296" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">secretariat@mac.org.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F296" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.mac.org.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G296" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H296" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente do Conselho Directivo：Tsui Wai Kwan, Jackson
+Vice-Presidente do Conselho Directivo：Ao Weng Tong
+Vogal do Conselho Directivo (Secretária-Geral)：Vong Sok Hei, Rosita
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Companhia para o Desenvolvimento do Ensino Superior da UM em Hengqin Guangdong, Lda.</t>
+          </r>
+        </is>
+      </c>
+      <c r="B297" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Gabinete 1101, Rua Jinyu n.º 19, Zona Nova de Hengqin, Zhuhai</t>
+          </r>
+        </is>
+      </c>
+      <c r="C297" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8822 4266，（853）8822 8579，（853）8822 8585</t>
+          </r>
+        </is>
+      </c>
+      <c r="D297" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E297" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">um-hq.co.ltd@um.edu.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F297" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://ghumhed.cn/</t>
+          </r>
+        </is>
+      </c>
+      <c r="G297" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H297" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente：Song Yonghua
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Inovação Tecnológica da UPM Sociedade Unipessoal Limitada</t>
+          </r>
+        </is>
+      </c>
+      <c r="B298" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rua de Luís Gonzaga Gomes, Universidade Politécnica de Macau, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C298" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8599 6709</t>
+          </r>
+        </is>
+      </c>
+      <c r="D298" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E298" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">mpui_enquiry@mpu.edu.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F298" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G298" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H298" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente：Diamantina Luíza do Rosário Sá Coimbra
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Companhia de Consultadoria em Educação da Universidade de Turismo de Macau na Zona de Cooperação Aprofundada entre Guangdong e Macau em Hengqin, Ltd.</t>
+          </r>
+        </is>
+      </c>
+      <c r="B299" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Gabinete102, Huandao North Road n.º 2169, Hengqin, Zhuhai</t>
+          </r>
+        </is>
+      </c>
+      <c r="C299" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8598 3084，（853） 8598 3085</t>
+          </r>
+        </is>
+      </c>
+      <c r="D299" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E299" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">utm-hq-consulting@utm.edu.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F299" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G299" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H299" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Presidente：Loi Kim Ieng
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Companhia De Gás De Cidade De Macau Limitada</t>
+          </r>
+        </is>
+      </c>
+      <c r="B300" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida Marginal Flor de Lotus, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
-            <t xml:space="preserve"> 347, Edifício dos Juízos Criminais do Tribunal Judicial de Base, Macau</t>
-[...3311 lines deleted...]
-            <t xml:space="preserve">Gabinete 1101, Rua Jinyu n.º 19, Zona Nova de Hengqin, Zhuhai</t>
+            <t xml:space="preserve"> 566A a 703A,Taipa,em Macau</t>
           </r>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）8822 4266，（853）8822 8579，（853）8822 8585</t>
+            <t xml:space="preserve">(853) 2886 5001</t>
           </r>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve"/>
+            <t xml:space="preserve">(853) 2886 5006</t>
           </r>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">um-hq.co.ltd@um.edu.mo</t>
+            <t xml:space="preserve">yangyingxin@namkwong.com.mo</t>
           </r>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">https://ghumhed.cn/</t>
+            <t xml:space="preserve">http://www.nkgas.com.mo</t>
           </r>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Presidente：Song Yonghua
+            <t xml:space="preserve">Presidente do Conselho de Administração：Tang ZhaoHui
+Director Geral：Xie ChengZhi
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Inovação Tecnológica da UPM Sociedade Unipessoal Limitada</t>
+            <t xml:space="preserve">Desenvolvimento de Cultura e Turismo da Universidade de Turismo de Macau</t>
           </r>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Rua de Luís Gonzaga Gomes, Universidade Politécnica de Macau, Macau</t>
+            <t xml:space="preserve">Universidade de Turismo de Macau, Colina de Mong-Há, Macau, China</t>
           </r>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）8599 6709</t>
+            <t xml:space="preserve">（853）8598 3084，（853） 8598 3085</t>
           </r>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">mpui_enquiry@mpu.edu.mo</t>
+            <t xml:space="preserve">UTMCTD@utm.edu.mo</t>
           </r>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Presidente：Im Sio Kei
+            <t xml:space="preserve">Presidente：Loi Kim Ieng
+Administradora：Lam Cindia
+Administrador：Henrique Fátima Boyol Ngan
+Fiscal única：Lau Vai Lan
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Companhia de Consultadoria em Educação da Universidade de Turismo de Macau na Zona de Cooperação Aprofundada entre Guangdong e Macau em Hengqin, Ltd.</t>
+            <t xml:space="preserve">Sociedade de Investimento e Gestão de Macau Limitada</t>
           </r>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Gabinete102, Huandao North Road n.º 2169, Hengqin, Zhuhai</t>
+            <t xml:space="preserve">Rua Sul de Entre Lagos, Complexo da Plataforma de Serviços para a Cooperação Comercial entre a China e os Países de Língua Portuguesa, Edifício de escritório, 1.º andar, Macau</t>
           </r>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">（853）8598 3084，（853） 8598 3085</t>
+            <t xml:space="preserve">（853）2872 8328</t>
           </r>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve"/>
+            <t xml:space="preserve">（853）2872 7506</t>
           </r>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">utm-hq-consulting@utm.edu.mo</t>
+            <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Presidente：Loi Kim Ieng
+            <t xml:space="preserve">Presidente：Che Weng Keong
+Administrador：Tam Chi Neng
+Administrador：Chan Chou Weng
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Companhia De Gás De Cidade De Macau Limitada</t>
+            <t xml:space="preserve">Companhia para o Desenvolvimento do Ensino Superior da UPM na Zona de Cooperação Aprofundada entre Guangdong e Macau em Hengqin, Lda.</t>
           </r>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Avenida Marginal Flor de Lotus, n.</t>
-[...15 lines deleted...]
-            <t xml:space="preserve"> 566A a 703A,Taipa,em Macau</t>
+            <t xml:space="preserve">Avenida de Hong Kong-Macau em Hengqin, n.º 868, Centro de Serviços ao Público, Bloco 2, Centro de Serviços de Assuntos Governamentais, Sala 114-3343 (Área de Escritórios Centralizados), Zhuhai</t>
           </r>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">(853) 2886 5001</t>
+            <t xml:space="preserve">（853）8599 6765</t>
           </r>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">(853) 2886 5006</t>
+            <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">yangyingxin@namkwong.com.mo</t>
+            <t xml:space="preserve">mpuhed@mpu.edu.mo</t>
           </r>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">http://www.nkgas.com.mo</t>
+            <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Presidente do Conselho de Administração：Tang ZhaoHui
-Director Geral：Xie ChengZhi
+            <t xml:space="preserve">Presidente：Zhou Zhongrong
+Administradora：Cheong Weng Lam
+Administrador：Lam Yat Man
 </t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>