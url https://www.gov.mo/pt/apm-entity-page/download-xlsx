--- v3 (2026-09-23)
+++ v4 (2026-10-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1519">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1521">
   <si>
     <r>
       <t xml:space="preserve">Chefe do Executivo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Avenida da Praia Grande, Sede do Governo da RAEM, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2872 6886，（853）2856 5555</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2872 6168</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve"/>
     </r>
   </si>
@@ -172,108 +172,117 @@
   </si>
   <si>
     <r>
       <t xml:space="preserve">contact@dsepdr.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.dsepdr.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Director：Cheong Chok Man
 Subdirector：Ung Hoi Ian
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Fundação Macau</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Rua das Schimas, N.° 108, Edifício de Escritórios do Governo (Coloane), 7.°- 9.° andares, Coloane, Macau</t>
-[...14 lines deleted...]
-      <t xml:space="preserve">info@fm.org.mo</t>
+      <t xml:space="preserve">Rua das Schimas, N.° 108, Edifício de Escritórios do Governo (Coloane), 7.°- 9.°andares, Coloane, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8795 0950  (Consultas, sugestões, reclamações, queixas e apoio em assuntos de carácter não urgente)
+（853）2896 6777（Outros assuntos）</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8988 0299（Consultas, sugestões, reclamações, queixas e apoio em assuntos de carácter não urgente）
+（853）2896 8658（atendimento geral）
+（853）2835 6016（Divisão de Fiscalização de Apoio Financeiro）
+（853）2872 5688（Divisão de Actividades）</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">opinion@fm.org.mo (Consultas, sugestões, reclamações, queixas e apoio em assuntos de carácter não urgente)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.fmac.org.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Presidente do Conselho de Administração：Wu Zhiliang
 Vice-Presidente do Conselho de Administração：Zhong Yi Seabra de Mascarenhas
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Centro UNESCO de Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Alameda Dr. Carlos d'Assumpção, n.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <vertAlign val="superscript"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">os</t>
     </r>
     <r>
       <t xml:space="preserve"> 403-439, Centro UNESCO de Macau</t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">（853）2896 6777</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve">（853）2872 5688</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">da_info@fm.org.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">https://www.fmac.org.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Gabinete de Comunicação Social</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Avenida da Praia Grande, n.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
@@ -1623,51 +1632,51 @@
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Centro das Execuções Fiscais</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Rua de Madrid n.º 183, Edifício Comercial Zhu Kuan Mansion, QR/C, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）8599 5147，（853）8599 5181</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2837 2396</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Coordenador do CEF (Subst.º)：Chu Iek Chong
+      <t xml:space="preserve">Coordenador do CEF：Chu Iek Chong
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Direcção dos Serviços de Turismo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Alameda Dr. Carlos d'Assumpção, n.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <vertAlign val="superscript"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">os</t>
     </r>
@@ -2208,66 +2217,74 @@
   </si>
   <si>
     <r>
       <t xml:space="preserve">Comandante-Geral：Leong Man Cheong
 Adjunto do Comandante-Geral：Luis Leong
 Adjunto do Comandante-Geral：Lam Chon Sang
 Adjunto do Comandante-Geral(Subst.°)：Lei Iat Meng
 Coordenadora do GIF：Chu Un I
 Coordenador do Gabinete：Chio U Man
 Coordenadora-adjunta do GIF：Fong Iun Kei
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Serviços de Alfândega da Região Administrativa Especial de Macau da República Popular da China</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Avenida do Cais de Pac On Travessa Três do Cais de Pac On, Edifício de Comando dos Serviços de Alfândega da RAEM, Taipa, Macau</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">（853）2855 9944</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">（853）2837 1136</t>
+      <t xml:space="preserve">Hotline de serviços de emergência：116 
+Hotline de consultas, denúncias e queixas：（853）2896 5001 
+Telefone da sede dos SA：（853）2855 9944</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2837 1136 
+（853）2896 5003</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">info@customs.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.customs.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Caixa Postal 156 - Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Director-geral dos SA：Adriano Marques Ho
 Subdirector-geral：Lei Iok Fai
 Adjunto do Director-geral：Ip Wa Chio
 Adjunta do Director-geral：Ung Ka Vai
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Corpo de Polícia de Segurança Pública</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Avenida do Cais de Pac On, Edifício do Comando do CPSP, Taipa, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2857 3333</t>
     </r>
@@ -6181,71 +6198,71 @@
   <si>
     <r>
       <t xml:space="preserve">cttgeral@ctt.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">https://www.ctt.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Director (Subst.°)：Lao Lan Wa
 Subdirectora：Ip Chong Wa
 Subdirectora（Subst.ª）：Tam Van Iu
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Instituto de Habitação</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Estrada do Canal dos Patos, n.º 220, Edifício Cheng Chong, r/c L, Macau</t>
+      <t xml:space="preserve">Rua Norte do Patane n.º 238, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2859 4875</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">（853）2830 5909</t>
+      <t xml:space="preserve">（853）8299 4222</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">info@ihm.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">http://www.ihm.gov.mo</t>
+      <t xml:space="preserve">https://www.ihm.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Presidente：Iam Lei Leng
 Vice-Presidente：Kuoc Vai Han
 Vice-Presidente (Subst.º)：Cheang Sek Lam
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Direcção dos Serviços Meteorológicos e Geofísicos</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Rampa do Observatório, Taipa Grande, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）8898 6223</t>
     </r>
   </si>
@@ -6275,50 +6292,60 @@
     <r>
       <t xml:space="preserve">Fundo de Desenvolvimento e Apoio à Pesca</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）8988 2526
 （853）8988 2534</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）8988 2440
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Presidente do Conselho Administrativo：Wong Soi Man
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Fundo de Reparação Predial</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rua Norte do Patane, n.º 238, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.ihm.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Presidente do Conselho Administrativo：Iam Lei Leng
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Fundo para a Protecção Ambiental e a Conservação Energética</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2872 5134</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">info@fpace.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
@@ -6627,51 +6654,50 @@
     <r>
       <t xml:space="preserve">http://www.al.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Presidente：Cheong Weng Chon
 Vice-presidente：Ho Ion Sang
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Serviços de Apoio à Assembleia Legislativa</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.al.gov.mo </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Secretário-Geral：Lam Chi Long
 Secretária-Geral Adjunta：Pun Kam Peng
-Secretário-Geral Adjunto：---
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Comissão de Apoio Judiciário</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Alameda Dr. Carlos d'Assumpção, n.º 398, Edifício CNAC, 6.º andar, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2853 3540</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2871 3109 </t>
     </r>
   </si>
   <si>
     <r>
@@ -7291,123 +7317,123 @@
       <t xml:space="preserve"> 43-53A, The Macau Square, 17.º andar, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）8597 0278</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2833 6506</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Juízos de Família e de Menores</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Tribunal Administrativo</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Avenida da Praia Grande, n.° 517, Edifício Comercial Nam Tung, 22.° andar B-C, Macau</t>
-[...9 lines deleted...]
-      <t xml:space="preserve">（853）2835 5593 </t>
+      <t xml:space="preserve">Praceta 25 de Abril, Edifício do Tribunal de Segunda Instância, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2835 6060</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2835 5593</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Gabinete do Presidente do Tribunal de Última Instância</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Rua Central N.º 9-A, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）8298 4136</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2896 9225</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Chefe do Gabinete：Celestino Lei
 Chefe-Adjunta do Gabinete  (Subst.ª)：Chan In Leng
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Comissão Independente Responsável pela Indigitação dos Candidatos ao Cargo de Juiz</t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">（853）8298 4397</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2896 3967</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">www.court.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Conselho dos Magistrados Judiciais</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Comissão Independente para o Exercício do Poder Disciplinar Sobre os Solicitadores</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve">Praceta 25 de Abril, Edifício dos Tribunais de Segunda e Última Instâncias, Macau</t>
-    </r>
-[...23 lines deleted...]
-      <t xml:space="preserve">Comissão Independente para o Exercício do Poder Disciplinar Sobre os Solicitadores</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）8298 4369</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">CIEPDSS@court.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Ministério Público</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Avenida do Dr. Rodrigo Rodrigues, n.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
@@ -7457,120 +7483,110 @@
       <t xml:space="preserve">Serviço do Ministério Público junto do Tribunal de Última Instância</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Avenida da Praia Grande, N.º 459, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2872 7272</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2850 9183</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Serviço do Ministério Público junto do Tribunal de Segunda Instância</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Praceta 25 de Abril, Edifício do Tribunal de Segunda Instância, Macau</t>
-[...3 lines deleted...]
-    <r>
       <t xml:space="preserve">（853）2836 5214</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Serviço do Ministério Público junto do Tribunal Judicial de Base</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Atendimento e consulta geral : Avenida do Infante D. Henrique, n.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <vertAlign val="superscript"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">os</t>
     </r>
     <r>
       <t xml:space="preserve"> 47-53, The Macau Square, 3.º andar, Macau
- Matérias cível e laboral : Avenida do Infante D. Henrique, n.</t>
+ Matérias civil, de assuntos familiares e laboral : Avenida do Infante D. Henrique, n.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <vertAlign val="superscript"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">os</t>
     </r>
     <r>
-      <t xml:space="preserve"> 47-53, The Macau Square, 3.º andar e 4.º andar, Macau
-[...10 lines deleted...]
-      <t xml:space="preserve">Atendimento e consulta geral e matérias cível e laboral：（853）2833 9501&lt;/br&gt;Matéria penal：（853）2853 2441</t>
+      <t xml:space="preserve"> 47-53, The Macau Square, 3.º andar (Secção Cível e de Assuntos Familiares) e 4.º andar (Secção Laboral), Macau
+ Matéria penal : Avenida Doutor Stanley Ho, n.º 347, Edifício dos Juízos Criminais do Tribunal Judicial de Base, 1.º andar, Macau</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Atendimento e consulta geral：（853）2855 7714&lt;/br&gt;Matérias civil, de assuntos familiares e laboral ：（853）2855 7714&lt;/br&gt;Matéria penal：（853）8506 5100</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Atendimento e consulta geral：（853）2833 9501&lt;/br&gt;Matérias civil, de assuntos familiares e laboral ：（853）2833 9501&lt;/br&gt;Matéria penal：（853）2853 2441</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Serviço do Ministério Público junto do Tribunal Administrativo</t>
-    </r>
-[...3 lines deleted...]
-      <t xml:space="preserve">Avenida da Praia Grande, n.º 517, Edifício Comercial Nam Tung, 22.º andar A, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2833 0963</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2837 3824</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Serviço de Acção Penal do Ministério Público</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2872 8268</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2872 8272</t>
@@ -7947,51 +7963,50 @@
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2872 6266</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2872 6277</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">enquiry@turbojet.com.hk</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.turbojet.com.hk</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Directora：Ho Chiu King Pansy Catilina
-Directora：Ho Chiu Ha Maisy
 Directora, Gerente-geral：Hong Yu Han Anna
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Fundação Escola Portuguesa de Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Avenida do Infante D. Henrique, Macau</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2857 2240 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2871 0473 </t>
     </r>
   </si>
   <si>
@@ -8901,51 +8916,51 @@
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Gabinete102, Huandao North Road n.º 2169, Hengqin, Zhuhai</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）8598 3084，（853） 8598 3085</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">utm-hq-consulting@utm.edu.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Presidente：Loi Kim Ieng
 </t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Companhia De Gás De Cidade De Macau Limitada</t>
+      <t xml:space="preserve">Companhia de Gás de Cidade de Macau Limitada</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Avenida Marginal Flor de Lotus, n.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <vertAlign val="superscript"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">os</t>
     </r>
     <r>
       <t xml:space="preserve"> 566A a 703A,Taipa,em Macau</t>
     </r>
   </si>
   <si>
     <r>
@@ -9386,14455 +9401,14461 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H303"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" t="inlineStr">
+      <c r="A1" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Chefe do Executivo</t>
           </r>
         </is>
       </c>
-      <c r="B1" t="inlineStr">
+      <c r="B1" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Praia Grande, Sede do Governo da RAEM, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C1" t="inlineStr">
+      <c r="C1" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 6886，（853）2856 5555</t>
           </r>
         </is>
       </c>
-      <c r="D1" t="inlineStr">
+      <c r="D1" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 6168</t>
           </r>
         </is>
       </c>
-      <c r="E1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F1" t="inlineStr">
+      <c r="E1" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F1" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.gce.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H1" t="inlineStr">
+      <c r="G1" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H1" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Chefe do Executivo：Sam Hou Fai
 Chefe do Gabinete：Chan Kak
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" t="inlineStr">
+      <c r="A2" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Gabinete do Chefe do Executivo</t>
           </r>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
+      <c r="B2" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Praia Grande, Sede do Governo da RAEM, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C2" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 6886, （853）2856 5555</t>
           </r>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D2" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 6168</t>
           </r>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F2" t="inlineStr">
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F2" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.gce.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H2" t="inlineStr">
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Chefe do Executivo：Sam Hou Fai
 Chefe do Gabinete：Chan Kak
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" t="inlineStr">
+      <c r="A3" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Secretariado da Comissão de Defesa da Segurança do Estado da Região Administrativa Especial de Macau</t>
           </r>
         </is>
       </c>
-      <c r="B3" t="inlineStr">
-[...41 lines deleted...]
-      <c r="H3" t="inlineStr">
+      <c r="B3" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="C3" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D3" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E3" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F3" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G3" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H3" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Secretário-Geral：Chan Tsz King
 Vice-Secretário-Geral：Sit Chong Meng
 Vice-Secretário-Geral：---
 Secretário-Geral Adjunto：---
 Secretário-Geral Adjunto：---
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" t="inlineStr">
+      <c r="A4" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Direcção dos Serviços para os Assuntos da Sede do Governo</t>
           </r>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
+      <c r="B4" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua da Imprensa Nacional, n.° 20, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
+      <c r="C4" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2856 5555,（853）2872 6886</t>
           </r>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="D4" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 5212</t>
           </r>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E4" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">dsasg@raem.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F4" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.dsasg.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H4" t="inlineStr">
+      <c r="G4" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H4" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Director：Loi Chi San
 Subdirector：Pun Keng Sang
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" t="inlineStr">
+      <c r="A5" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Direcção dos Serviços de Estudo de Políticas e Desenvolvimento Regional</t>
           </r>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
+      <c r="B5" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua do Desporto, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 185 - 195, Taipa, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
+      <c r="C5" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2882 3419</t>
           </r>
         </is>
       </c>
-      <c r="D5" t="inlineStr">
+      <c r="D5" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2882 3415</t>
           </r>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
+      <c r="E5" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">contact@dsepdr.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F5" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsepdr.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H5" t="inlineStr">
+      <c r="G5" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H5" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Director：Cheong Chok Man
 Subdirector：Ung Hoi Ian
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6" t="inlineStr">
+      <c r="A6" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fundação Macau</t>
           </r>
         </is>
       </c>
-      <c r="B6" t="inlineStr">
-[...27 lines deleted...]
-      <c r="F6" t="inlineStr">
+      <c r="B6" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rua das Schimas, N.° 108, Edifício de Escritórios do Governo (Coloane), 7.°- 9.°andares, Coloane, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C6" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8795 0950  (Consultas, sugestões, reclamações, queixas e apoio em assuntos de carácter não urgente)
+（853）2896 6777（Outros assuntos）</t>
+          </r>
+        </is>
+      </c>
+      <c r="D6" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8988 0299（Consultas, sugestões, reclamações, queixas e apoio em assuntos de carácter não urgente）
+（853）2896 8658（atendimento geral）
+（853）2835 6016（Divisão de Fiscalização de Apoio Financeiro）
+（853）2872 5688（Divisão de Actividades）</t>
+          </r>
+        </is>
+      </c>
+      <c r="E6" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">opinion@fm.org.mo (Consultas, sugestões, reclamações, queixas e apoio em assuntos de carácter não urgente)</t>
+          </r>
+        </is>
+      </c>
+      <c r="F6" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.fmac.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H6" t="inlineStr">
+      <c r="G6" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H6" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho de Administração：Wu Zhiliang
 Vice-Presidente do Conselho de Administração：Zhong Yi Seabra de Mascarenhas
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" t="inlineStr">
+      <c r="A7" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro UNESCO de Macau</t>
           </r>
         </is>
       </c>
-      <c r="B7" t="inlineStr">
+      <c r="B7" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Alameda Dr. Carlos d'Assumpção, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 403-439, Centro UNESCO de Macau</t>
           </r>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
+      <c r="C7" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2896 6777</t>
           </r>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
+      <c r="D7" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 5688</t>
           </r>
         </is>
       </c>
-      <c r="E7" t="inlineStr">
+      <c r="E7" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">da_info@fm.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F7" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.fmac.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G7" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8" t="inlineStr">
+      <c r="A8" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Gabinete de Comunicação Social</t>
           </r>
         </is>
       </c>
-      <c r="B8" t="inlineStr">
+      <c r="B8" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Praia Grande, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 762-804, Edifício China Plaza, 15.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
+      <c r="C8" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2833 2886</t>
           </r>
         </is>
       </c>
-      <c r="D8" t="inlineStr">
+      <c r="D8" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2835 5426</t>
           </r>
         </is>
       </c>
-      <c r="E8" t="inlineStr">
+      <c r="E8" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@gcs.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F8" t="inlineStr">
+      <c r="F8" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.gcs.gov.mo/home/pt</t>
           </r>
         </is>
       </c>
-      <c r="G8" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H8" t="inlineStr">
+      <c r="G8" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H8" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Director：Wong Lok I
 Subdirectora：Ieong Pou Kam
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:8">
-      <c r="A9" t="inlineStr">
+      <c r="A9" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Direcção dos Serviços da Protecção de Dados Pessoais</t>
           </r>
         </is>
       </c>
-      <c r="B9" t="inlineStr">
+      <c r="B9" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Praia Grande, n.º 804, Edifício China Plaza, 17.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
+      <c r="C9" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 6006</t>
           </r>
         </is>
       </c>
-      <c r="D9" t="inlineStr">
+      <c r="D9" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 6116</t>
           </r>
         </is>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E9" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@dspdp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F9" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.dspdp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G9" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Caixa Postal 880 - Macau</t>
           </r>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
+      <c r="H9" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Director：Yang Chongwei
 Subdirectora：Leong Kit Chi
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:8">
-      <c r="A10" t="inlineStr">
+      <c r="A10" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Direcção dos Serviços da Supervisão e da Gestão dos Activos Públicos</t>
           </r>
         </is>
       </c>
-      <c r="B10" t="inlineStr">
+      <c r="B10" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Amizade, n.º 918, Edifício World Trade Centre Macau, 4.° andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C10" t="inlineStr">
+      <c r="C10" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2886 6800</t>
           </r>
         </is>
       </c>
-      <c r="D10" t="inlineStr">
+      <c r="D10" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2886 6665</t>
           </r>
         </is>
       </c>
-      <c r="E10" t="inlineStr">
+      <c r="E10" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@dsgap.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
+      <c r="F10" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsgap.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G10" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H10" t="inlineStr">
+      <c r="G10" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H10" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Director (Subst.º)：Lio Chi Hon
 Subdirector：---
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11" t="inlineStr">
+      <c r="A11" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Delegação da Região Administrativa Especial de Macau em Pequim</t>
           </r>
         </is>
       </c>
-      <c r="B11" t="inlineStr">
+      <c r="B11" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">n.º 8, Wangfujing East Street, 16th/F, Macau Center, Dongcheng District, Beijing, China (P.C.: 100006)</t>
           </r>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
+      <c r="C11" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">+（86）10 58138010 </t>
           </r>
         </is>
       </c>
-      <c r="D11" t="inlineStr">
+      <c r="D11" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">+（86）10 58138020 </t>
           </r>
         </is>
       </c>
-      <c r="E11" t="inlineStr">
+      <c r="E11" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@draemp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F11" t="inlineStr">
+      <c r="F11" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.draemp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G11" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H11" t="inlineStr">
+      <c r="G11" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H11" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Chefe da Delegação (Subst.ª)：Han Jing
 Adjunto do Chefe da Delegação：---
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:8">
-      <c r="A12" t="inlineStr">
+      <c r="A12" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Delegação Económica e Cultural de Macau em Taiwan</t>
           </r>
         </is>
       </c>
-      <c r="B12" t="inlineStr">
+      <c r="B12" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">(O funcionamento da Delegação está suspenso a partir de 19 de Junho de 2021. Para mais informações sobre os serviços, consulte o aviso da página principal do site desta Delegação.)</t>
           </r>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
+      <c r="C12" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">---</t>
           </r>
         </is>
       </c>
-      <c r="D12" t="inlineStr">
+      <c r="D12" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">---</t>
           </r>
         </is>
       </c>
-      <c r="E12" t="inlineStr">
+      <c r="E12" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">---</t>
           </r>
         </is>
       </c>
-      <c r="F12" t="inlineStr">
+      <c r="F12" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.decm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G12" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H12" t="inlineStr">
+      <c r="G12" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H12" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Chefe da Delegação：---
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13" t="inlineStr">
+      <c r="A13" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Delegação Económica e Comercial de Macau, em Lisboa</t>
           </r>
         </is>
       </c>
-      <c r="B13" t="inlineStr">
+      <c r="B13" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida 5 de Outubro, n.º 115, 4.º andar, 1069 - 204 Lisboa, Portugal</t>
           </r>
         </is>
       </c>
-      <c r="C13" t="inlineStr">
+      <c r="C13" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">+（351）21 7818820</t>
           </r>
         </is>
       </c>
-      <c r="D13" t="inlineStr">
+      <c r="D13" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">+（351）21 7979328</t>
           </r>
         </is>
       </c>
-      <c r="E13" t="inlineStr">
+      <c r="E13" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">decmacau@decmacau.pt</t>
           </r>
         </is>
       </c>
-      <c r="F13" t="inlineStr">
+      <c r="F13" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.decmacau.pt</t>
           </r>
         </is>
       </c>
-      <c r="G13" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H13" t="inlineStr">
+      <c r="G13" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H13" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Chefe da Delegação：Lúcia Abrantes dos Santos
 Adjunto do Chefe da Delegação：---
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:8">
-      <c r="A14" t="inlineStr">
+      <c r="A14" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Delegação Económica e Comercial de Macau, junto da União Europeia, em Bruxelas</t>
           </r>
         </is>
       </c>
-      <c r="B14" t="inlineStr">
+      <c r="B14" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenue Louise 326 - 6</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">e</t>
           </r>
           <r>
             <t xml:space="preserve">, 1050 Bruxelles, Belgique</t>
           </r>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
+      <c r="C14" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">+（32）2647 1265</t>
           </r>
         </is>
       </c>
-      <c r="D14" t="inlineStr">
+      <c r="D14" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">+（32）2640 1552</t>
           </r>
         </is>
       </c>
-      <c r="E14" t="inlineStr">
+      <c r="E14" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">deleg.macao@macao-eu.be</t>
           </r>
         </is>
       </c>
-      <c r="F14" t="inlineStr">
+      <c r="F14" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.macao-eu.be</t>
           </r>
         </is>
       </c>
-      <c r="G14" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H14" t="inlineStr">
+      <c r="G14" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H14" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Chefe da Delegação：Lúcia Abrantes dos Santos
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:8">
-      <c r="A15" t="inlineStr">
+      <c r="A15" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Delegação Económica e Comercial de Macau, junto da Organização Mundial do Comércio</t>
           </r>
         </is>
       </c>
-      <c r="B15" t="inlineStr">
+      <c r="B15" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenue Louis- Casaï, 18, 1209, Genève, Suisse</t>
           </r>
         </is>
       </c>
-      <c r="C15" t="inlineStr">
+      <c r="C15" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">+（4122）710 0788</t>
           </r>
         </is>
       </c>
-      <c r="D15" t="inlineStr">
+      <c r="D15" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">+（4122）710 0780</t>
           </r>
         </is>
       </c>
-      <c r="E15" t="inlineStr">
+      <c r="E15" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">macaoeto@macaoeto.ch</t>
           </r>
         </is>
       </c>
-      <c r="F15" t="inlineStr">
+      <c r="F15" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.macaoeto.ch </t>
           </r>
         </is>
       </c>
-      <c r="G15" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H15" t="inlineStr">
+      <c r="G15" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H15" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Chefe da Delegação：Lúcia Abrantes dos Santos
 Adjunto do Chefe da Delegação：---
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:8">
-      <c r="A16" t="inlineStr">
+      <c r="A16" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Comissão de Fiscalização da Disciplina das Forças e Serviços de Segurança de Macau</t>
           </r>
         </is>
       </c>
-      <c r="B16" t="inlineStr">
+      <c r="B16" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Amizade, n.º 918, Edifício World Trade Centre, 10.º andar A/B, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
+      <c r="C16" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2875 3434</t>
           </r>
         </is>
       </c>
-      <c r="D16" t="inlineStr">
+      <c r="D16" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8299 5300</t>
           </r>
         </is>
       </c>
-      <c r="E16" t="inlineStr">
+      <c r="E16" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">cfd@fsm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F16" t="inlineStr">
+      <c r="F16" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.cfd.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G16" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H16" t="inlineStr">
+      <c r="G16" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H16" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Leonel Alberto Alves
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:8">
-      <c r="A17" t="inlineStr">
+      <c r="A17" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Comissão de Desenvolvimento de Quadros Qualificados</t>
           </r>
         </is>
       </c>
-      <c r="B17" t="inlineStr">
+      <c r="B17" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Amizade, n.º 1101A, Edifício de Escritórios do Governo (ZAPE), 4.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C17" t="inlineStr">
+      <c r="C17" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2855 5108</t>
           </r>
         </is>
       </c>
-      <c r="D17" t="inlineStr">
+      <c r="D17" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2855 5106</t>
           </r>
         </is>
       </c>
-      <c r="E17" t="inlineStr">
+      <c r="E17" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@cdqq.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F17" t="inlineStr">
+      <c r="F17" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.cdqq.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G17" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H17" t="inlineStr">
+      <c r="G17" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H17" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Chefe do Executivo
 Vice-Presidente：Secretário para os Assuntos Sociais e Cultura
 Secretário-Geral：Kong Chi Meng
 Secretário-Geral Adjunto：Wong Kin Mou
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:8">
-      <c r="A18" t="inlineStr">
+      <c r="A18" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Comissão Coordenadora do Regime de Congelamento</t>
           </r>
         </is>
       </c>
-      <c r="B18" t="inlineStr">
+      <c r="B18" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida Doutor Mário Soares, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 307-323, Edifício Banco da China, 22.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C18" t="inlineStr">
+      <c r="C18" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2852 3666</t>
           </r>
         </is>
       </c>
-      <c r="D18" t="inlineStr">
+      <c r="D18" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2852 3777</t>
           </r>
         </is>
       </c>
-      <c r="E18" t="inlineStr">
+      <c r="E18" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ccrc@gif.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F18" t="inlineStr">
+      <c r="F18" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.ccrc.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G18" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H18" t="inlineStr">
+      <c r="G18" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H18" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Coordenador：Leong Man Cheong
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:8">
-      <c r="A19" t="inlineStr">
+      <c r="A19" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Comissão de Defesa da Segurança do Estado da Região Administrativa Especial de Macau</t>
           </r>
         </is>
       </c>
-      <c r="B19" t="inlineStr">
+      <c r="B19" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Calçada dos Quartéis, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C19" t="inlineStr">
+      <c r="C19" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8799 7511</t>
           </r>
         </is>
       </c>
-      <c r="D19" t="inlineStr">
+      <c r="D19" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 5008</t>
           </r>
         </is>
       </c>
-      <c r="E19" t="inlineStr">
-[...13 lines deleted...]
-      <c r="G19" t="inlineStr">
+      <c r="E19" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F19" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G19" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:8">
-      <c r="A20" t="inlineStr">
+      <c r="A20" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Comissão para a Cibersegurança</t>
           </r>
         </is>
       </c>
-      <c r="B20" t="inlineStr">
-[...34 lines deleted...]
-      <c r="G20" t="inlineStr">
+      <c r="B20" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="C20" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D20" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E20" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F20" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G20" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:8">
-      <c r="A21" t="inlineStr">
+      <c r="A21" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Conselho de Segurança</t>
           </r>
         </is>
       </c>
-      <c r="B21" t="inlineStr">
+      <c r="B21" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Praia Grande, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 730-804, Edifício China Plaza, 7.º andar A-B e 16.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C21" t="inlineStr">
+      <c r="C21" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 2999,（853）8798 7510</t>
           </r>
         </is>
       </c>
-      <c r="D21" t="inlineStr">
+      <c r="D21" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 3101</t>
           </r>
         </is>
       </c>
-      <c r="E21" t="inlineStr">
+      <c r="E21" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@spu.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F21" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G21" t="inlineStr">
+      <c r="F21" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G21" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:8">
-      <c r="A22" t="inlineStr">
+      <c r="A22" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Comissão de Trabalho para a Integração no Desenvolvimento Nacional</t>
           </r>
         </is>
       </c>
-      <c r="B22" t="inlineStr">
-[...27 lines deleted...]
-      <c r="F22" t="inlineStr">
+      <c r="B22" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="C22" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D22" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E22" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F22" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.dsepdr.gov.mo/pt/event/CTIDN/CTIDN_PAGE</t>
           </r>
         </is>
       </c>
-      <c r="G22" t="inlineStr">
+      <c r="G22" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:8">
-      <c r="A23" t="inlineStr">
+      <c r="A23" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Conselho Executivo</t>
           </r>
         </is>
       </c>
-      <c r="B23" t="inlineStr">
+      <c r="B23" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Praia Grande, Sede do Governo da RAEM, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C23" t="inlineStr">
+      <c r="C23" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 6886 </t>
           </r>
         </is>
       </c>
-      <c r="D23" t="inlineStr">
+      <c r="D23" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8989 5704</t>
           </r>
         </is>
       </c>
-      <c r="E23" t="inlineStr">
-[...20 lines deleted...]
-      <c r="H23" t="inlineStr">
+      <c r="E23" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F23" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G23" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H23" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Porta-voz：Wong Sio Chak
 Secretária-Geral：Chan Kak
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:8">
-      <c r="A24" t="inlineStr">
+      <c r="A24" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Secretaria do Conselho Executivo</t>
           </r>
         </is>
       </c>
-      <c r="B24" t="inlineStr">
+      <c r="B24" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Praia Grande, Sede do Governo da RAEM, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C24" t="inlineStr">
+      <c r="C24" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 6886</t>
           </r>
         </is>
       </c>
-      <c r="D24" t="inlineStr">
+      <c r="D24" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8989 5704</t>
           </r>
         </is>
       </c>
-      <c r="E24" t="inlineStr">
-[...20 lines deleted...]
-      <c r="H24" t="inlineStr">
+      <c r="E24" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F24" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G24" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H24" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Secretária-Geral：Chan Kak
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:8">
-      <c r="A25" t="inlineStr">
+      <c r="A25" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Secretaria para a Administração e Justiça</t>
           </r>
         </is>
       </c>
-      <c r="B25" t="inlineStr">
+      <c r="B25" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua de S. Lourenço, n.º 28, Sede do Governo, 4.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C25" t="inlineStr">
+      <c r="C25" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 6886</t>
           </r>
         </is>
       </c>
-      <c r="D25" t="inlineStr">
+      <c r="D25" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 6582</t>
           </r>
         </is>
       </c>
-      <c r="E25" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F25" t="inlineStr">
+      <c r="E25" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F25" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.gsaj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G25" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H25" t="inlineStr">
+      <c r="G25" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H25" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Secretário：Wong Sio Chak
 Chefe do Gabinete：Chang Cheong
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:8">
-      <c r="A26" t="inlineStr">
+      <c r="A26" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Gabinete do Secretário para a Administração e Justiça</t>
           </r>
         </is>
       </c>
-      <c r="B26" t="inlineStr">
+      <c r="B26" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua de S. Lourenço, n.º 28, Sede do Governo, 4.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C26" t="inlineStr">
+      <c r="C26" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 6886</t>
           </r>
         </is>
       </c>
-      <c r="D26" t="inlineStr">
+      <c r="D26" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 6582</t>
           </r>
         </is>
       </c>
-      <c r="E26" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F26" t="inlineStr">
+      <c r="E26" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F26" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.gsaj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G26" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H26" t="inlineStr">
+      <c r="G26" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H26" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Secretário para a Administração e Justiça：Wong Sio Chak
 Chefe do Gabinete：Chang Cheong
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:8">
-      <c r="A27" t="inlineStr">
+      <c r="A27" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Direcção dos Serviços de Administração e Função Pública</t>
           </r>
         </is>
       </c>
-      <c r="B27" t="inlineStr">
+      <c r="B27" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua do Campo, n.°162, Edifício Administração Pública, r/c, 11.°- 12.° andares e 21.°- 28.° andares, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C27" t="inlineStr">
+      <c r="C27" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2832 3623</t>
           </r>
         </is>
       </c>
-      <c r="D27" t="inlineStr">
+      <c r="D27" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8987 1722</t>
           </r>
         </is>
       </c>
-      <c r="E27" t="inlineStr">
+      <c r="E27" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@safp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F27" t="inlineStr">
+      <c r="F27" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.safp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G27" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H27" t="inlineStr">
+      <c r="G27" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H27" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Directora：Leong Weng In
 Subdirector：Chan Chi Kin
 Subdirector：---
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:8">
-      <c r="A28" t="inlineStr">
+      <c r="A28" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Informações dos Serviços Governamentais</t>
           </r>
         </is>
       </c>
-      <c r="B28" t="inlineStr">
+      <c r="B28" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua do Campo, n.°162, Edifício Administração Pública, r/c , Macau（Balcão de Atendimento）</t>
           </r>
         </is>
       </c>
-      <c r="C28" t="inlineStr">
+      <c r="C28" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Informações do governo, queixas e sugestões：（853）8866 8866（serviço de gravação de chamadas fora do horário de expediente）</t>
           </r>
         </is>
       </c>
-      <c r="D28" t="inlineStr">
+      <c r="D28" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2835 3355</t>
           </r>
         </is>
       </c>
-      <c r="E28" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F28" t="inlineStr">
+      <c r="E28" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F28" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.safp.gov.mo/pt/opinion</t>
           </r>
         </is>
       </c>
-      <c r="G28" t="inlineStr">
+      <c r="G28" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:8">
-      <c r="A29" t="inlineStr">
+      <c r="A29" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Direcção dos Serviços de Assuntos de Justiça</t>
           </r>
         </is>
       </c>
-      <c r="B29" t="inlineStr">
+      <c r="B29" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua do Campo, n.º 162, Edifício Administração Pública, 15.º- 20.º andares, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C29" t="inlineStr">
+      <c r="C29" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2856 4225，（853）2859 5298</t>
           </r>
         </is>
       </c>
-      <c r="D29" t="inlineStr">
+      <c r="D29" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 0445 </t>
           </r>
         </is>
       </c>
-      <c r="E29" t="inlineStr">
+      <c r="E29" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@dsaj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F29" t="inlineStr">
+      <c r="F29" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsaj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G29" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H29" t="inlineStr">
+      <c r="G29" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H29" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Director (Subst.º)：Ng Chi Kin
 Subdirector：Lou Soi Cheong
 Subdirector：Iao Hin Chit
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:8">
-      <c r="A30" t="inlineStr">
+      <c r="A30" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Cartórios Notariais</t>
           </r>
         </is>
       </c>
-      <c r="B30" t="inlineStr">
-[...20 lines deleted...]
-      <c r="E30" t="inlineStr">
+      <c r="B30" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="C30" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D30" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E30" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@dsaj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F30" t="inlineStr">
+      <c r="F30" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsaj.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G30" t="inlineStr">
+      <c r="G30" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:8">
-      <c r="A31" t="inlineStr">
+      <c r="A31" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">1º Cartório Notarial</t>
           </r>
         </is>
       </c>
-      <c r="B31" t="inlineStr">
+      <c r="B31" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida de Venceslau de Morais, n.º 222, R/C, Centro de Serviços da RAEM, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C31" t="inlineStr">
+      <c r="C31" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2857 4258</t>
           </r>
         </is>
       </c>
-      <c r="D31" t="inlineStr">
+      <c r="D31" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2835 5205</t>
           </r>
         </is>
       </c>
-      <c r="E31" t="inlineStr">
+      <c r="E31" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">1cn@dsaj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F31" t="inlineStr">
+      <c r="F31" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsaj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G31" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H31" t="inlineStr">
+      <c r="G31" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H31" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Notário：Chan Keng Hei
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:8">
-      <c r="A32" t="inlineStr">
+      <c r="A32" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">2º Cartório Notarial</t>
           </r>
         </is>
       </c>
-      <c r="B32" t="inlineStr">
+      <c r="B32" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua do Campo, n.º 162, Edifício Administração Pública, 3.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C32" t="inlineStr">
+      <c r="C32" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2855 4460 </t>
           </r>
         </is>
       </c>
-      <c r="D32" t="inlineStr">
+      <c r="D32" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2856 2407,（853）2833 0997</t>
           </r>
         </is>
       </c>
-      <c r="E32" t="inlineStr">
+      <c r="E32" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">2cn@dsaj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F32" t="inlineStr">
+      <c r="F32" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsaj.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G32" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H32" t="inlineStr">
+      <c r="G32" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H32" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Notário：Lei Chong Heng
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:8">
-      <c r="A33" t="inlineStr">
+      <c r="A33" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Cartório Notarial das Ilhas</t>
           </r>
         </is>
       </c>
-      <c r="B33" t="inlineStr">
+      <c r="B33" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua de Coimbra, n.º 225, 3.º andar, Centro de Serviços da RAEM das Ilhas, Taipa, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C33" t="inlineStr">
+      <c r="C33" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2882 7504</t>
           </r>
         </is>
       </c>
-      <c r="D33" t="inlineStr">
+      <c r="D33" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2882 5071 , （853）2883 7891</t>
           </r>
         </is>
       </c>
-      <c r="E33" t="inlineStr">
+      <c r="E33" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">cni@dsaj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F33" t="inlineStr">
+      <c r="F33" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsaj.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G33" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H33" t="inlineStr">
+      <c r="G33" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H33" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Notário：Ho Ka Wai
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:8">
-      <c r="A34" t="inlineStr">
+      <c r="A34" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Conservatória do Registo Civil</t>
           </r>
         </is>
       </c>
-      <c r="B34" t="inlineStr">
+      <c r="B34" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua do Campo, n.º 162, Edifício Administração Pública, 1.º e 2.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C34" t="inlineStr">
+      <c r="C34" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2855 0110 </t>
           </r>
         </is>
       </c>
-      <c r="D34" t="inlineStr">
+      <c r="D34" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2837 3097 </t>
           </r>
         </is>
       </c>
-      <c r="E34" t="inlineStr">
+      <c r="E34" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">crc@dsaj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F34" t="inlineStr">
+      <c r="F34" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsaj.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G34" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H34" t="inlineStr">
+      <c r="G34" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H34" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Conservadora：Wong Iok Mui
 Conservadora：Cheong Ka Man
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:8">
-      <c r="A35" t="inlineStr">
+      <c r="A35" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Conservatória do Registo Predial</t>
           </r>
         </is>
       </c>
-      <c r="B35" t="inlineStr">
+      <c r="B35" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua do Campo, n.º 162, Edifício Administração Pública, 2.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C35" t="inlineStr">
+      <c r="C35" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2857 1550 </t>
           </r>
         </is>
       </c>
-      <c r="D35" t="inlineStr">
+      <c r="D35" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2857 1556 </t>
           </r>
         </is>
       </c>
-      <c r="E35" t="inlineStr">
+      <c r="E35" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">crp@dsaj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F35" t="inlineStr">
+      <c r="F35" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsaj.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G35" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H35" t="inlineStr">
+      <c r="G35" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H35" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Conservador：Ho Weng Hei
 Conservadora：Ho Hio Teng
 Conservadora：Pun Ka In
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:8">
-      <c r="A36" t="inlineStr">
+      <c r="A36" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Conservatória dos Registos Comercial e de Bens Móveis</t>
           </r>
         </is>
       </c>
-      <c r="B36" t="inlineStr">
+      <c r="B36" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua do Campo, n.º 162, Edifício Administração Pública, 1.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C36" t="inlineStr">
+      <c r="C36" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2837 4374 </t>
           </r>
         </is>
       </c>
-      <c r="D36" t="inlineStr">
+      <c r="D36" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2833 0741</t>
           </r>
         </is>
       </c>
-      <c r="E36" t="inlineStr">
+      <c r="E36" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">crcbm@dsaj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F36" t="inlineStr">
+      <c r="F36" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsaj.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G36" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H36" t="inlineStr">
+      <c r="G36" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H36" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Conservadora：Wong Un Ieng
 Conservador：Fong Soi Koc
 Conservadora：Liang Tsai I
 Conservadora：Leong Ka Heng
 Conservador：Su Ching-Hsi
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:8">
-      <c r="A37" t="inlineStr">
+      <c r="A37" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Direcção dos Serviços de Identificação</t>
           </r>
         </is>
       </c>
-      <c r="B37" t="inlineStr">
+      <c r="B37" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Praia Grande, n.º 804, Edifício China Plaza, 1.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C37" t="inlineStr">
+      <c r="C37" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2837 0777,（853）2837 0888</t>
           </r>
         </is>
       </c>
-      <c r="D37" t="inlineStr">
+      <c r="D37" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2837 4300 </t>
           </r>
         </is>
       </c>
-      <c r="E37" t="inlineStr">
+      <c r="E37" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@dsi.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F37" t="inlineStr">
+      <c r="F37" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsi.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G37" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H37" t="inlineStr">
+      <c r="G37" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H37" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Directora：Chan Hoi Fan
 Subdirectora：Chan Un Lai
 Subdirector：Fong Pak Ian
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:8">
-      <c r="A38" t="inlineStr">
+      <c r="A38" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Instituto para os Assuntos Municipais</t>
           </r>
         </is>
       </c>
-      <c r="B38" t="inlineStr">
+      <c r="B38" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida Almeida Ribeiro, n.º 163, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C38" t="inlineStr">
+      <c r="C38" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2833 7676（Linha do Cidadão - As chamadas são atendidas por pessoal qualificado durante o horário de expediente. Em caso de linha ocupada ou fora do horário, as chamadas serão atendidas por um sistema de gravação de chamadas.）</t>
           </r>
         </is>
       </c>
-      <c r="D38" t="inlineStr">
+      <c r="D38" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2833 6477</t>
           </r>
         </is>
       </c>
-      <c r="E38" t="inlineStr">
+      <c r="E38" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">webmaster@iam.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F38" t="inlineStr">
+      <c r="F38" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.iam.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G38" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H38" t="inlineStr">
+      <c r="G38" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H38" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho de Administração para os Assuntos Municipais：Chao Wai Ieng
 Vice-presidente do Conselho de Administração para os Assuntos Municipais：Tam Wai Fong
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:8">
-      <c r="A39" t="inlineStr">
+      <c r="A39" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fundo de Pensões</t>
           </r>
         </is>
       </c>
-      <c r="B39" t="inlineStr">
+      <c r="B39" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Amizade, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">o</t>
           </r>
           <r>
             <t xml:space="preserve"> 1101A-1115, Edifício de Escritórios do Governo (ZAPE), r/c ao 3.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C39" t="inlineStr">
+      <c r="C39" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2835 6556</t>
           </r>
         </is>
       </c>
-      <c r="D39" t="inlineStr">
+      <c r="D39" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2859 4391</t>
           </r>
         </is>
       </c>
-      <c r="E39" t="inlineStr">
+      <c r="E39" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">fp@fp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F39" t="inlineStr">
+      <c r="F39" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.fp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G39" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H39" t="inlineStr">
+      <c r="G39" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H39" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho de Administração：Diana Maria Vital Costa
 Vice-Presidente do Conselho de Administração：Ho Chi Leong
 Vice-Presidente do Conselho de Administração：---
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:8">
-      <c r="A40" t="inlineStr">
+      <c r="A40" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Formação Jurídica e Judiciária</t>
           </r>
         </is>
       </c>
-      <c r="B40" t="inlineStr">
+      <c r="B40" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua do Dr. Pedro José Lobo, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 1-3, Edifício Banco Luso Internacional, 18.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C40" t="inlineStr">
+      <c r="C40" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 3843 </t>
           </r>
         </is>
       </c>
-      <c r="D40" t="inlineStr">
+      <c r="D40" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 3766</t>
           </r>
         </is>
       </c>
-      <c r="E40" t="inlineStr">
+      <c r="E40" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">cfjj@cfjj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F40" t="inlineStr">
+      <c r="F40" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.cfjj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G40" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H40" t="inlineStr">
+      <c r="G40" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H40" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Directora：Lo Pin Heng
 Subdirectora：Cheng Wai Yan Tina
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:8">
-      <c r="A41" t="inlineStr">
+      <c r="A41" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fundo Social da Administração Pública</t>
           </r>
         </is>
       </c>
-      <c r="B41" t="inlineStr">
+      <c r="B41" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua do Campo, n.° 162, Edifício Administração Pública, r/c, 11.°- 12.° andares e 21.°- 29.° andares, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C41" t="inlineStr">
+      <c r="C41" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2832 3623</t>
           </r>
         </is>
       </c>
-      <c r="D41" t="inlineStr">
+      <c r="D41" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8987 1722</t>
           </r>
         </is>
       </c>
-      <c r="E41" t="inlineStr">
+      <c r="E41" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@safp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F41" t="inlineStr">
+      <c r="F41" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.safp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G41" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H41" t="inlineStr">
+      <c r="G41" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H41" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho Administrativo：Leong Weng In
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:8">
-      <c r="A42" t="inlineStr">
+      <c r="A42" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Comissão para a Protecção às Vítimas de Crimes Violentos</t>
           </r>
         </is>
       </c>
-      <c r="B42" t="inlineStr">
+      <c r="B42" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua do Campo, n.° 162, Edifício Administração Pública, 20.° andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C42" t="inlineStr">
+      <c r="C42" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2856 4225</t>
           </r>
         </is>
       </c>
-      <c r="D42" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E42" t="inlineStr">
+      <c r="D42" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E42" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@dsaj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F42" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G42" t="inlineStr">
+      <c r="F42" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G42" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:8">
-      <c r="A43" t="inlineStr">
+      <c r="A43" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Conselho dos Registos e do Notariado</t>
           </r>
         </is>
       </c>
-      <c r="B43" t="inlineStr">
-[...34 lines deleted...]
-      <c r="G43" t="inlineStr">
+      <c r="B43" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="C43" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D43" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E43" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F43" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G43" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:8">
-      <c r="A44" t="inlineStr">
+      <c r="A44" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Comissão de Avaliação dos Serviços Públicos e do Desempenho Organizacional</t>
           </r>
         </is>
       </c>
-      <c r="B44" t="inlineStr">
+      <c r="B44" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua do Campo, n.° 162, Edifício Administração Pública, 12.° Andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C44" t="inlineStr">
+      <c r="C44" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8987 1125</t>
           </r>
         </is>
       </c>
-      <c r="D44" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E44" t="inlineStr">
+      <c r="D44" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E44" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@caspdo.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F44" t="inlineStr">
-[...13 lines deleted...]
-      <c r="H44" t="inlineStr">
+      <c r="F44" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G44" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H44" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Pang Chuan
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:8">
-      <c r="A45" t="inlineStr">
+      <c r="A45" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Comissão de Gestão do Tratamento de Queixas Apresentadas por Trabalhadores dos Serviços Públicos</t>
           </r>
         </is>
       </c>
-      <c r="B45" t="inlineStr">
+      <c r="B45" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua do Campo, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">o</t>
           </r>
           <r>
             <t xml:space="preserve"> 162, Edifício Administração Pública, 12.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">o</t>
           </r>
           <r>
             <t xml:space="preserve"> andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C45" t="inlineStr">
+      <c r="C45" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 8788</t>
           </r>
         </is>
       </c>
-      <c r="D45" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E45" t="inlineStr">
+      <c r="D45" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E45" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">enquiry@cgtq.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F45" t="inlineStr">
+      <c r="F45" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.cgtq.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G45" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H45" t="inlineStr">
+      <c r="G45" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H45" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Leong Iok Wa
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="46" spans="1:8">
-      <c r="A46" t="inlineStr">
+      <c r="A46" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Secretaria para a Economia e Finanças</t>
           </r>
         </is>
       </c>
-      <c r="B46" t="inlineStr">
+      <c r="B46" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida Doutor Mário Soares, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 307-323, Edifício do Banco da China, 23.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C46" t="inlineStr">
+      <c r="C46" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2878 7350</t>
           </r>
         </is>
       </c>
-      <c r="D46" t="inlineStr">
+      <c r="D46" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 6302</t>
           </r>
         </is>
       </c>
-      <c r="E46" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F46" t="inlineStr">
+      <c r="E46" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F46" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.gsef.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G46" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H46" t="inlineStr">
+      <c r="G46" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H46" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Secretária：Ng Wai Han
 Chefe do Gabinete：Lo Chi Fai
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="47" spans="1:8">
-      <c r="A47" t="inlineStr">
+      <c r="A47" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Gabinete da Secretária para a Economia e Finanças</t>
           </r>
         </is>
       </c>
-      <c r="B47" t="inlineStr">
+      <c r="B47" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida Doutor Mário Soares, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 307-323, Edifício do Banco da China, 23.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C47" t="inlineStr">
+      <c r="C47" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2878 7350</t>
           </r>
         </is>
       </c>
-      <c r="D47" t="inlineStr">
+      <c r="D47" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 6302</t>
           </r>
         </is>
       </c>
-      <c r="E47" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F47" t="inlineStr">
+      <c r="E47" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F47" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.gsef.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G47" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H47" t="inlineStr">
+      <c r="G47" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H47" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Secretária para a Economia e Finanças：Ng Wai Han
 Chefe do Gabinete：Lo Chi Fai
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:8">
-      <c r="A48" t="inlineStr">
+      <c r="A48" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Direcção dos Serviços de Economia e Desenvolvimento Tecnológico</t>
           </r>
         </is>
       </c>
-      <c r="B48" t="inlineStr">
+      <c r="B48" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua Dr. Pedro José Lobo, n.º 1-3, Edifício Banco Luso Internacional, 6.º andar, Ｍacau</t>
           </r>
         </is>
       </c>
-      <c r="C48" t="inlineStr">
+      <c r="C48" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2888 2088</t>
           </r>
         </is>
       </c>
-      <c r="D48" t="inlineStr">
+      <c r="D48" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 2552</t>
           </r>
         </is>
       </c>
-      <c r="E48" t="inlineStr">
+      <c r="E48" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@dsedt.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F48" t="inlineStr">
+      <c r="F48" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsedt.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G48" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H48" t="inlineStr">
+      <c r="G48" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H48" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Director：Yau Yun Wah
 Subdirector：U U Sang
 Subdirector：Chan Chou Weng
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="49" spans="1:8">
-      <c r="A49" t="inlineStr">
+      <c r="A49" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Direcção dos Serviços de Finanças</t>
           </r>
         </is>
       </c>
-      <c r="B49" t="inlineStr">
+      <c r="B49" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Praia Grande, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 575, 579 e 585, Edifício “Finanças”, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C49" t="inlineStr">
+      <c r="C49" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Central telefónica：（853）2833 6366
 Informações Fiscais：（853）2833 6886</t>
           </r>
         </is>
       </c>
-      <c r="D49" t="inlineStr">
+      <c r="D49" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2830 0133</t>
           </r>
         </is>
       </c>
-      <c r="E49" t="inlineStr">
+      <c r="E49" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">dsfinfo@dsf.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F49" t="inlineStr">
+      <c r="F49" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsf.gov.mo/?lang=pt</t>
           </r>
         </is>
       </c>
-      <c r="G49" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H49" t="inlineStr">
+      <c r="G49" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H49" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Directora：Ho Silvestre In Mui
 Subdirector：Kuok Iat Hoi
 Subdirectora：Tam Lai Ha
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="50" spans="1:8">
-      <c r="A50" t="inlineStr">
+      <c r="A50" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro das Execuções Fiscais</t>
           </r>
         </is>
       </c>
-      <c r="B50" t="inlineStr">
+      <c r="B50" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua de Madrid n.º 183, Edifício Comercial Zhu Kuan Mansion, QR/C, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C50" t="inlineStr">
+      <c r="C50" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8599 5147，（853）8599 5181</t>
           </r>
         </is>
       </c>
-      <c r="D50" t="inlineStr">
+      <c r="D50" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2837 2396</t>
           </r>
         </is>
       </c>
-      <c r="E50" t="inlineStr">
-[...23 lines deleted...]
-            <t xml:space="preserve">Coordenador do CEF (Subst.º)：Chu Iek Chong
+      <c r="E50" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F50" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G50" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H50" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Coordenador do CEF：Chu Iek Chong
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="51" spans="1:8">
-      <c r="A51" t="inlineStr">
+      <c r="A51" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Direcção dos Serviços de Turismo</t>
           </r>
         </is>
       </c>
-      <c r="B51" t="inlineStr">
+      <c r="B51" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Alameda Dr. Carlos d'Assumpção, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 335-341, Edifício Hotline, 12.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C51" t="inlineStr">
+      <c r="C51" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2831 5566</t>
           </r>
         </is>
       </c>
-      <c r="D51" t="inlineStr">
+      <c r="D51" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2851 0104</t>
           </r>
         </is>
       </c>
-      <c r="E51" t="inlineStr">
+      <c r="E51" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">mgto@macaotourism.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F51" t="inlineStr">
+      <c r="F51" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.dst.gov.mo/</t>
           </r>
         </is>
       </c>
-      <c r="G51" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H51" t="inlineStr">
+      <c r="G51" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H51" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Directora：Maria Helena de Senna Fernandes
 Subdirector：Cheng Wai Tong
 Subdirectora：Si Tou Lam Lai
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:8">
-      <c r="A52" t="inlineStr">
+      <c r="A52" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Direcção de Inspecção e Coordenação de Jogos</t>
           </r>
         </is>
       </c>
-      <c r="B52" t="inlineStr">
+      <c r="B52" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Praia Grande, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 762-804, Edifício China Plaza, 12.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> andar A, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C52" t="inlineStr">
+      <c r="C52" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2856 9262</t>
           </r>
         </is>
       </c>
-      <c r="D52" t="inlineStr">
+      <c r="D52" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2837 0296</t>
           </r>
         </is>
       </c>
-      <c r="E52" t="inlineStr">
+      <c r="E52" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">enquiry@dicj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F52" t="inlineStr">
+      <c r="F52" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.dicj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G52" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H52" t="inlineStr">
+      <c r="G52" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H52" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Director(Subst.°)：Lio Chi Chong
 Subdirector：Lei Seak Chio
 Subdirectora（Subst.ª）：Wong Long Peng
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:8">
-      <c r="A53" t="inlineStr">
+      <c r="A53" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Direcção dos Serviços para os Assuntos Laborais</t>
           </r>
         </is>
       </c>
-      <c r="B53" t="inlineStr">
+      <c r="B53" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Dr. Francisco Vieira Machado, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 221-279, Edifício Advance Plaza, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C53" t="inlineStr">
+      <c r="C53" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2856 4109 </t>
           </r>
         </is>
       </c>
-      <c r="D53" t="inlineStr">
+      <c r="D53" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2855 0477 </t>
           </r>
         </is>
       </c>
-      <c r="E53" t="inlineStr">
+      <c r="E53" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">dsalinfo@dsal.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F53" t="inlineStr">
+      <c r="F53" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsal.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G53" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H53" t="inlineStr">
+      <c r="G53" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H53" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Director：Chan Un Tong
 Subdirector：Chan Chon U
 Subdirectora：Chan Tze Wai
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="54" spans="1:8">
-      <c r="A54" t="inlineStr">
+      <c r="A54" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Instituto de Promoção do Comércio e do Investimento</t>
           </r>
         </is>
       </c>
-      <c r="B54" t="inlineStr">
+      <c r="B54" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua Sul de Entre Lagos, Complexo da Plataforma de Serviços para a Cooperação Comercial entre a China e os Países de Língua Portuguesa, Edifício de escritório, 1.º - 3.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C54" t="inlineStr">
+      <c r="C54" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 0300</t>
           </r>
         </is>
       </c>
-      <c r="D54" t="inlineStr">
+      <c r="D54" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2859 0309</t>
           </r>
         </is>
       </c>
-      <c r="E54" t="inlineStr">
+      <c r="E54" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ipim@ipim.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F54" t="inlineStr">
+      <c r="F54" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.ipim.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G54" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H54" t="inlineStr">
+      <c r="G54" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H54" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho Administrativo：Che Weng Keong
 Vogal do Conselho Administrativo：Jacinto Luiz
 Vogal do Conselho Administrativo：Wong Yee Lam
 Vogal do Conselho Administrativo：Leong Wa Fong
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="55" spans="1:8">
-      <c r="A55" t="inlineStr">
+      <c r="A55" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Autoridade Monetária de Macau</t>
           </r>
         </is>
       </c>
-      <c r="B55" t="inlineStr">
+      <c r="B55" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Calçada do Gaio, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 24 e 26, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C55" t="inlineStr">
+      <c r="C55" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2856 8288 </t>
           </r>
         </is>
       </c>
-      <c r="D55" t="inlineStr">
+      <c r="D55" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2832 5432</t>
           </r>
         </is>
       </c>
-      <c r="E55" t="inlineStr">
+      <c r="E55" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">general@amcm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F55" t="inlineStr">
+      <c r="F55" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.amcm.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G55" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H55" t="inlineStr">
+      <c r="G55" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H55" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho de Administração：Vong Sin Man
 Membro do Conselho de Administração：Lau Hang Kun
 Membro do Conselho de Administração：Chan Kuan I
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:8">
-      <c r="A56" t="inlineStr">
+      <c r="A56" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Direcção dos Serviços de Estatística e Censos</t>
           </r>
         </is>
       </c>
-      <c r="B56" t="inlineStr">
+      <c r="B56" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Alameda Dr. Carlos d'Assumpção, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 411-417, Edifício "Dynasty Plaza", 17.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C56" t="inlineStr">
+      <c r="C56" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 8188</t>
           </r>
         </is>
       </c>
-      <c r="D56" t="inlineStr">
+      <c r="D56" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2856 1884</t>
           </r>
         </is>
       </c>
-      <c r="E56" t="inlineStr">
+      <c r="E56" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@dsec.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F56" t="inlineStr">
+      <c r="F56" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsec.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G56" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H56" t="inlineStr">
+      <c r="G56" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H56" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Director (Subst.º)：Lai Ka Chon
 Subdirectora：Au Ka Weng
 Subdirector (Subst.º)：Fong Peng Kit
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="57" spans="1:8">
-      <c r="A57" t="inlineStr">
+      <c r="A57" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fundo de Desenvolvimento Industrial e de Comercialização</t>
           </r>
         </is>
       </c>
-      <c r="B57" t="inlineStr">
+      <c r="B57" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua Dr. Pedro José Lobo, n.º 1-3, Edifício Banco Luso Internacional, 6.º andar, Ｍacau</t>
           </r>
         </is>
       </c>
-      <c r="C57" t="inlineStr">
+      <c r="C57" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2888 2088</t>
           </r>
         </is>
       </c>
-      <c r="D57" t="inlineStr">
+      <c r="D57" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 2552 </t>
           </r>
         </is>
       </c>
-      <c r="E57" t="inlineStr">
+      <c r="E57" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@dsedt.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F57" t="inlineStr">
+      <c r="F57" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsedt.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G57" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H57" t="inlineStr">
+      <c r="G57" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H57" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho Administrativo：Yau Yun Wah
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="58" spans="1:8">
-      <c r="A58" t="inlineStr">
+      <c r="A58" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fundo de Garantia Automóvel e Marítimo</t>
           </r>
         </is>
       </c>
-      <c r="B58" t="inlineStr">
+      <c r="B58" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Calçada do Gaio, n.os 24 e 26, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C58" t="inlineStr">
+      <c r="C58" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2856 8288</t>
           </r>
         </is>
       </c>
-      <c r="D58" t="inlineStr">
+      <c r="D58" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2832 5432</t>
           </r>
         </is>
       </c>
-      <c r="E58" t="inlineStr">
-[...20 lines deleted...]
-      <c r="H58" t="inlineStr">
+      <c r="E58" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F58" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G58" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H58" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho de Administração：Vong Sin Man
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="59" spans="1:8">
-      <c r="A59" t="inlineStr">
+      <c r="A59" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fundo de Turismo</t>
           </r>
         </is>
       </c>
-      <c r="B59" t="inlineStr">
+      <c r="B59" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Alameda Dr. Carlos d'Assumpção, n.os 335-341, Edifício Hotline, 12.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C59" t="inlineStr">
+      <c r="C59" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2831 5566，（853）2851 3355</t>
           </r>
         </is>
       </c>
-      <c r="D59" t="inlineStr">
+      <c r="D59" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2851 0104</t>
           </r>
         </is>
       </c>
-      <c r="E59" t="inlineStr">
-[...20 lines deleted...]
-      <c r="H59" t="inlineStr">
+      <c r="E59" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F59" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G59" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H59" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho Administrativo：Maria Helena de Senna Fernandes
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" t="inlineStr">
+      <c r="A60" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fundo de Garantia de Depósitos</t>
           </r>
         </is>
       </c>
-      <c r="B60" t="inlineStr">
+      <c r="B60" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Calçada do Gaio, n.os 24 e 26, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C60" t="inlineStr">
+      <c r="C60" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2856 8288</t>
           </r>
         </is>
       </c>
-      <c r="D60" t="inlineStr">
+      <c r="D60" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2832 5432</t>
           </r>
         </is>
       </c>
-      <c r="E60" t="inlineStr">
-[...20 lines deleted...]
-      <c r="H60" t="inlineStr">
+      <c r="E60" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F60" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G60" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H60" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho de Administração：Vong Sin Man
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="61" spans="1:8">
-      <c r="A61" t="inlineStr">
+      <c r="A61" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fundo de Garantia de Créditos Laborais</t>
           </r>
         </is>
       </c>
-      <c r="B61" t="inlineStr">
+      <c r="B61" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Dr. Francisco Vieira Machado n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 221-279, Edifício Advance Plaza, Sede da DSAL, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C61" t="inlineStr">
+      <c r="C61" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 7822</t>
           </r>
         </is>
       </c>
-      <c r="D61" t="inlineStr">
+      <c r="D61" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2852 5934</t>
           </r>
         </is>
       </c>
-      <c r="E61" t="inlineStr">
+      <c r="E61" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@fgcl.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F61" t="inlineStr">
+      <c r="F61" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.fgcl.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G61" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H61" t="inlineStr">
+      <c r="G61" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H61" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho de Administração：Chan Un Tong
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="62" spans="1:8">
-      <c r="A62" t="inlineStr">
+      <c r="A62" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fundo para o Desenvolvimento das Ciências e da Tecnologia</t>
           </r>
         </is>
       </c>
-      <c r="B62" t="inlineStr">
+      <c r="B62" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Consultas sobre Apoios Financeiros à Financeiros à Investigação Científica e Desenvolvimento Tecnológico: Avenida do Infante D. Henrique, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 43-53A, Edifício "The Macau Square" 11.º andar K, Macau &lt;/br&gt;Consultas sobre Apoio Administrativo: Divisão Administrativa e Financeira, Rua Dr. Pedro José Lobo, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 1-3, Edifício Banco Luso Internacional, 6.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C62" t="inlineStr">
+      <c r="C62" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Consultas sobre Apoios Financeiros à Financeiros à Investigação Científica e Desenvolvimento Tecnológico: (853) 2878 8777 &lt;/br&gt;Consultas sobre Apoio Administrativo: (853) 2888 2088</t>
           </r>
         </is>
       </c>
-      <c r="D62" t="inlineStr">
+      <c r="D62" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Consultas sobre Apoios Financeiros à Financeiros à Investigação Científica e Desenvolvimento Tecnológico: (853) 2878 8775 / 2878 8776 &lt;/br&gt;Consultas sobre Apoio Administrativo: (853) 2871 2552</t>
           </r>
         </is>
       </c>
-      <c r="E62" t="inlineStr">
+      <c r="E62" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">fdct@dsedt.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F62" t="inlineStr">
+      <c r="F62" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://fdct.dsedt.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G62" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H62" t="inlineStr">
+      <c r="G62" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H62" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho Administrativo：U U Sang
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="63" spans="1:8">
-      <c r="A63" t="inlineStr">
+      <c r="A63" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Comissão Especializada do Sector dos Jogos de Fortuna ou Azar</t>
           </r>
         </is>
       </c>
-      <c r="B63" t="inlineStr">
-[...34 lines deleted...]
-      <c r="G63" t="inlineStr">
+      <c r="B63" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="C63" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D63" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E63" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F63" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G63" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="64" spans="1:8">
-      <c r="A64" t="inlineStr">
+      <c r="A64" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Secretaria para a Segurança</t>
           </r>
         </is>
       </c>
-      <c r="B64" t="inlineStr">
+      <c r="B64" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Calçada dos Quartéis, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C64" t="inlineStr">
+      <c r="C64" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8799 7580</t>
           </r>
         </is>
       </c>
-      <c r="D64" t="inlineStr">
+      <c r="D64" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 5008</t>
           </r>
         </is>
       </c>
-      <c r="E64" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F64" t="inlineStr">
+      <c r="E64" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F64" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.gss.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G64" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H64" t="inlineStr">
+      <c r="G64" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H64" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Secretário：Chan Tsz King
 Chefe do Gabinete：Lam In Sang
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="65" spans="1:8">
-      <c r="A65" t="inlineStr">
+      <c r="A65" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Gabinete do Secretário para a Segurança</t>
           </r>
         </is>
       </c>
-      <c r="B65" t="inlineStr">
+      <c r="B65" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Calçada dos Quartéis, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C65" t="inlineStr">
+      <c r="C65" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8799 7580</t>
           </r>
         </is>
       </c>
-      <c r="D65" t="inlineStr">
+      <c r="D65" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 5008</t>
           </r>
         </is>
       </c>
-      <c r="E65" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F65" t="inlineStr">
+      <c r="E65" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F65" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.gss.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G65" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H65" t="inlineStr">
+      <c r="G65" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H65" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Secretário para a Segurança：Chan Tsz King
 Chefe do Gabinete：Lam In Sang
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="66" spans="1:8">
-      <c r="A66" t="inlineStr">
+      <c r="A66" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Serviços de Polícia Unitários</t>
           </r>
         </is>
       </c>
-      <c r="B66" t="inlineStr">
+      <c r="B66" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Praia Grande, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 730-804, Edifício China Plaza, 7.º andar A-B e 16.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C66" t="inlineStr">
+      <c r="C66" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 2999,（853）8798 7510</t>
           </r>
         </is>
       </c>
-      <c r="D66" t="inlineStr">
+      <c r="D66" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 3101</t>
           </r>
         </is>
       </c>
-      <c r="E66" t="inlineStr">
+      <c r="E66" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@spu.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F66" t="inlineStr">
+      <c r="F66" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.spu.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G66" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H66" t="inlineStr">
+      <c r="G66" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H66" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Comandante-Geral：Leong Man Cheong
 Adjunto do Comandante-Geral：Luis Leong
 Adjunto do Comandante-Geral：Lam Chon Sang
 Adjunto do Comandante-Geral(Subst.°)：Lei Iat Meng
 Coordenadora do GIF：Chu Un I
 Coordenador do Gabinete：Chio U Man
 Coordenadora-adjunta do GIF：Fong Iun Kei
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="67" spans="1:8">
-      <c r="A67" t="inlineStr">
+      <c r="A67" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Serviços de Alfândega da Região Administrativa Especial de Macau da República Popular da China</t>
           </r>
         </is>
       </c>
-      <c r="B67" t="inlineStr">
+      <c r="B67" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Cais de Pac On Travessa Três do Cais de Pac On, Edifício de Comando dos Serviços de Alfândega da RAEM, Taipa, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C67" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E67" t="inlineStr">
+      <c r="C67" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Hotline de serviços de emergência：116 
+Hotline de consultas, denúncias e queixas：（853）2896 5001 
+Telefone da sede dos SA：（853）2855 9944</t>
+          </r>
+        </is>
+      </c>
+      <c r="D67" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2837 1136 
+（853）2896 5003</t>
+          </r>
+        </is>
+      </c>
+      <c r="E67" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@customs.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F67" t="inlineStr">
+      <c r="F67" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.customs.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G67" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H67" t="inlineStr">
+      <c r="G67" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Caixa Postal 156 - Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="H67" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Director-geral dos SA：Adriano Marques Ho
 Subdirector-geral：Lei Iok Fai
 Adjunto do Director-geral：Ip Wa Chio
 Adjunta do Director-geral：Ung Ka Vai
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="68" spans="1:8">
-      <c r="A68" t="inlineStr">
+      <c r="A68" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Corpo de Polícia de Segurança Pública</t>
           </r>
         </is>
       </c>
-      <c r="B68" t="inlineStr">
+      <c r="B68" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Cais de Pac On, Edifício do Comando do CPSP, Taipa, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C68" t="inlineStr">
+      <c r="C68" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2857 3333</t>
           </r>
         </is>
       </c>
-      <c r="D68" t="inlineStr">
+      <c r="D68" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2878 0826</t>
           </r>
         </is>
       </c>
-      <c r="E68" t="inlineStr">
+      <c r="E68" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">psp-info@fsm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F68" t="inlineStr">
+      <c r="F68" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.fsm.gov.mo/psp</t>
           </r>
         </is>
       </c>
-      <c r="G68" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H68" t="inlineStr">
+      <c r="G68" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H68" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Comandante：Ng Sou Peng
 Segundo-Comandante (Subst.º)：Kong Wai Chon
 Segundo-Comandante (Subst.º)：Wong Kim Hong
 Segundo-Comandante (Subst.º)：Chan Pou Tong
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="69" spans="1:8">
-      <c r="A69" t="inlineStr">
+      <c r="A69" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Polícia Judiciária</t>
           </r>
         </is>
       </c>
-      <c r="B69" t="inlineStr">
+      <c r="B69" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Amizade, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">o</t>
           </r>
           <r>
             <t xml:space="preserve"> 823, Edifício da Polícia Judiciária, Macau (Sede)</t>
           </r>
         </is>
       </c>
-      <c r="C69" t="inlineStr">
+      <c r="C69" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PABX da Polícia Judiciária：（853）2855 7777 
  Linha de Denúncias 24 horas：993</t>
           </r>
         </is>
       </c>
-      <c r="D69" t="inlineStr">
+      <c r="D69" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2831 2780</t>
           </r>
         </is>
       </c>
-      <c r="E69" t="inlineStr">
+      <c r="E69" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">sfdtr@pj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F69" t="inlineStr">
+      <c r="F69" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.pj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G69" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H69" t="inlineStr">
+      <c r="G69" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H69" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Director：Sit Chong Meng
 Subdirector：Lai Man Vai
 Subdirector：Sou Sio Keong
 Subdirector：Sam Kam Weng
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="70" spans="1:8">
-      <c r="A70" t="inlineStr">
+      <c r="A70" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Corpo de Bombeiros</t>
           </r>
         </is>
       </c>
-      <c r="B70" t="inlineStr">
+      <c r="B70" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida Doutor Stanley Ho, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C70" t="inlineStr">
+      <c r="C70" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Linhas de emergência：119，120，（853）2857 2222  
  Consultas e queixas：（853）8989 1373，（853）8989 1374（Com gravação simultânea telefónica） </t>
           </r>
         </is>
       </c>
-      <c r="D70" t="inlineStr">
+      <c r="D70" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2836 1128</t>
           </r>
         </is>
       </c>
-      <c r="E70" t="inlineStr">
+      <c r="E70" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">cb-info@fsm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F70" t="inlineStr">
+      <c r="F70" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.fsm.gov.mo/cb</t>
           </r>
         </is>
       </c>
-      <c r="G70" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H70" t="inlineStr">
+      <c r="G70" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H70" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Comandante：Wong Kin
 Segundo-Comandante：Cheong Chi Wang
 Segundo-Comandante：Lei Long Kit
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="71" spans="1:8">
-      <c r="A71" t="inlineStr">
+      <c r="A71" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Direcção dos Serviços Correccionais</t>
           </r>
         </is>
       </c>
-      <c r="B71" t="inlineStr">
+      <c r="B71" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Estrada da Barragem de Ká Hó, Coloane, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C71" t="inlineStr">
+      <c r="C71" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PABX：（853）2888 1211 
  Linha de consulta e reclamação：（853）8896 1280，（853）8896 1283（linhas telefónicas com gravação）</t>
           </r>
         </is>
       </c>
-      <c r="D71" t="inlineStr">
+      <c r="D71" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2888 2431</t>
           </r>
         </is>
       </c>
-      <c r="E71" t="inlineStr">
+      <c r="E71" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@dsc.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F71" t="inlineStr">
+      <c r="F71" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsc.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G71" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H71" t="inlineStr">
+      <c r="G71" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H71" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Director (Subst.°)：Lei Chong Man
 Subdirectora (Subst.ª)：Loi Kam Wan
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="72" spans="1:8">
-      <c r="A72" t="inlineStr">
+      <c r="A72" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Estabelecimento Prisional de Coloane</t>
           </r>
         </is>
       </c>
-      <c r="B72" t="inlineStr">
+      <c r="B72" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Estrada da Barragem de Ká Hó, Coloane, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C72" t="inlineStr">
+      <c r="C72" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2888 1211</t>
           </r>
         </is>
       </c>
-      <c r="D72" t="inlineStr">
+      <c r="D72" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2888 2431</t>
           </r>
         </is>
       </c>
-      <c r="E72" t="inlineStr">
+      <c r="E72" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@dsc.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F72" t="inlineStr">
+      <c r="F72" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsc.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G72" t="inlineStr">
+      <c r="G72" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="73" spans="1:8">
-      <c r="A73" t="inlineStr">
+      <c r="A73" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Instituto de Menores</t>
           </r>
         </is>
       </c>
-      <c r="B73" t="inlineStr">
+      <c r="B73" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Estrada de Cheoc Van, n.º 1, Coloane, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C73" t="inlineStr">
+      <c r="C73" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2888 2439,（853）8899 3109</t>
           </r>
         </is>
       </c>
-      <c r="D73" t="inlineStr">
+      <c r="D73" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2888 0178</t>
           </r>
         </is>
       </c>
-      <c r="E73" t="inlineStr">
+      <c r="E73" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">im@dsc.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F73" t="inlineStr">
+      <c r="F73" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsc.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G73" t="inlineStr">
+      <c r="G73" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="74" spans="1:8">
-      <c r="A74" t="inlineStr">
+      <c r="A74" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Atendimento e Informação da DSC</t>
           </r>
         </is>
       </c>
-      <c r="B74" t="inlineStr">
+      <c r="B74" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Praia Grande, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 762-804, Edifício China Plaza, 8.º andar A, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C74" t="inlineStr">
+      <c r="C74" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 5800</t>
           </r>
         </is>
       </c>
-      <c r="D74" t="inlineStr">
+      <c r="D74" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 5355</t>
           </r>
         </is>
       </c>
-      <c r="E74" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F74" t="inlineStr">
+      <c r="E74" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F74" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsc.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G74" t="inlineStr">
+      <c r="G74" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="75" spans="1:8">
-      <c r="A75" t="inlineStr">
+      <c r="A75" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Direcção dos Serviços das Forças de Segurança de Macau</t>
           </r>
         </is>
       </c>
-      <c r="B75" t="inlineStr">
+      <c r="B75" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Comendador Ho Yin, Edifício de Escritórios do Governo (Qingmao), 8.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C75" t="inlineStr">
+      <c r="C75" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2855 9999</t>
           </r>
         </is>
       </c>
-      <c r="D75" t="inlineStr">
+      <c r="D75" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2855 9998</t>
           </r>
         </is>
       </c>
-      <c r="E75" t="inlineStr">
+      <c r="E75" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@fsm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F75" t="inlineStr">
+      <c r="F75" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.fsm.gov.mo/dsfsm</t>
           </r>
         </is>
       </c>
-      <c r="G75" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H75" t="inlineStr">
+      <c r="G75" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H75" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Directora：Lao Wan Seong
 Subdirector：Kong Iat Fu
 Subdirector：Chan Io
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="76" spans="1:8">
-      <c r="A76" t="inlineStr">
+      <c r="A76" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Escola Superior das Forças de Segurança de Macau</t>
           </r>
         </is>
       </c>
-      <c r="B76" t="inlineStr">
+      <c r="B76" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Calçada do Quartel, Coloane, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C76" t="inlineStr">
+      <c r="C76" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2887 1112 </t>
           </r>
         </is>
       </c>
-      <c r="D76" t="inlineStr">
+      <c r="D76" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2887 1117,（853）8899 0589</t>
           </r>
         </is>
       </c>
-      <c r="E76" t="inlineStr">
+      <c r="E76" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">esfsm-info@fsm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F76" t="inlineStr">
+      <c r="F76" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.fsm.gov.mo/esfsm </t>
           </r>
         </is>
       </c>
-      <c r="G76" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H76" t="inlineStr">
+      <c r="G76" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H76" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Director：Wong Chi Fai
 Subdirector：Lam Io Fan
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="77" spans="1:8">
-      <c r="A77" t="inlineStr">
+      <c r="A77" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fundo Correccional</t>
           </r>
         </is>
       </c>
-      <c r="B77" t="inlineStr">
+      <c r="B77" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Estrada da Barragem de Ká Hó, Coloane, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C77" t="inlineStr">
+      <c r="C77" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2888 1211（PABX）</t>
           </r>
         </is>
       </c>
-      <c r="D77" t="inlineStr">
+      <c r="D77" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2888 2431</t>
           </r>
         </is>
       </c>
-      <c r="E77" t="inlineStr">
-[...20 lines deleted...]
-      <c r="H77" t="inlineStr">
+      <c r="E77" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F77" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G77" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H77" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho Administrativo：Lei Chong Man
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="78" spans="1:8">
-      <c r="A78" t="inlineStr">
+      <c r="A78" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Obra Social do Corpo de Polícia de Segurança Pública</t>
           </r>
         </is>
       </c>
-      <c r="B78" t="inlineStr">
+      <c r="B78" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua do General Rodrigues n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">o</t>
           </r>
           <r>
             <t xml:space="preserve"> 2, Moradia da Obra Social da P.S.P. r/c D, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C78" t="inlineStr">
+      <c r="C78" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">(853) 87905450 / 87905451</t>
           </r>
         </is>
       </c>
-      <c r="D78" t="inlineStr">
+      <c r="D78" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2837 2025</t>
           </r>
         </is>
       </c>
-      <c r="E78" t="inlineStr">
-[...20 lines deleted...]
-      <c r="H78" t="inlineStr">
+      <c r="E78" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F78" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G78" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H78" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho Administrativo：Ng Sou Peng
 Vice-Presidente do Conselho Administrativo：Kong Wai Chon
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="79" spans="1:8">
-      <c r="A79" t="inlineStr">
+      <c r="A79" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Obra Social da Polícia Judiciária</t>
           </r>
         </is>
       </c>
-      <c r="B79" t="inlineStr">
+      <c r="B79" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Amizade, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">o</t>
           </r>
           <r>
             <t xml:space="preserve"> 823, Edifício da Polícia Judiciária, Macau (Sede)</t>
           </r>
         </is>
       </c>
-      <c r="C79" t="inlineStr">
+      <c r="C79" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8800 1691</t>
           </r>
         </is>
       </c>
-      <c r="D79" t="inlineStr">
+      <c r="D79" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8800 6360</t>
           </r>
         </is>
       </c>
-      <c r="E79" t="inlineStr">
+      <c r="E79" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ospj@pj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F79" t="inlineStr">
-[...13 lines deleted...]
-      <c r="H79" t="inlineStr">
+      <c r="F79" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G79" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H79" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho Administrativo：Sit Chong Meng
 Vice-Presidente do Conselho Administrativo：Sam Kam Weng
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="80" spans="1:8">
-      <c r="A80" t="inlineStr">
+      <c r="A80" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Obra Social do Corpo de Bombeiros</t>
           </r>
         </is>
       </c>
-      <c r="B80" t="inlineStr">
+      <c r="B80" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida Doutor Stanley Ho, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C80" t="inlineStr">
-[...34 lines deleted...]
-      <c r="H80" t="inlineStr">
+      <c r="C80" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D80" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E80" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F80" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G80" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H80" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho Administrativo：Wong Kin
 Vice-Presidente do Conselho Administrativo：Cheong Chi Wang
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="81" spans="1:8">
-      <c r="A81" t="inlineStr">
+      <c r="A81" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Obra Social dos Serviços de Alfândega</t>
           </r>
         </is>
       </c>
-      <c r="B81" t="inlineStr">
+      <c r="B81" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Cais de Pac On Travessa Três do Cais de Pac On, Edifício de Comando dos Serviços de Alfândega da RAEM, Taipa, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C81" t="inlineStr">
+      <c r="C81" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8833 6894</t>
           </r>
         </is>
       </c>
-      <c r="D81" t="inlineStr">
+      <c r="D81" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8833 6893</t>
           </r>
         </is>
       </c>
-      <c r="E81" t="inlineStr">
+      <c r="E81" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ossa@customs.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F81" t="inlineStr">
-[...13 lines deleted...]
-      <c r="H81" t="inlineStr">
+      <c r="F81" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G81" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H81" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho Administrativo：Adriano Marques Ho
 Vice-Presidente do Conselho Administrativo：Lei Iok Fai
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="82" spans="1:8">
-      <c r="A82" t="inlineStr">
+      <c r="A82" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Comissão de Acompanhamento das Medidas de Dissuasão do Tráfico de Pessoas</t>
           </r>
         </is>
       </c>
-      <c r="B82" t="inlineStr">
+      <c r="B82" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Calçada dos Quartéis, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C82" t="inlineStr">
+      <c r="C82" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Linha Aberta 24 Horas para Denúncia e Pedido de Auxílio：（853）2888 9911 
  Gabinete：（853）8799 7102</t>
           </r>
         </is>
       </c>
-      <c r="D82" t="inlineStr">
+      <c r="D82" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 5008</t>
           </r>
         </is>
       </c>
-      <c r="E82" t="inlineStr">
+      <c r="E82" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@anti-tip.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F82" t="inlineStr">
+      <c r="F82" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.anti-tip.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G82" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H82" t="inlineStr">
+      <c r="G82" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H82" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Coordenadora：Lam In Sang
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="83" spans="1:8">
-      <c r="A83" t="inlineStr">
+      <c r="A83" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Secretaria para os Assuntos Sociais e Cultura</t>
           </r>
         </is>
       </c>
-      <c r="B83" t="inlineStr">
+      <c r="B83" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua de S. Lourenço, n.º 28, Sede do Governo, 2.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C83" t="inlineStr">
+      <c r="C83" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 6886 </t>
           </r>
         </is>
       </c>
-      <c r="D83" t="inlineStr">
+      <c r="D83" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 7594 </t>
           </r>
         </is>
       </c>
-      <c r="E83" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F83" t="inlineStr">
+      <c r="E83" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F83" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.gsasc.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G83" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H83" t="inlineStr">
+      <c r="G83" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H83" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Secretária：O Lam
 Chefe do Gabinete：Lin Yuan
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="84" spans="1:8">
-      <c r="A84" t="inlineStr">
+      <c r="A84" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Gabinete da Secretária para os Assuntos Sociais e Cultura</t>
           </r>
         </is>
       </c>
-      <c r="B84" t="inlineStr">
+      <c r="B84" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua de S. Lourenço, n.º 28, Sede do Governo, 2.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C84" t="inlineStr">
+      <c r="C84" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 6886 </t>
           </r>
         </is>
       </c>
-      <c r="D84" t="inlineStr">
+      <c r="D84" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 7594 </t>
           </r>
         </is>
       </c>
-      <c r="E84" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F84" t="inlineStr">
+      <c r="E84" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F84" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.gsasc.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G84" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H84" t="inlineStr">
+      <c r="G84" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H84" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Secretária para os Assuntos Sociais e Cultura：O Lam
 Chefe do Gabinete：Lin Yuan
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="85" spans="1:8">
-      <c r="A85" t="inlineStr">
+      <c r="A85" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Direcção dos Serviços de Educação e de Desenvolvimento da Juventude</t>
           </r>
         </is>
       </c>
-      <c r="B85" t="inlineStr">
+      <c r="B85" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida de D. João IV, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 7-9, 1.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C85" t="inlineStr">
+      <c r="C85" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2855 5533</t>
           </r>
         </is>
       </c>
-      <c r="D85" t="inlineStr">
+      <c r="D85" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 1294</t>
           </r>
         </is>
       </c>
-      <c r="E85" t="inlineStr">
+      <c r="E85" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">webmaster@dsedj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F85" t="inlineStr">
+      <c r="F85" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.dsedj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G85" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H85" t="inlineStr">
+      <c r="G85" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H85" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Director：Kong Chi Meng
 Subdirectora：Iun Pui Iun
 Subdirector：Wong Ka Ki
 Subdirectora (Subst.ª)：Choi Man Chi
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="86" spans="1:8">
-      <c r="A86" t="inlineStr">
+      <c r="A86" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Difusão Educativa e Relações Públicas</t>
           </r>
         </is>
       </c>
-      <c r="B86" t="inlineStr">
+      <c r="B86" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida de D. João IV, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 7-9, 1.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C86" t="inlineStr">
+      <c r="C86" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2855 5533</t>
           </r>
         </is>
       </c>
-      <c r="D86" t="inlineStr">
+      <c r="D86" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 1294</t>
           </r>
         </is>
       </c>
-      <c r="E86" t="inlineStr">
-[...13 lines deleted...]
-      <c r="G86" t="inlineStr">
+      <c r="E86" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F86" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G86" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="87" spans="1:8">
-      <c r="A87" t="inlineStr">
+      <c r="A87" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Educação Moral</t>
           </r>
         </is>
       </c>
-      <c r="B87" t="inlineStr">
+      <c r="B87" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua da Tribuna, n.º 313, Edf. Jade Plaza, 3.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C87" t="inlineStr">
+      <c r="C87" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2840 3200</t>
           </r>
         </is>
       </c>
-      <c r="D87" t="inlineStr">
+      <c r="D87" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2840 3440</t>
           </r>
         </is>
       </c>
-      <c r="E87" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F87" t="inlineStr">
+      <c r="E87" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F87" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.dsedj.gov.mo/cem</t>
           </r>
         </is>
       </c>
-      <c r="G87" t="inlineStr">
+      <c r="G87" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="88" spans="1:8">
-      <c r="A88" t="inlineStr">
+      <c r="A88" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Recursos Educativos</t>
           </r>
         </is>
       </c>
-      <c r="B88" t="inlineStr">
+      <c r="B88" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Praia Grande, n.º 926, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C88" t="inlineStr">
+      <c r="C88" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8395 9200</t>
           </r>
         </is>
       </c>
-      <c r="D88" t="inlineStr">
+      <c r="D88" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2837 0448, （853）8395 9131</t>
           </r>
         </is>
       </c>
-      <c r="E88" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F88" t="inlineStr">
+      <c r="E88" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F88" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.dsedj.gov.mo/cre</t>
           </r>
         </is>
       </c>
-      <c r="G88" t="inlineStr">
+      <c r="G88" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="89" spans="1:8">
-      <c r="A89" t="inlineStr">
+      <c r="A89" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Apoio Psicopedagógico e Ensino Especial</t>
           </r>
         </is>
       </c>
-      <c r="B89" t="inlineStr">
+      <c r="B89" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua Formosa, n.º 31, 2.º andar e 4.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C89" t="inlineStr">
+      <c r="C89" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2840 1010</t>
           </r>
         </is>
       </c>
-      <c r="D89" t="inlineStr">
+      <c r="D89" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2840 0801，（853）2835 5210</t>
           </r>
         </is>
       </c>
-      <c r="E89" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F89" t="inlineStr">
+      <c r="E89" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F89" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.dsedj.gov.mo/capee</t>
           </r>
         </is>
       </c>
-      <c r="G89" t="inlineStr">
+      <c r="G89" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="90" spans="1:8">
-      <c r="A90" t="inlineStr">
+      <c r="A90" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Difusão de Línguas</t>
           </r>
         </is>
       </c>
-      <c r="B90" t="inlineStr">
+      <c r="B90" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua Formosa, n.º 31, 3.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C90" t="inlineStr">
+      <c r="C90" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2840 0211</t>
           </r>
         </is>
       </c>
-      <c r="D90" t="inlineStr">
+      <c r="D90" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2840 0615</t>
           </r>
         </is>
       </c>
-      <c r="E90" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F90" t="inlineStr">
+      <c r="E90" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F90" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.dsedj.gov.mo/cdl</t>
           </r>
         </is>
       </c>
-      <c r="G90" t="inlineStr">
+      <c r="G90" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="91" spans="1:8">
-      <c r="A91" t="inlineStr">
+      <c r="A91" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Educação Parental</t>
           </r>
         </is>
       </c>
-      <c r="B91" t="inlineStr">
+      <c r="B91" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua de Bragança, Nova Taipa Garden, Lote 24 - 26, r/c, Taipa, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C91" t="inlineStr">
+      <c r="C91" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2884 1284</t>
           </r>
         </is>
       </c>
-      <c r="D91" t="inlineStr">
+      <c r="D91" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2884 1290</t>
           </r>
         </is>
       </c>
-      <c r="E91" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F91" t="inlineStr">
+      <c r="E91" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F91" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.dsedj.gov.mo/cep</t>
           </r>
         </is>
       </c>
-      <c r="G91" t="inlineStr">
+      <c r="G91" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="92" spans="1:8">
-      <c r="A92" t="inlineStr">
+      <c r="A92" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Experimentação para Jovens</t>
           </r>
         </is>
       </c>
-      <c r="B92" t="inlineStr">
+      <c r="B92" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua Filipe O' Costa （Pavilhão Polidesportivo Tap Seac） , Macau</t>
           </r>
         </is>
       </c>
-      <c r="C92" t="inlineStr">
+      <c r="C92" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2833 2084</t>
           </r>
         </is>
       </c>
-      <c r="D92" t="inlineStr">
+      <c r="D92" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2853 0418</t>
           </r>
         </is>
       </c>
-      <c r="E92" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F92" t="inlineStr">
+      <c r="E92" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F92" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.dsedj.gov.mo/cj/index-cej.php</t>
           </r>
         </is>
       </c>
-      <c r="G92" t="inlineStr">
+      <c r="G92" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="93" spans="1:8">
-      <c r="A93" t="inlineStr">
+      <c r="A93" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Actividades do Porto Exterior</t>
           </r>
         </is>
       </c>
-      <c r="B93" t="inlineStr">
+      <c r="B93" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida de Marciano Baptista, Forum de Macau, Bloco II, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C93" t="inlineStr">
+      <c r="C93" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2870 1385，（853）2870 1386</t>
           </r>
         </is>
       </c>
-      <c r="D93" t="inlineStr">
+      <c r="D93" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2870 1387</t>
           </r>
         </is>
       </c>
-      <c r="E93" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F93" t="inlineStr">
+      <c r="E93" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F93" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.dsedj.gov.mo/cj/index-cape.php</t>
           </r>
         </is>
       </c>
-      <c r="G93" t="inlineStr">
+      <c r="G93" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="94" spans="1:8">
-      <c r="A94" t="inlineStr">
+      <c r="A94" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Actividades do Bairro do Hipódromo</t>
           </r>
         </is>
       </c>
-      <c r="B94" t="inlineStr">
+      <c r="B94" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Praceta da Serenidade junto da Avenida Leste do Hipódromo, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C94" t="inlineStr">
+      <c r="C94" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2842 5110, （853）2842 5112</t>
           </r>
         </is>
       </c>
-      <c r="D94" t="inlineStr">
+      <c r="D94" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2842 5900</t>
           </r>
         </is>
       </c>
-      <c r="E94" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F94" t="inlineStr">
+      <c r="E94" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F94" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.dsedj.gov.mo/cj/index-cabh.php</t>
           </r>
         </is>
       </c>
-      <c r="G94" t="inlineStr">
+      <c r="G94" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="95" spans="1:8">
-      <c r="A95" t="inlineStr">
+      <c r="A95" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Educação anexo ao Conservatório de Macau</t>
           </r>
         </is>
       </c>
-      <c r="B95" t="inlineStr">
+      <c r="B95" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida de Horta e Costa, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 14-16, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C95" t="inlineStr">
+      <c r="C95" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2857 1230</t>
           </r>
         </is>
       </c>
-      <c r="D95" t="inlineStr">
+      <c r="D95" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2852 3483</t>
           </r>
         </is>
       </c>
-      <c r="E95" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F95" t="inlineStr">
+      <c r="E95" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F95" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://portal.dsedj.gov.mo/webdsejspace/cons/Inter_main_page.jsp</t>
           </r>
         </is>
       </c>
-      <c r="G95" t="inlineStr">
+      <c r="G95" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="96" spans="1:8">
-      <c r="A96" t="inlineStr">
+      <c r="A96" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Escola Luso-Chinesa Técnico-Profissional</t>
           </r>
         </is>
       </c>
-      <c r="B96" t="inlineStr">
+      <c r="B96" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua Primeiro de Maio, Bairro da Areia Preta, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C96" t="inlineStr">
+      <c r="C96" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2845 6071</t>
           </r>
         </is>
       </c>
-      <c r="D96" t="inlineStr">
+      <c r="D96" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2845 6070</t>
           </r>
         </is>
       </c>
-      <c r="E96" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F96" t="inlineStr">
+      <c r="E96" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F96" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.elctp.k12.edu.mo</t>
           </r>
         </is>
       </c>
-      <c r="G96" t="inlineStr">
+      <c r="G96" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="97" spans="1:8">
-      <c r="A97" t="inlineStr">
+      <c r="A97" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Escola Secundária Luso-Chinesa de Luís Gonzaga Gomes</t>
           </r>
         </is>
       </c>
-      <c r="B97" t="inlineStr">
+      <c r="B97" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida de Sidónio Pais, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C97" t="inlineStr">
+      <c r="C97" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2833 1093</t>
           </r>
         </is>
       </c>
-      <c r="D97" t="inlineStr">
+      <c r="D97" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2852 3208</t>
           </r>
         </is>
       </c>
-      <c r="E97" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F97" t="inlineStr">
+      <c r="E97" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F97" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.eslc.k12.edu.mo</t>
           </r>
         </is>
       </c>
-      <c r="G97" t="inlineStr">
+      <c r="G97" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="98" spans="1:8">
-      <c r="A98" t="inlineStr">
+      <c r="A98" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Escola Oficial Zheng Guanying</t>
           </r>
         </is>
       </c>
-      <c r="B98" t="inlineStr">
+      <c r="B98" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua Marginal do Canal das Hortas, s/n, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C98" t="inlineStr">
+      <c r="C98" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2823 6394, （853）2823 7204</t>
           </r>
         </is>
       </c>
-      <c r="D98" t="inlineStr">
+      <c r="D98" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2823 6390</t>
           </r>
         </is>
       </c>
-      <c r="E98" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F98" t="inlineStr">
+      <c r="E98" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F98" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.eozgy.k12.edu.mo</t>
           </r>
         </is>
       </c>
-      <c r="G98" t="inlineStr">
+      <c r="G98" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="99" spans="1:8">
-      <c r="A99" t="inlineStr">
+      <c r="A99" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Escola Oficial da Flora</t>
           </r>
         </is>
       </c>
-      <c r="B99" t="inlineStr">
+      <c r="B99" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Travessa do Túnel, s/n, Jardim da Flora, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C99" t="inlineStr">
+      <c r="C99" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2852 4492、（853）2852 4493</t>
           </r>
         </is>
       </c>
-      <c r="D99" t="inlineStr">
+      <c r="D99" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）28524516</t>
           </r>
         </is>
       </c>
-      <c r="E99" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F99" t="inlineStr">
+      <c r="E99" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F99" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.eof.k12.edu.mo/</t>
           </r>
         </is>
       </c>
-      <c r="G99" t="inlineStr">
+      <c r="G99" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="100" spans="1:8">
-      <c r="A100" t="inlineStr">
+      <c r="A100" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Escola Luso-Chinesa da Taipa</t>
           </r>
         </is>
       </c>
-      <c r="B100" t="inlineStr">
+      <c r="B100" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Largo de Tamagnini Barbosa, s/n, Taipa, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C100" t="inlineStr">
+      <c r="C100" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2882 7822,（853）2882 7774, （853）2882 7778</t>
           </r>
         </is>
       </c>
-      <c r="D100" t="inlineStr">
+      <c r="D100" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2882 7784</t>
           </r>
         </is>
       </c>
-      <c r="E100" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F100" t="inlineStr">
+      <c r="E100" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F100" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.lct.k12.edu.mo</t>
           </r>
         </is>
       </c>
-      <c r="G100" t="inlineStr">
+      <c r="G100" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="101" spans="1:8">
-      <c r="A101" t="inlineStr">
+      <c r="A101" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Escola Primária Oficial Luso-Chinesa “Sir Robert Ho Tung”</t>
           </r>
         </is>
       </c>
-      <c r="B101" t="inlineStr">
+      <c r="B101" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Estrada da Vitória, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C101" t="inlineStr">
+      <c r="C101" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2857 3035, （853）2858 7233</t>
           </r>
         </is>
       </c>
-      <c r="D101" t="inlineStr">
+      <c r="D101" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2853 0773</t>
           </r>
         </is>
       </c>
-      <c r="E101" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F101" t="inlineStr">
+      <c r="E101" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F101" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.lcht.k12.edu.mo</t>
           </r>
         </is>
       </c>
-      <c r="G101" t="inlineStr">
+      <c r="G101" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="102" spans="1:8">
-      <c r="A102" t="inlineStr">
+      <c r="A102" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Escola Oficial de Seac Pai Van</t>
           </r>
         </is>
       </c>
-      <c r="B102" t="inlineStr">
+      <c r="B102" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida Vale das Borboletas, Lote CN6a, Seac Pai Van, Coloane, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C102" t="inlineStr">
+      <c r="C102" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2831 4031, （853）8599 8599</t>
           </r>
         </is>
       </c>
-      <c r="D102" t="inlineStr">
+      <c r="D102" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2893 8136</t>
           </r>
         </is>
       </c>
-      <c r="E102" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F102" t="inlineStr">
+      <c r="E102" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F102" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.eospv.k12.edu.mo</t>
           </r>
         </is>
       </c>
-      <c r="G102" t="inlineStr">
+      <c r="G102" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="103" spans="1:8">
-      <c r="A103" t="inlineStr">
+      <c r="A103" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Conservatório de Macau</t>
           </r>
         </is>
       </c>
-      <c r="B103" t="inlineStr">
+      <c r="B103" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida de Horta e Costa, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 14-16, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C103" t="inlineStr">
+      <c r="C103" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2857 1207</t>
           </r>
         </is>
       </c>
-      <c r="D103" t="inlineStr">
+      <c r="D103" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2852 3483</t>
           </r>
         </is>
       </c>
-      <c r="E103" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F103" t="inlineStr">
+      <c r="E103" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F103" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://portal.dsedj.gov.mo/webdsejspace/cons/Inter_main_page.jsp</t>
           </r>
         </is>
       </c>
-      <c r="G103" t="inlineStr">
+      <c r="G103" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="104" spans="1:8">
-      <c r="A104" t="inlineStr">
+      <c r="A104" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Instituto Cultural</t>
           </r>
         </is>
       </c>
-      <c r="B104" t="inlineStr">
+      <c r="B104" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Praça do Tap Siac, Edifício do Instituto Cultural, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C104" t="inlineStr">
+      <c r="C104" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2836 6866</t>
           </r>
         </is>
       </c>
-      <c r="D104" t="inlineStr">
+      <c r="D104" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2836 6899</t>
           </r>
         </is>
       </c>
-      <c r="E104" t="inlineStr">
+      <c r="E104" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">webmaster@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F104" t="inlineStr">
+      <c r="F104" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G104" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H104" t="inlineStr">
+      <c r="G104" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H104" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Leong Wai Man
 Vice-Presidente ：Choi Kin Long
 Vice-Presidente：Mok Chi Hang
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="105" spans="1:8">
-      <c r="A105" t="inlineStr">
+      <c r="A105" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Arquivo de Macau</t>
           </r>
         </is>
       </c>
-      <c r="B105" t="inlineStr">
+      <c r="B105" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Conselheiro Ferreira de Almeida, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 91-93, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C105" t="inlineStr">
+      <c r="C105" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2859 2919</t>
           </r>
         </is>
       </c>
-      <c r="D105" t="inlineStr">
+      <c r="D105" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2856 1495</t>
           </r>
         </is>
       </c>
-      <c r="E105" t="inlineStr">
+      <c r="E105" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info.ah@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F105" t="inlineStr">
+      <c r="F105" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.archives.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G105" t="inlineStr">
+      <c r="G105" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="106" spans="1:8">
-      <c r="A106" t="inlineStr">
+      <c r="A106" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Comissão de Classificação de Espectáculos</t>
           </r>
         </is>
       </c>
-      <c r="B106" t="inlineStr">
+      <c r="B106" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Praça do Tap Siac, Edifício do Instituto Cultural, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C106" t="inlineStr">
+      <c r="C106" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">(853) 8399 6842, (853) 8399 6841</t>
           </r>
         </is>
       </c>
-      <c r="D106" t="inlineStr">
+      <c r="D106" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">(853) 2836 6890</t>
           </r>
         </is>
       </c>
-      <c r="E106" t="inlineStr">
+      <c r="E106" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info.cce@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F106" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G106" t="inlineStr">
+      <c r="F106" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G106" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="107" spans="1:8">
-      <c r="A107" t="inlineStr">
+      <c r="A107" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Biblioteca Central de Macau</t>
           </r>
         </is>
       </c>
-      <c r="B107" t="inlineStr">
+      <c r="B107" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Conselheiro Ferreira de Almeida, n.º 89 A-B, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C107" t="inlineStr">
+      <c r="C107" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2856 7576, （853）2855 8049, （853）2837 1642</t>
           </r>
         </is>
       </c>
-      <c r="D107" t="inlineStr">
+      <c r="D107" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2831 8756</t>
           </r>
         </is>
       </c>
-      <c r="E107" t="inlineStr">
+      <c r="E107" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">inf.bp@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F107" t="inlineStr">
+      <c r="F107" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.library.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G107" t="inlineStr">
+      <c r="G107" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="108" spans="1:8">
-      <c r="A108" t="inlineStr">
+      <c r="A108" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Biblioteca Sir Robert Ho Tung</t>
           </r>
         </is>
       </c>
-      <c r="B108" t="inlineStr">
+      <c r="B108" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Largo de Santo Agostinho n.º 3, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C108" t="inlineStr">
+      <c r="C108" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2837 7117, （853）2893 0077, （853）2893 0966</t>
           </r>
         </is>
       </c>
-      <c r="D108" t="inlineStr">
+      <c r="D108" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2831 4456</t>
           </r>
         </is>
       </c>
-      <c r="E108" t="inlineStr">
+      <c r="E108" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">inf.bp@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F108" t="inlineStr">
+      <c r="F108" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.library.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G108" t="inlineStr">
+      <c r="G108" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="109" spans="1:8">
-      <c r="A109" t="inlineStr">
+      <c r="A109" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Biblioteca de S. Lourenço</t>
           </r>
         </is>
       </c>
-      <c r="B109" t="inlineStr">
+      <c r="B109" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua de João Lecaros, Mercado de S. Lourenço, 3.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C109" t="inlineStr">
+      <c r="C109" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8294 7931</t>
           </r>
         </is>
       </c>
-      <c r="D109" t="inlineStr">
+      <c r="D109" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8294 7944</t>
           </r>
         </is>
       </c>
-      <c r="E109" t="inlineStr">
+      <c r="E109" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">inf.bp@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F109" t="inlineStr">
+      <c r="F109" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.library.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G109" t="inlineStr">
+      <c r="G109" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="110" spans="1:8">
-      <c r="A110" t="inlineStr">
+      <c r="A110" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Biblioteca do Bairro da Ilha Verde</t>
           </r>
         </is>
       </c>
-      <c r="B110" t="inlineStr">
+      <c r="B110" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua de Lei Pou Ch´ôn, n.º 122, Edifício do Bairro da Ilha Verde, Bloco II, 1.º andar B, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C110" t="inlineStr">
+      <c r="C110" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2882 7101</t>
           </r>
         </is>
       </c>
-      <c r="D110" t="inlineStr">
+      <c r="D110" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2882 7102</t>
           </r>
         </is>
       </c>
-      <c r="E110" t="inlineStr">
+      <c r="E110" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">inf.bp@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F110" t="inlineStr">
+      <c r="F110" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.library.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G110" t="inlineStr">
+      <c r="G110" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="111" spans="1:8">
-      <c r="A111" t="inlineStr">
+      <c r="A111" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Biblioteca do Mercado Vermelho</t>
           </r>
         </is>
       </c>
-      <c r="B111" t="inlineStr">
+      <c r="B111" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Ouvidor Arriaga n.º 147, r/c, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C111" t="inlineStr">
+      <c r="C111" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2821 7348</t>
           </r>
         </is>
       </c>
-      <c r="D111" t="inlineStr">
+      <c r="D111" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2821 7099</t>
           </r>
         </is>
       </c>
-      <c r="E111" t="inlineStr">
+      <c r="E111" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"> inf.bp@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F111" t="inlineStr">
+      <c r="F111" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.library.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G111" t="inlineStr">
+      <c r="G111" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="112" spans="1:8">
-      <c r="A112" t="inlineStr">
+      <c r="A112" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Biblioteca de Wong Ieng Kuan no Parque Dr. Sun Yat Sen</t>
           </r>
         </is>
       </c>
-      <c r="B112" t="inlineStr">
+      <c r="B112" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Comendador Ho Yin, Parque Municipal do Dr. Sun Yat Sen, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C112" t="inlineStr">
+      <c r="C112" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2855 9020</t>
           </r>
         </is>
       </c>
-      <c r="D112" t="inlineStr">
+      <c r="D112" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2855 9021</t>
           </r>
         </is>
       </c>
-      <c r="E112" t="inlineStr">
+      <c r="E112" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"> inf.bp@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F112" t="inlineStr">
+      <c r="F112" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.library.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G112" t="inlineStr">
+      <c r="G112" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="113" spans="1:8">
-      <c r="A113" t="inlineStr">
+      <c r="A113" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Biblioteca de Wong Ieng Kuan no Jardim Luís de Camões</t>
           </r>
         </is>
       </c>
-      <c r="B113" t="inlineStr">
+      <c r="B113" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Praça de Luís de Camões, Jardim Luís de Camões, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C113" t="inlineStr">
+      <c r="C113" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2895 3079</t>
           </r>
         </is>
       </c>
-      <c r="D113" t="inlineStr">
+      <c r="D113" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2895 3305</t>
           </r>
         </is>
       </c>
-      <c r="E113" t="inlineStr">
+      <c r="E113" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">inf.bp@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F113" t="inlineStr">
+      <c r="F113" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.library.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G113" t="inlineStr">
+      <c r="G113" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="114" spans="1:8">
-      <c r="A114" t="inlineStr">
+      <c r="A114" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Biblioteca de Wong Ieng Kuan no Jardim da Areia Preta</t>
           </r>
         </is>
       </c>
-      <c r="B114" t="inlineStr">
+      <c r="B114" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida 1.º de Maio, Parque Urbano da Areia Preta (Sul), Macau</t>
           </r>
         </is>
       </c>
-      <c r="C114" t="inlineStr">
+      <c r="C114" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2845 1830</t>
           </r>
         </is>
       </c>
-      <c r="D114" t="inlineStr">
+      <c r="D114" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2845 0353</t>
           </r>
         </is>
       </c>
-      <c r="E114" t="inlineStr">
+      <c r="E114" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">inf.bp@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F114" t="inlineStr">
+      <c r="F114" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.library.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G114" t="inlineStr">
+      <c r="G114" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="115" spans="1:8">
-      <c r="A115" t="inlineStr">
+      <c r="A115" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Biblioteca Infantil Wong Ieng Kuan no Jardim da Areia Preta</t>
           </r>
         </is>
       </c>
-      <c r="B115" t="inlineStr">
+      <c r="B115" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida 1.º de Maio, Parque Urbano da Areia Preta (Norte), Macau</t>
           </r>
         </is>
       </c>
-      <c r="C115" t="inlineStr">
+      <c r="C115" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2843 7077</t>
           </r>
         </is>
       </c>
-      <c r="D115" t="inlineStr">
+      <c r="D115" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2845 0353</t>
           </r>
         </is>
       </c>
-      <c r="E115" t="inlineStr">
+      <c r="E115" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">inf.bp@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F115" t="inlineStr">
+      <c r="F115" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.library.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G115" t="inlineStr">
+      <c r="G115" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="116" spans="1:8">
-      <c r="A116" t="inlineStr">
+      <c r="A116" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Biblioteca de Mong Há</t>
           </r>
         </is>
       </c>
-      <c r="B116" t="inlineStr">
+      <c r="B116" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida de Venceslau de Morais n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 178-182, Edifício de Mong Sin da Nova Habitação Social de Mong Há, 3.º andar B3, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C116" t="inlineStr">
+      <c r="C116" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2831 7288</t>
           </r>
         </is>
       </c>
-      <c r="D116" t="inlineStr">
+      <c r="D116" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2848 1963</t>
           </r>
         </is>
       </c>
-      <c r="E116" t="inlineStr">
+      <c r="E116" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">inf.bp@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F116" t="inlineStr">
+      <c r="F116" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.library.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G116" t="inlineStr">
+      <c r="G116" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="117" spans="1:8">
-      <c r="A117" t="inlineStr">
+      <c r="A117" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Biblioteca no Jardim Comendador Ho Yin</t>
           </r>
         </is>
       </c>
-      <c r="B117" t="inlineStr">
+      <c r="B117" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Alameda Dr. Carlos d'Assumpção do Jardim do Comendador Ho Yin, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C117" t="inlineStr">
+      <c r="C117" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2870 6940</t>
           </r>
         </is>
       </c>
-      <c r="D117" t="inlineStr">
+      <c r="D117" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2870 6939</t>
           </r>
         </is>
       </c>
-      <c r="E117" t="inlineStr">
+      <c r="E117" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">inf.bp@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F117" t="inlineStr">
+      <c r="F117" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.library.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G117" t="inlineStr">
+      <c r="G117" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="118" spans="1:8">
-      <c r="A118" t="inlineStr">
+      <c r="A118" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Biblioteca da Taipa</t>
           </r>
         </is>
       </c>
-      <c r="B118" t="inlineStr">
+      <c r="B118" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua de Seng Tou, Parque Central da Taipa, 1.ª Cave, Taipa, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C118" t="inlineStr">
+      <c r="C118" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2884 3105, （853）2884 3172</t>
           </r>
         </is>
       </c>
-      <c r="D118" t="inlineStr">
+      <c r="D118" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2884 3607</t>
           </r>
         </is>
       </c>
-      <c r="E118" t="inlineStr">
+      <c r="E118" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">inf.bp@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F118" t="inlineStr">
+      <c r="F118" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.library.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G118" t="inlineStr">
+      <c r="G118" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="119" spans="1:8">
-      <c r="A119" t="inlineStr">
+      <c r="A119" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Biblioteca de Coloane</t>
           </r>
         </is>
       </c>
-      <c r="B119" t="inlineStr">
+      <c r="B119" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida de Cinco de Outubro, Coloane, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C119" t="inlineStr">
+      <c r="C119" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2888 2254</t>
           </r>
         </is>
       </c>
-      <c r="D119" t="inlineStr">
+      <c r="D119" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2888 2254</t>
           </r>
         </is>
       </c>
-      <c r="E119" t="inlineStr">
+      <c r="E119" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">inf.bp@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F119" t="inlineStr">
+      <c r="F119" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.library.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G119" t="inlineStr">
+      <c r="G119" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="120" spans="1:8">
-      <c r="A120" t="inlineStr">
+      <c r="A120" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Biblioteca do Senado</t>
           </r>
         </is>
       </c>
-      <c r="B120" t="inlineStr">
+      <c r="B120" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida de Almeida Ribeiro n.º 163, Edifício do IAM, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C120" t="inlineStr">
+      <c r="C120" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2857 2233</t>
           </r>
         </is>
       </c>
-      <c r="D120" t="inlineStr">
+      <c r="D120" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2831 2772</t>
           </r>
         </is>
       </c>
-      <c r="E120" t="inlineStr">
+      <c r="E120" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">inf.bp@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F120" t="inlineStr">
+      <c r="F120" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.library.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G120" t="inlineStr">
+      <c r="G120" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="121" spans="1:8">
-      <c r="A121" t="inlineStr">
+      <c r="A121" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Biblioteca do Patane</t>
           </r>
         </is>
       </c>
-      <c r="B121" t="inlineStr">
+      <c r="B121" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua da Ribeira do Patane, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 69-81, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C121" t="inlineStr">
+      <c r="C121" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2825 9220, （853）2825 9221</t>
           </r>
         </is>
       </c>
-      <c r="D121" t="inlineStr">
+      <c r="D121" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2825 0161</t>
           </r>
         </is>
       </c>
-      <c r="E121" t="inlineStr">
+      <c r="E121" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">inf.bp@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F121" t="inlineStr">
+      <c r="F121" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.library.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G121" t="inlineStr">
+      <c r="G121" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="122" spans="1:8">
-      <c r="A122" t="inlineStr">
+      <c r="A122" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Biblioteca de Seac Pai Van</t>
           </r>
         </is>
       </c>
-      <c r="B122" t="inlineStr">
+      <c r="B122" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida de Vale das Borboletas, Complexo Comunitário de Seac Pai Van, 6.˚ andar, Coloane, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C122" t="inlineStr">
+      <c r="C122" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2826 1631,（853）2826 1633</t>
           </r>
         </is>
       </c>
-      <c r="D122" t="inlineStr">
+      <c r="D122" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2826 1635</t>
           </r>
         </is>
       </c>
-      <c r="E122" t="inlineStr">
+      <c r="E122" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">inf.bp@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F122" t="inlineStr">
+      <c r="F122" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.library.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G122" t="inlineStr">
+      <c r="G122" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="123" spans="1:8">
-      <c r="A123" t="inlineStr">
+      <c r="A123" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro Cultural de Macau</t>
           </r>
         </is>
       </c>
-      <c r="B123" t="inlineStr">
+      <c r="B123" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida Xian Xing Hai s/n, Nape-Macau</t>
           </r>
         </is>
       </c>
-      <c r="C123" t="inlineStr">
+      <c r="C123" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2870 0699</t>
           </r>
         </is>
       </c>
-      <c r="D123" t="inlineStr">
+      <c r="D123" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2875 1395</t>
           </r>
         </is>
       </c>
-      <c r="E123" t="inlineStr">
+      <c r="E123" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">enquiry@ccm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F123" t="inlineStr">
+      <c r="F123" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.ccm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G123" t="inlineStr">
+      <c r="G123" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="124" spans="1:8">
-      <c r="A124" t="inlineStr">
+      <c r="A124" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Museu de Macau</t>
           </r>
         </is>
       </c>
-      <c r="B124" t="inlineStr">
+      <c r="B124" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Praceta do Museu de Macau, n.º 112, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C124" t="inlineStr">
+      <c r="C124" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2835 7911 </t>
           </r>
         </is>
       </c>
-      <c r="D124" t="inlineStr">
+      <c r="D124" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2835 8503 </t>
           </r>
         </is>
       </c>
-      <c r="E124" t="inlineStr">
+      <c r="E124" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info.mm@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F124" t="inlineStr">
+      <c r="F124" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.macaumuseum.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G124" t="inlineStr">
+      <c r="G124" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="125" spans="1:8">
-      <c r="A125" t="inlineStr">
+      <c r="A125" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro Ecuménico Kun Iam</t>
           </r>
         </is>
       </c>
-      <c r="B125" t="inlineStr">
+      <c r="B125" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida de Sun Yat-Sen, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C125" t="inlineStr">
+      <c r="C125" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2875 1516</t>
           </r>
         </is>
       </c>
-      <c r="D125" t="inlineStr">
+      <c r="D125" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2875 1317</t>
           </r>
         </is>
       </c>
-      <c r="E125" t="inlineStr">
+      <c r="E125" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">MAM@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F125" t="inlineStr">
+      <c r="F125" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.icm.gov.mo/pt/KunIamEcumenical</t>
           </r>
         </is>
       </c>
-      <c r="G125" t="inlineStr">
+      <c r="G125" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="126" spans="1:8">
-      <c r="A126" t="inlineStr">
+      <c r="A126" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Espaço Patrimonial Uma Casa de Penhores Tradicional</t>
           </r>
         </is>
       </c>
-      <c r="B126" t="inlineStr">
+      <c r="B126" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida de Almeida Ribeiro, n.º 396, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C126" t="inlineStr">
+      <c r="C126" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8988 4027</t>
           </r>
         </is>
       </c>
-      <c r="D126" t="inlineStr">
+      <c r="D126" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2832 2127</t>
           </r>
         </is>
       </c>
-      <c r="E126" t="inlineStr">
+      <c r="E126" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info.dm@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F126" t="inlineStr">
+      <c r="F126" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www4.icm.gov.mo/pawnshop/PawnPort.html</t>
           </r>
         </is>
       </c>
-      <c r="G126" t="inlineStr">
+      <c r="G126" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="127" spans="1:8">
-      <c r="A127" t="inlineStr">
+      <c r="A127" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Museu de Arte de Macau</t>
           </r>
         </is>
       </c>
-      <c r="B127" t="inlineStr">
+      <c r="B127" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida Xian Xing Hai, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C127" t="inlineStr">
+      <c r="C127" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8791 9814</t>
           </r>
         </is>
       </c>
-      <c r="D127" t="inlineStr">
+      <c r="D127" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2875 1317</t>
           </r>
         </is>
       </c>
-      <c r="E127" t="inlineStr">
+      <c r="E127" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">MAM@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F127" t="inlineStr">
+      <c r="F127" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.mam.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G127" t="inlineStr">
+      <c r="G127" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="128" spans="1:8">
-      <c r="A128" t="inlineStr">
+      <c r="A128" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Museu das Ofertas Sobre a Transferência de Soberania de Macau</t>
           </r>
         </is>
       </c>
-      <c r="B128" t="inlineStr">
+      <c r="B128" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida Xian Xing Hai, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C128" t="inlineStr">
+      <c r="C128" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8504 1800 </t>
           </r>
         </is>
       </c>
-      <c r="D128" t="inlineStr">
+      <c r="D128" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8791 9815</t>
           </r>
         </is>
       </c>
-      <c r="E128" t="inlineStr">
+      <c r="E128" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">MAM@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F128" t="inlineStr">
+      <c r="F128" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.icm.gov.mo/handovermuseum </t>
           </r>
         </is>
       </c>
-      <c r="G128" t="inlineStr">
+      <c r="G128" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="129" spans="1:8">
-      <c r="A129" t="inlineStr">
+      <c r="A129" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Casas da Taipa</t>
           </r>
         </is>
       </c>
-      <c r="B129" t="inlineStr">
+      <c r="B129" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Praia, Taipa, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C129" t="inlineStr">
+      <c r="C129" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2836 6866</t>
           </r>
         </is>
       </c>
-      <c r="D129" t="inlineStr">
+      <c r="D129" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2836 6899</t>
           </r>
         </is>
       </c>
-      <c r="E129" t="inlineStr">
+      <c r="E129" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info.dpicc@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F129" t="inlineStr">
+      <c r="F129" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.icm.gov.mo/pt/housesmuseum</t>
           </r>
         </is>
       </c>
-      <c r="G129" t="inlineStr">
+      <c r="G129" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="130" spans="1:8">
-      <c r="A130" t="inlineStr">
+      <c r="A130" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Museu da História da Taipa e Coloane</t>
           </r>
         </is>
       </c>
-      <c r="B130" t="inlineStr">
+      <c r="B130" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua Correia da Silva, Taipa, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C130" t="inlineStr">
+      <c r="C130" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8988 4000, （853）2882 5631</t>
           </r>
         </is>
       </c>
-      <c r="D130" t="inlineStr">
+      <c r="D130" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2832 2127</t>
           </r>
         </is>
       </c>
-      <c r="E130" t="inlineStr">
+      <c r="E130" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info.dm@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F130" t="inlineStr">
+      <c r="F130" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www4.icm.gov.mo/cotaimuseum </t>
           </r>
         </is>
       </c>
-      <c r="G130" t="inlineStr">
+      <c r="G130" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="131" spans="1:8">
-      <c r="A131" t="inlineStr">
+      <c r="A131" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Galeria Tap Seac</t>
           </r>
         </is>
       </c>
-      <c r="B131" t="inlineStr">
+      <c r="B131" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Conselheiro Ferreira de Almeida, n.º 95, Macau </t>
           </r>
         </is>
       </c>
-      <c r="C131" t="inlineStr">
+      <c r="C131" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8988 4000</t>
           </r>
         </is>
       </c>
-      <c r="D131" t="inlineStr">
+      <c r="D131" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2832 2031</t>
           </r>
         </is>
       </c>
-      <c r="E131" t="inlineStr">
+      <c r="E131" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info.ddav@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F131" t="inlineStr">
+      <c r="F131" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.icm.gov.mo/TS/</t>
           </r>
         </is>
       </c>
-      <c r="G131" t="inlineStr">
+      <c r="G131" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="132" spans="1:8">
-      <c r="A132" t="inlineStr">
+      <c r="A132" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Cinemateca．Paixão</t>
           </r>
         </is>
       </c>
-      <c r="B132" t="inlineStr">
+      <c r="B132" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Travessa da Paixão, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 9-13, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C132" t="inlineStr">
+      <c r="C132" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2852 2585</t>
           </r>
         </is>
       </c>
-      <c r="D132" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E132" t="inlineStr">
+      <c r="D132" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E132" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">cinematheque.passion@gmail.com</t>
           </r>
         </is>
       </c>
-      <c r="F132" t="inlineStr">
+      <c r="F132" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.cinematheque-passion.mo</t>
           </r>
         </is>
       </c>
-      <c r="G132" t="inlineStr">
+      <c r="G132" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="133" spans="1:8">
-      <c r="A133" t="inlineStr">
+      <c r="A133" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Academia Jao Tsung-I</t>
           </r>
         </is>
       </c>
-      <c r="B133" t="inlineStr">
+      <c r="B133" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Conselheiro Ferreira de Almeida, n.º 95 C-D, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C133" t="inlineStr">
+      <c r="C133" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2852 2523</t>
           </r>
         </is>
       </c>
-      <c r="D133" t="inlineStr">
+      <c r="D133" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2852 2536</t>
           </r>
         </is>
       </c>
-      <c r="E133" t="inlineStr">
+      <c r="E133" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ajti@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F133" t="inlineStr">
+      <c r="F133" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.ajti.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G133" t="inlineStr">
+      <c r="G133" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="134" spans="1:8">
-      <c r="A134" t="inlineStr">
+      <c r="A134" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Museu Memorial de Xian Xinghai</t>
           </r>
         </is>
       </c>
-      <c r="B134" t="inlineStr">
+      <c r="B134" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua de Francisco Xavier Pereira n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 151-153, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C134" t="inlineStr">
+      <c r="C134" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2845 0062,（853）8988 4000</t>
           </r>
         </is>
       </c>
-      <c r="D134" t="inlineStr">
+      <c r="D134" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2832 2127</t>
           </r>
         </is>
       </c>
-      <c r="E134" t="inlineStr">
+      <c r="E134" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info.dm@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F134" t="inlineStr">
+      <c r="F134" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.icm.gov.mo/pt/XianXingHai</t>
           </r>
         </is>
       </c>
-      <c r="G134" t="inlineStr">
+      <c r="G134" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="135" spans="1:8">
-      <c r="A135" t="inlineStr">
+      <c r="A135" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Antiga Residência do General Ye Ting</t>
           </r>
         </is>
       </c>
-      <c r="B135" t="inlineStr">
+      <c r="B135" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua do Almirante Costa Cabral, n.º 76, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C135" t="inlineStr">
+      <c r="C135" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2835 7911</t>
           </r>
         </is>
       </c>
-      <c r="D135" t="inlineStr">
+      <c r="D135" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2835 8503</t>
           </r>
         </is>
       </c>
-      <c r="E135" t="inlineStr">
+      <c r="E135" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info.mm@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F135" t="inlineStr">
+      <c r="F135" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.macaumuseum.gov.mo/pt/visit/ye-ting</t>
           </r>
         </is>
       </c>
-      <c r="G135" t="inlineStr">
+      <c r="G135" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="136" spans="1:8">
-      <c r="A136" t="inlineStr">
+      <c r="A136" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Teatro Dom Pedro V</t>
           </r>
         </is>
       </c>
-      <c r="B136" t="inlineStr">
+      <c r="B136" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Largo de Santo Agostinho n.º11, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C136" t="inlineStr">
+      <c r="C136" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8590 4203</t>
           </r>
         </is>
       </c>
-      <c r="D136" t="inlineStr">
-[...20 lines deleted...]
-      <c r="G136" t="inlineStr">
+      <c r="D136" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E136" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F136" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G136" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="137" spans="1:8">
-      <c r="A137" t="inlineStr">
+      <c r="A137" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Casa de Lou Kau</t>
           </r>
         </is>
       </c>
-      <c r="B137" t="inlineStr">
+      <c r="B137" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Travessa da Sé, n.º 7, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C137" t="inlineStr">
+      <c r="C137" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2836 6866</t>
           </r>
         </is>
       </c>
-      <c r="D137" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E137" t="inlineStr">
+      <c r="D137" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E137" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">webmaster@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F137" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G137" t="inlineStr">
+      <c r="F137" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G137" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="138" spans="1:8">
-      <c r="A138" t="inlineStr">
+      <c r="A138" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Casa do Mandarim</t>
           </r>
         </is>
       </c>
-      <c r="B138" t="inlineStr">
+      <c r="B138" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Travessa de António da Silva, n.º 10, Macau (em frente ao Largo do Lilau)</t>
           </r>
         </is>
       </c>
-      <c r="C138" t="inlineStr">
+      <c r="C138" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2896 8820</t>
           </r>
         </is>
       </c>
-      <c r="D138" t="inlineStr">
+      <c r="D138" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2896 8810</t>
           </r>
         </is>
       </c>
-      <c r="E138" t="inlineStr">
-[...13 lines deleted...]
-      <c r="G138" t="inlineStr">
+      <c r="E138" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F138" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G138" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="139" spans="1:8">
-      <c r="A139" t="inlineStr">
+      <c r="A139" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Informações da Fortaleza da Guia</t>
           </r>
         </is>
       </c>
-      <c r="B139" t="inlineStr">
+      <c r="B139" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Estrada do Engenheiro Trigo, Fortaleza da Guia, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C139" t="inlineStr">
+      <c r="C139" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2836 6866</t>
           </r>
         </is>
       </c>
-      <c r="D139" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E139" t="inlineStr">
+      <c r="D139" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E139" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">webmaster@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F139" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G139" t="inlineStr">
+      <c r="F139" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G139" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="140" spans="1:8">
-      <c r="A140" t="inlineStr">
+      <c r="A140" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Capela de N.ª Sr.ª das Neves</t>
           </r>
         </is>
       </c>
-      <c r="B140" t="inlineStr">
+      <c r="B140" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Colina da Guia, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C140" t="inlineStr">
+      <c r="C140" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2836 6866</t>
           </r>
         </is>
       </c>
-      <c r="D140" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E140" t="inlineStr">
+      <c r="D140" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E140" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">webmaster@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F140" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G140" t="inlineStr">
+      <c r="F140" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G140" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="141" spans="1:8">
-      <c r="A141" t="inlineStr">
+      <c r="A141" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Arte Contemporânea de Maca - Oficinas Navais N.º 1</t>
           </r>
         </is>
       </c>
-      <c r="B141" t="inlineStr">
+      <c r="B141" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua de S. Tiago da Barra, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C141" t="inlineStr">
+      <c r="C141" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8988 4000 </t>
           </r>
         </is>
       </c>
-      <c r="D141" t="inlineStr">
+      <c r="D141" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2832 2031</t>
           </r>
         </is>
       </c>
-      <c r="E141" t="inlineStr">
+      <c r="E141" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info.ddav@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F141" t="inlineStr">
+      <c r="F141" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.icm.gov.mo/pt/NavyYardNo.1</t>
           </r>
         </is>
       </c>
-      <c r="G141" t="inlineStr">
+      <c r="G141" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="142" spans="1:8">
-      <c r="A142" t="inlineStr">
+      <c r="A142" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Arte Contemporânea de Macau - Oficinas Navais N.º 2</t>
           </r>
         </is>
       </c>
-      <c r="B142" t="inlineStr">
+      <c r="B142" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua de S. Tiago da Barra, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C142" t="inlineStr">
+      <c r="C142" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">(853) 2836 6866</t>
           </r>
         </is>
       </c>
-      <c r="D142" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E142" t="inlineStr">
+      <c r="D142" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E142" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">navyyard2@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F142" t="inlineStr">
+      <c r="F142" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.icm.gov.mo/pt/NavyYardNo.2</t>
           </r>
         </is>
       </c>
-      <c r="G142" t="inlineStr">
+      <c r="G142" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="143" spans="1:8">
-      <c r="A143" t="inlineStr">
+      <c r="A143" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Anim'Arte NAM VAN</t>
           </r>
         </is>
       </c>
-      <c r="B143" t="inlineStr">
+      <c r="B143" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida Panorâmica do Lago Nam Van, Praça do Lago Nam Van, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C143" t="inlineStr">
+      <c r="C143" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2836 6866</t>
           </r>
         </is>
       </c>
-      <c r="D143" t="inlineStr">
-[...13 lines deleted...]
-      <c r="F143" t="inlineStr">
+      <c r="D143" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E143" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F143" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.macaucci.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G143" t="inlineStr">
+      <c r="G143" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="144" spans="1:8">
-      <c r="A144" t="inlineStr">
+      <c r="A144" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Posto do Guarda-Nocturno no Patane</t>
           </r>
         </is>
       </c>
-      <c r="B144" t="inlineStr">
+      <c r="B144" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua da Palmeira n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 52-54, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C144" t="inlineStr">
+      <c r="C144" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2836 6866</t>
           </r>
         </is>
       </c>
-      <c r="D144" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E144" t="inlineStr">
+      <c r="D144" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E144" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">webmaster@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F144" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G144" t="inlineStr">
+      <c r="F144" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G144" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="145" spans="1:8">
-      <c r="A145" t="inlineStr">
+      <c r="A145" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Ruínas do Colégio de S. Paulo</t>
           </r>
         </is>
       </c>
-      <c r="B145" t="inlineStr">
+      <c r="B145" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"> Largo da Companhia de Jesus, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C145" t="inlineStr">
+      <c r="C145" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2836 6866</t>
           </r>
         </is>
       </c>
-      <c r="D145" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E145" t="inlineStr">
+      <c r="D145" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E145" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">webmaster@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F145" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G145" t="inlineStr">
+      <c r="F145" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G145" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="146" spans="1:8">
-      <c r="A146" t="inlineStr">
+      <c r="A146" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Sala de Exposições do Templo de Na Tcha</t>
           </r>
         </is>
       </c>
-      <c r="B146" t="inlineStr">
+      <c r="B146" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Pátio do Espinho n.º 6, Macau
 </t>
           </r>
         </is>
       </c>
-      <c r="C146" t="inlineStr">
+      <c r="C146" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2836 6866</t>
           </r>
         </is>
       </c>
-      <c r="D146" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E146" t="inlineStr">
+      <c r="D146" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E146" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">webmaster@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F146" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G146" t="inlineStr">
+      <c r="F146" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G146" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="147" spans="1:8">
-      <c r="A147" t="inlineStr">
+      <c r="A147" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Casa da Literatura de Macau</t>
           </r>
         </is>
       </c>
-      <c r="B147" t="inlineStr">
+      <c r="B147" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Conselheiro Ferreira de Almeida, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">o</t>
           </r>
           <r>
             <t xml:space="preserve"> 95 A-B, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C147" t="inlineStr">
+      <c r="C147" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 8205,（853）2876 5005</t>
           </r>
         </is>
       </c>
-      <c r="D147" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E147" t="inlineStr">
+      <c r="D147" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E147" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">clm@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F147" t="inlineStr">
+      <c r="F147" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.clm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G147" t="inlineStr">
+      <c r="G147" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="148" spans="1:8">
-      <c r="A148" t="inlineStr">
+      <c r="A148" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro para a Preservação e Transmissão do Património Cultural do Museu do Palácio de Macau</t>
           </r>
         </is>
       </c>
-      <c r="B148" t="inlineStr">
+      <c r="B148" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida Xian Xing Hai, NAPE, Museu de Arte de Macau, Piso 0</t>
           </r>
         </is>
       </c>
-      <c r="C148" t="inlineStr">
+      <c r="C148" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2836 6866</t>
           </r>
         </is>
       </c>
-      <c r="D148" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E148" t="inlineStr">
+      <c r="D148" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E148" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">webmaster@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F148" t="inlineStr">
+      <c r="F148" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.ccm.gov.mo/venue/75123</t>
           </r>
         </is>
       </c>
-      <c r="G148" t="inlineStr">
+      <c r="G148" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="149" spans="1:8">
-      <c r="A149" t="inlineStr">
+      <c r="A149" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Instituto do Desporto</t>
           </r>
         </is>
       </c>
-      <c r="B149" t="inlineStr">
+      <c r="B149" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida Dr. Rodrigo Rodrigues, n.º 818, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C149" t="inlineStr">
+      <c r="C149" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2858 0762 </t>
           </r>
         </is>
       </c>
-      <c r="D149" t="inlineStr">
+      <c r="D149" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2834 3708 </t>
           </r>
         </is>
       </c>
-      <c r="E149" t="inlineStr">
+      <c r="E149" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@sport.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F149" t="inlineStr">
+      <c r="F149" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.sport.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G149" t="inlineStr">
+      <c r="G149" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Caixa Postal 334 - Macau</t>
           </r>
         </is>
       </c>
-      <c r="H149" t="inlineStr">
+      <c r="H149" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Leong Wai Man
 Vice-presidente：Lei Si Leng
 Vice-presidente：Cheang Kai Meng
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="150" spans="1:8">
-      <c r="A150" t="inlineStr">
+      <c r="A150" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Serviços de Saúde</t>
           </r>
         </is>
       </c>
-      <c r="B150" t="inlineStr">
+      <c r="B150" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Edifício da Administração dos Serviços de Saúde, Rua Nova à Guia, n.º 339, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C150" t="inlineStr">
+      <c r="C150" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2831 3731</t>
           </r>
         </is>
       </c>
-      <c r="D150" t="inlineStr">
+      <c r="D150" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 3105</t>
           </r>
         </is>
       </c>
-      <c r="E150" t="inlineStr">
+      <c r="E150" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F150" t="inlineStr">
+      <c r="F150" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G150" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H150" t="inlineStr">
+      <c r="G150" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H150" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Director：Lo Iek Long
 Subdirector：Cheang Seng Ip
 Subdirector：Chan Weng Wa
 Subdirector：Tai Wa Hou (Director do CHCSJ)
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="151" spans="1:8">
-      <c r="A151" t="inlineStr">
+      <c r="A151" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro Hospitalar Conde de São Januário</t>
           </r>
         </is>
       </c>
-      <c r="B151" t="inlineStr">
+      <c r="B151" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Estrada do Visconde de São Januário, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C151" t="inlineStr">
+      <c r="C151" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2831 3731 </t>
           </r>
         </is>
       </c>
-      <c r="D151" t="inlineStr">
+      <c r="D151" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2834 6818 </t>
           </r>
         </is>
       </c>
-      <c r="E151" t="inlineStr">
+      <c r="E151" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">guadmin@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F151" t="inlineStr">
+      <c r="F151" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G151" t="inlineStr">
+      <c r="G151" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="152" spans="1:8">
-      <c r="A152" t="inlineStr">
+      <c r="A152" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Academia Médica</t>
           </r>
         </is>
       </c>
-      <c r="B152" t="inlineStr">
+      <c r="B152" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Alameda Dr. Carlos D'Assumpção, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 411-417, Edifício Dynasty Plaza, 2.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C152" t="inlineStr">
+      <c r="C152" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2822 8464</t>
           </r>
         </is>
       </c>
-      <c r="D152" t="inlineStr">
+      <c r="D152" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 7807</t>
           </r>
         </is>
       </c>
-      <c r="E152" t="inlineStr">
+      <c r="E152" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">mam@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F152" t="inlineStr">
+      <c r="F152" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.am.gov.mo/</t>
           </r>
         </is>
       </c>
-      <c r="G152" t="inlineStr">
+      <c r="G152" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="153" spans="1:8">
-      <c r="A153" t="inlineStr">
+      <c r="A153" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Saúde do Fai Chi Kei</t>
           </r>
         </is>
       </c>
-      <c r="B153" t="inlineStr">
+      <c r="B153" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida Marginal do Patane, n.º 929, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C153" t="inlineStr">
+      <c r="C153" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2856 2922 </t>
           </r>
         </is>
       </c>
-      <c r="D153" t="inlineStr">
+      <c r="D153" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2826 0630 </t>
           </r>
         </is>
       </c>
-      <c r="E153" t="inlineStr">
+      <c r="E153" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">csfck@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F153" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G153" t="inlineStr">
+      <c r="F153" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G153" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="154" spans="1:8">
-      <c r="A154" t="inlineStr">
+      <c r="A154" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Saúde da Areia Preta</t>
           </r>
         </is>
       </c>
-      <c r="B154" t="inlineStr">
+      <c r="B154" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua Central da Areia Preta, Lote de Terra 18, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C154" t="inlineStr">
+      <c r="C154" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2841 3178 </t>
           </r>
         </is>
       </c>
-      <c r="D154" t="inlineStr">
+      <c r="D154" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2840 0517</t>
           </r>
         </is>
       </c>
-      <c r="E154" t="inlineStr">
+      <c r="E154" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">csap@ssm.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="F154" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G154" t="inlineStr">
+      <c r="F154" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G154" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="155" spans="1:8">
-      <c r="A155" t="inlineStr">
+      <c r="A155" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Saúde do Tap Seac</t>
           </r>
         </is>
       </c>
-      <c r="B155" t="inlineStr">
+      <c r="B155" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Conselheiro Ferreira de Almeida, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C155" t="inlineStr">
+      <c r="C155" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2852 2232 </t>
           </r>
         </is>
       </c>
-      <c r="D155" t="inlineStr">
+      <c r="D155" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2856 8872 </t>
           </r>
         </is>
       </c>
-      <c r="E155" t="inlineStr">
+      <c r="E155" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">csts@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F155" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G155" t="inlineStr">
+      <c r="F155" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G155" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="156" spans="1:8">
-      <c r="A156" t="inlineStr">
+      <c r="A156" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Saúde do Porto Interior</t>
           </r>
         </is>
       </c>
-      <c r="B156" t="inlineStr">
+      <c r="B156" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua de Constantino Brito, n.º 11, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C156" t="inlineStr">
+      <c r="C156" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2892 0024</t>
           </r>
         </is>
       </c>
-      <c r="D156" t="inlineStr">
+      <c r="D156" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2892 3196 </t>
           </r>
         </is>
       </c>
-      <c r="E156" t="inlineStr">
+      <c r="E156" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">cspi@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F156" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G156" t="inlineStr">
+      <c r="F156" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G156" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="157" spans="1:8">
-      <c r="A157" t="inlineStr">
+      <c r="A157" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Saúde da Ilha Verde</t>
           </r>
         </is>
       </c>
-      <c r="B157" t="inlineStr">
+      <c r="B157" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua Nova da Ilha Verde, Edifício Cheng I, Bloco 1, r/c, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C157" t="inlineStr">
+      <c r="C157" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2831 0033</t>
           </r>
         </is>
       </c>
-      <c r="D157" t="inlineStr">
+      <c r="D157" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853） 2831 0371</t>
           </r>
         </is>
       </c>
-      <c r="E157" t="inlineStr">
+      <c r="E157" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">csiv@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F157" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G157" t="inlineStr">
+      <c r="F157" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G157" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="158" spans="1:8">
-      <c r="A158" t="inlineStr">
+      <c r="A158" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Saúde da Praia do Manduco</t>
           </r>
         </is>
       </c>
-      <c r="B158" t="inlineStr">
+      <c r="B158" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua da Praia do Manduco, Complexo Municipal de Serviços Comunitários da Praia do Manduco, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C158" t="inlineStr">
+      <c r="C158" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2831 3418</t>
           </r>
         </is>
       </c>
-      <c r="D158" t="inlineStr">
+      <c r="D158" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2897 5198</t>
           </r>
         </is>
       </c>
-      <c r="E158" t="inlineStr">
+      <c r="E158" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">cspm@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F158" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G158" t="inlineStr">
+      <c r="F158" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G158" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="159" spans="1:8">
-      <c r="A159" t="inlineStr">
+      <c r="A159" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Saúde dos Jardins do Oceano</t>
           </r>
         </is>
       </c>
-      <c r="B159" t="inlineStr">
+      <c r="B159" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida dos Jardins do Oceano, Taipa, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C159" t="inlineStr">
+      <c r="C159" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2881 3089</t>
           </r>
         </is>
       </c>
-      <c r="D159" t="inlineStr">
+      <c r="D159" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2881 3093</t>
           </r>
         </is>
       </c>
-      <c r="E159" t="inlineStr">
+      <c r="E159" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">cstaipa@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F159" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G159" t="inlineStr">
+      <c r="F159" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G159" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="160" spans="1:8">
-      <c r="A160" t="inlineStr">
+      <c r="A160" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Saúde de Nossa Senhora do Carmo-Lago</t>
           </r>
         </is>
       </c>
-      <c r="B160" t="inlineStr">
+      <c r="B160" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Estrada Coronel Nicolau de Mesquita, Edifício do Lago, 1.º andar, Área A, Taipa, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C160" t="inlineStr">
+      <c r="C160" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2850 0400</t>
           </r>
         </is>
       </c>
-      <c r="D160" t="inlineStr">
+      <c r="D160" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2850 0398</t>
           </r>
         </is>
       </c>
-      <c r="E160" t="inlineStr">
+      <c r="E160" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">csnscl@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F160" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G160" t="inlineStr">
+      <c r="F160" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G160" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="161" spans="1:8">
-      <c r="A161" t="inlineStr">
+      <c r="A161" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Saúde de Seac Pai Van</t>
           </r>
         </is>
       </c>
-      <c r="B161" t="inlineStr">
+      <c r="B161" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida de Vale das Borboletas, Edifício de Serviços Sociais e de Saúde de Seac Pai Van, r/c, 1.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">º</t>
           </r>
           <r>
             <t xml:space="preserve"> andar e 2.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">º</t>
           </r>
           <r>
             <t xml:space="preserve"> andar, Coloane, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C161" t="inlineStr">
+      <c r="C161" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">(853) 2850 2001</t>
           </r>
         </is>
       </c>
-      <c r="D161" t="inlineStr">
+      <c r="D161" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">(853) 2850 2004</t>
           </r>
         </is>
       </c>
-      <c r="E161" t="inlineStr">
+      <c r="E161" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">cspv@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F161" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G161" t="inlineStr">
+      <c r="F161" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G161" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="162" spans="1:8">
-      <c r="A162" t="inlineStr">
+      <c r="A162" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Posto de Saude da Zona A dos Novos Ater</t>
           </r>
         </is>
       </c>
-      <c r="B162" t="inlineStr">
+      <c r="B162" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Mar de Espelho, Zona A dos Novos Aterros Urbanos, Edifício Tung Chong, 1.º Andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C162" t="inlineStr">
+      <c r="C162" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2883 3690</t>
           </r>
         </is>
       </c>
-      <c r="D162" t="inlineStr">
+      <c r="D162" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2883 3694</t>
           </r>
         </is>
       </c>
-      <c r="E162" t="inlineStr">
+      <c r="E162" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">csza@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F162" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G162" t="inlineStr">
+      <c r="F162" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G162" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="163" spans="1:8">
-      <c r="A163" t="inlineStr">
+      <c r="A163" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Posto de Saúde para os Idosos da Taipa</t>
           </r>
         </is>
       </c>
-      <c r="B163" t="inlineStr">
+      <c r="B163" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua Regedor, n.º 357M, Bairro Social da Taipa, Bloco 9, r/c, Taipa , Macau</t>
           </r>
         </is>
       </c>
-      <c r="C163" t="inlineStr">
+      <c r="C163" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2882 7667 </t>
           </r>
         </is>
       </c>
-      <c r="D163" t="inlineStr">
+      <c r="D163" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2882 7669</t>
           </r>
         </is>
       </c>
-      <c r="E163" t="inlineStr">
+      <c r="E163" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">csnscl@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F163" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G163" t="inlineStr">
+      <c r="F163" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G163" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="164" spans="1:8">
-      <c r="A164" t="inlineStr">
+      <c r="A164" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Posto de Saúde de Coloane</t>
           </r>
         </is>
       </c>
-      <c r="B164" t="inlineStr">
+      <c r="B164" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Largo do Presidente António Ramalho Eanes, Coloane, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C164" t="inlineStr">
+      <c r="C164" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2888 2176</t>
           </r>
         </is>
       </c>
-      <c r="D164" t="inlineStr">
+      <c r="D164" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2888 2142 </t>
           </r>
         </is>
       </c>
-      <c r="E164" t="inlineStr">
+      <c r="E164" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">cscl@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F164" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G164" t="inlineStr">
+      <c r="F164" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G164" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="165" spans="1:8">
-      <c r="A165" t="inlineStr">
+      <c r="A165" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Posto de Saúde do Novo Bairro de Macau da Zona de Cooperação Aprofundada entre Guangdong e Macau em Hengqin</t>
           </r>
         </is>
       </c>
-      <c r="B165" t="inlineStr">
+      <c r="B165" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Nº 426, Xiangshun Lu, Zona de Cooperação Aprofundada entre Guangdong e Macau em Hengqin</t>
           </r>
         </is>
       </c>
-      <c r="C165" t="inlineStr">
+      <c r="C165" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）6883 6068，+（86）17205946808</t>
           </r>
         </is>
       </c>
-      <c r="D165" t="inlineStr">
+      <c r="D165" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">+（86）7568826693</t>
           </r>
         </is>
       </c>
-      <c r="E165" t="inlineStr">
+      <c r="E165" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">csnb@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F165" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G165" t="inlineStr">
+      <c r="F165" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G165" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="166" spans="1:8">
-      <c r="A166" t="inlineStr">
+      <c r="A166" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Laboratório de Saúde Pública</t>
           </r>
         </is>
       </c>
-      <c r="B166" t="inlineStr">
+      <c r="B166" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Estrada dos Parses n.º 8, Edifício Laboratório de Saúde Pública, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C166" t="inlineStr">
+      <c r="C166" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2853 0160, （853）2853 2509</t>
           </r>
         </is>
       </c>
-      <c r="D166" t="inlineStr">
+      <c r="D166" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2853 0294 </t>
           </r>
         </is>
       </c>
-      <c r="E166" t="inlineStr">
+      <c r="E166" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">lsp@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F166" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G166" t="inlineStr">
+      <c r="F166" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G166" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="167" spans="1:8">
-      <c r="A167" t="inlineStr">
+      <c r="A167" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Transfusões de Sangue</t>
           </r>
         </is>
       </c>
-      <c r="B167" t="inlineStr">
+      <c r="B167" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Alameda Dr. Carlos d'Assumpção, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 335 - 341, Edifício Centro Hotline, 2.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C167" t="inlineStr">
+      <c r="C167" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Sede：（853）2828 6699（853）2875 2522 &lt;br/&gt; Serviço de Marcação de Dádiva de Sangue para Grupos / Serviço de Visitas：（853）6681 2224 &lt;br/&gt; Linha Aberta 24 horas com gravador de chamadas：（853）2875 2521</t>
           </r>
         </is>
       </c>
-      <c r="D167" t="inlineStr">
+      <c r="D167" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2857 3976，（853）8791 4382</t>
           </r>
         </is>
       </c>
-      <c r="E167" t="inlineStr">
+      <c r="E167" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">cts@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F167" t="inlineStr">
+      <c r="F167" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.ssm.gov.mo/cts</t>
           </r>
         </is>
       </c>
-      <c r="G167" t="inlineStr">
+      <c r="G167" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="168" spans="1:8">
-      <c r="A168" t="inlineStr">
+      <c r="A168" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Prevenção e Controlo de Doença</t>
           </r>
         </is>
       </c>
-      <c r="B168" t="inlineStr">
+      <c r="B168" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Comendador Ho Yin, Edifício de Escritórios do Governo (Qingmao), 18.ºandar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C168" t="inlineStr">
+      <c r="C168" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Central telefónica：（853） 2853 3525 
 Linha verde de doenças transmissíveis：（853）2870 0800</t>
           </r>
         </is>
       </c>
-      <c r="D168" t="inlineStr">
+      <c r="D168" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2853 3524</t>
           </r>
         </is>
       </c>
-      <c r="E168" t="inlineStr">
+      <c r="E168" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info.cdc@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F168" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G168" t="inlineStr">
+      <c r="F168" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G168" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="169" spans="1:8">
-      <c r="A169" t="inlineStr">
+      <c r="A169" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Gabinete para a Prevenção e o Controlo do Tabagismo e do Alcoolismo</t>
           </r>
         </is>
       </c>
-      <c r="B169" t="inlineStr">
+      <c r="B169" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua dos Armazéns, nº. 35  Complexo Municipal de Serviços Comunitários da Praia do Manduco, 3.º Andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C169" t="inlineStr">
+      <c r="C169" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Linha telefónica para denúncias e esclarecimentos：（853）2855 6789&lt;/br&gt;Linha verde de cessação tabágica：（853）2848 1238</t>
           </r>
         </is>
       </c>
-      <c r="D169" t="inlineStr">
+      <c r="D169" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 6385</t>
           </r>
         </is>
       </c>
-      <c r="E169" t="inlineStr">
+      <c r="E169" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">gpcta@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F169" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G169" t="inlineStr">
+      <c r="F169" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G169" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="170" spans="1:8">
-      <c r="A170" t="inlineStr">
+      <c r="A170" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Divisão de Licenciamento para o Exercício de Actividades de Saúde</t>
           </r>
         </is>
       </c>
-      <c r="B170" t="inlineStr">
+      <c r="B170" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua Nova da Ilha Verde, Edifício “Cheng I”, Bloco I, 2. andar, Macau（Onde está instalado o Centro de Saúde da Ilha Verde）</t>
           </r>
         </is>
       </c>
-      <c r="C170" t="inlineStr">
+      <c r="C170" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 3734, （853）2871 3735</t>
           </r>
         </is>
       </c>
-      <c r="D170" t="inlineStr">
+      <c r="D170" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 2035</t>
           </r>
         </is>
       </c>
-      <c r="E170" t="inlineStr">
+      <c r="E170" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">dl@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F170" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G170" t="inlineStr">
+      <c r="F170" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G170" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="171" spans="1:8">
-      <c r="A171" t="inlineStr">
+      <c r="A171" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Comissão de Especialidades de Enfermagem</t>
           </r>
         </is>
       </c>
-      <c r="B171" t="inlineStr">
+      <c r="B171" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Junto à Sala de reunião do Centro de Telemedicina, na C1 do Edifício médico-cirúrgico do Centro Hospitalar Conde de São Januário, sito na Estrada do Visconde de S. Januário, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C171" t="inlineStr">
+      <c r="C171" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2883 1912</t>
           </r>
         </is>
       </c>
-      <c r="D171" t="inlineStr">
+      <c r="D171" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2883 1913</t>
           </r>
         </is>
       </c>
-      <c r="E171" t="inlineStr">
+      <c r="E171" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">cee@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F171" t="inlineStr">
+      <c r="F171" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.ssm.gov.mo/CEE</t>
           </r>
         </is>
       </c>
-      <c r="G171" t="inlineStr">
+      <c r="G171" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="172" spans="1:8">
-      <c r="A172" t="inlineStr">
+      <c r="A172" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Instituto para a Supervisão e Administração Farmacêutica</t>
           </r>
         </is>
       </c>
-      <c r="B172" t="inlineStr">
+      <c r="B172" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Comendador Ho Yin, Edifício de Escritórios do Governo (Qingmao), 19.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C172" t="inlineStr">
+      <c r="C172" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2852 4708</t>
           </r>
         </is>
       </c>
-      <c r="D172" t="inlineStr">
+      <c r="D172" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2883 1919</t>
           </r>
         </is>
       </c>
-      <c r="E172" t="inlineStr">
+      <c r="E172" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@isaf.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F172" t="inlineStr">
+      <c r="F172" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.isaf.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G172" t="inlineStr">
+      <c r="G172" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Caixa Postal 3092 - Macau</t>
           </r>
         </is>
       </c>
-      <c r="H172" t="inlineStr">
+      <c r="H172" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Choi Peng Cheong
 Vice-Presidente：Ng Kuok Leong
 Vice-Presidente：Lei Sai Ian
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="173" spans="1:8">
-      <c r="A173" t="inlineStr">
+      <c r="A173" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Complexo de Cuidados de Saúde das Ilhas – Centro Médico de Macau do Peking Union Medical College Hospital</t>
           </r>
         </is>
       </c>
-      <c r="B173" t="inlineStr">
+      <c r="B173" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro Médico de Macau do Peking Union Medical College Hospital, Avenida do Hospital do Cotai, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C173" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E173" t="inlineStr">
+      <c r="C173" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D173" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E173" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@cmm-pumch.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F173" t="inlineStr">
+      <c r="F173" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.cmm-pumch.gov.mo/</t>
           </r>
         </is>
       </c>
-      <c r="G173" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H173" t="inlineStr">
+      <c r="G173" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H173" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Director：Liu Zhengyin
 Subdirector：Lao Hio Fai
 Subdirector：Hu Bingshui
 Subdirector：Sun Guoqiang
 Pessoal cargo é equiparado à categoria de subdirectora：Chio Weng
 Pessoal cargo é equiparado à categoria de subdirectora：Shen Ning
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="174" spans="1:8">
-      <c r="A174" t="inlineStr">
+      <c r="A174" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Instituto de Acção Social</t>
           </r>
         </is>
       </c>
-      <c r="B174" t="inlineStr">
+      <c r="B174" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Estrada do Cemitério, n.º 6, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C174" t="inlineStr">
+      <c r="C174" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2836 7878</t>
           </r>
         </is>
       </c>
-      <c r="D174" t="inlineStr">
+      <c r="D174" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2835 8573</t>
           </r>
         </is>
       </c>
-      <c r="E174" t="inlineStr">
+      <c r="E174" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">pr@ias.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F174" t="inlineStr">
+      <c r="F174" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.ias.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G174" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H174" t="inlineStr">
+      <c r="G174" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H174" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Hon Wai
 Vice-Presidente：Hoi Va Pou
 Vice-Presidente：Teng Sio Hong
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="175" spans="1:8">
-      <c r="A175" t="inlineStr">
+      <c r="A175" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Acção Social da Zona Centro - Sul (Patane)</t>
           </r>
         </is>
       </c>
-      <c r="B175" t="inlineStr">
+      <c r="B175" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Almirante Lacerda, n.° 23-A, Long Ut Koi, 1.° andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C175" t="inlineStr">
+      <c r="C175" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2858 0981</t>
           </r>
         </is>
       </c>
-      <c r="D175" t="inlineStr">
+      <c r="D175" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2855 2889</t>
           </r>
         </is>
       </c>
-      <c r="E175" t="inlineStr">
-[...13 lines deleted...]
-      <c r="G175" t="inlineStr">
+      <c r="E175" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F175" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G175" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="176" spans="1:8">
-      <c r="A176" t="inlineStr">
+      <c r="A176" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Acção Social da Zona Norte (Tamagnini Barbosa)</t>
           </r>
         </is>
       </c>
-      <c r="B176" t="inlineStr">
+      <c r="B176" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua Nova de Toi Sán, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 1-15,  Edifício Litoral, 2.° andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C176" t="inlineStr">
+      <c r="C176" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2859 6457</t>
           </r>
         </is>
       </c>
-      <c r="D176" t="inlineStr">
+      <c r="D176" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2855 2890</t>
           </r>
         </is>
       </c>
-      <c r="E176" t="inlineStr">
-[...13 lines deleted...]
-      <c r="G176" t="inlineStr">
+      <c r="E176" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F176" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G176" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="177" spans="1:8">
-      <c r="A177" t="inlineStr">
+      <c r="A177" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Acção Social da Zona Noroeste (Ilha Verde)</t>
           </r>
         </is>
       </c>
-      <c r="B177" t="inlineStr">
+      <c r="B177" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Praça dos Lótus, Edifício do Bairro da Ilha Verde, Bloco I, 2.º andar A, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C177" t="inlineStr">
+      <c r="C177" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2822 5744</t>
           </r>
         </is>
       </c>
-      <c r="D177" t="inlineStr">
+      <c r="D177" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2822 5767</t>
           </r>
         </is>
       </c>
-      <c r="E177" t="inlineStr">
-[...13 lines deleted...]
-      <c r="G177" t="inlineStr">
+      <c r="E177" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F177" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G177" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="178" spans="1:8">
-      <c r="A178" t="inlineStr">
+      <c r="A178" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Acção Social da Taipa e Coloane</t>
           </r>
         </is>
       </c>
-      <c r="B178" t="inlineStr">
+      <c r="B178" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Harmonia, n.° 20, Edifício Koi Nga, Bloco IV, Edifício Cipreste, r/c, Coloane, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C178" t="inlineStr">
+      <c r="C178" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2882 5077, （853）2882 5301</t>
           </r>
         </is>
       </c>
-      <c r="D178" t="inlineStr">
+      <c r="D178" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2882 5508</t>
           </r>
         </is>
       </c>
-      <c r="E178" t="inlineStr">
-[...13 lines deleted...]
-      <c r="G178" t="inlineStr">
+      <c r="E178" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F178" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G178" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="179" spans="1:8">
-      <c r="A179" t="inlineStr">
+      <c r="A179" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Acção Social da Taipa e Coloane (Sucursal da Taipa)</t>
           </r>
         </is>
       </c>
-      <c r="B179" t="inlineStr">
+      <c r="B179" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua do Regedor, s/n, Chun Fok Village C.C., Fase 2, Bloco 5, r/c, AI, Taipa, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C179" t="inlineStr">
+      <c r="C179" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2882 7285</t>
           </r>
         </is>
       </c>
-      <c r="D179" t="inlineStr">
+      <c r="D179" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2882 7763</t>
           </r>
         </is>
       </c>
-      <c r="E179" t="inlineStr">
-[...13 lines deleted...]
-      <c r="G179" t="inlineStr">
+      <c r="E179" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F179" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G179" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="180" spans="1:8">
-      <c r="A180" t="inlineStr">
+      <c r="A180" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Sinistrados da Ilha Verde</t>
           </r>
         </is>
       </c>
-      <c r="B180" t="inlineStr">
+      <c r="B180" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Conselheiro Borja, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C180" t="inlineStr">
+      <c r="C180" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2859 4471</t>
           </r>
         </is>
       </c>
-      <c r="D180" t="inlineStr">
+      <c r="D180" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2822 6323</t>
           </r>
         </is>
       </c>
-      <c r="E180" t="inlineStr">
-[...13 lines deleted...]
-      <c r="G180" t="inlineStr">
+      <c r="E180" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F180" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G180" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="181" spans="1:8">
-      <c r="A181" t="inlineStr">
+      <c r="A181" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Avaliação Geral de Reabilitação</t>
           </r>
         </is>
       </c>
-      <c r="B181" t="inlineStr">
+      <c r="B181" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Istmo de Ferreira do Amaral, n.° 25, Lei Tat San Chun, Fase 2, 2.° andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C181" t="inlineStr">
+      <c r="C181" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2840 3927</t>
           </r>
         </is>
       </c>
-      <c r="D181" t="inlineStr">
+      <c r="D181" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2840 3374</t>
           </r>
         </is>
       </c>
-      <c r="E181" t="inlineStr">
-[...13 lines deleted...]
-      <c r="G181" t="inlineStr">
+      <c r="E181" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F181" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G181" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="182" spans="1:8">
-      <c r="A182" t="inlineStr">
+      <c r="A182" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Casa de Educação de Vida Sadia</t>
           </r>
         </is>
       </c>
-      <c r="B182" t="inlineStr">
+      <c r="B182" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua Nova da Areia Preta, n.º 577, Edifício "The Bayview", r/c, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C182" t="inlineStr">
+      <c r="C182" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2878 1718</t>
           </r>
         </is>
       </c>
-      <c r="D182" t="inlineStr">
+      <c r="D182" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2878 1720</t>
           </r>
         </is>
       </c>
-      <c r="E182" t="inlineStr">
-[...13 lines deleted...]
-      <c r="G182" t="inlineStr">
+      <c r="E182" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F182" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G182" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="183" spans="1:8">
-      <c r="A183" t="inlineStr">
+      <c r="A183" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Serviços de Desintoxicação e Tratamento de Manutenção - Centro de Tratamento por Medicamentos (Metadona) da Ilha Verde</t>
           </r>
         </is>
       </c>
-      <c r="B183" t="inlineStr">
+      <c r="B183" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua Nova da Ilha Verde, n.º 13, Edifício Cheng I, Bloco 1, 1.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C183" t="inlineStr">
+      <c r="C183" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2835 8844</t>
           </r>
         </is>
       </c>
-      <c r="D183" t="inlineStr">
+      <c r="D183" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 5204</t>
           </r>
         </is>
       </c>
-      <c r="E183" t="inlineStr">
-[...13 lines deleted...]
-      <c r="G183" t="inlineStr">
+      <c r="E183" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F183" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G183" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="184" spans="1:8">
-      <c r="A184" t="inlineStr">
+      <c r="A184" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Serviços de Desintoxicação e Tratamento de Manutenção – Centro de Tratamento por Medicamentos (Metadona) da Areia Preta</t>
           </r>
         </is>
       </c>
-      <c r="B184" t="inlineStr">
+      <c r="B184" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua Central da Areia Preta, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 599-671, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C184" t="inlineStr">
+      <c r="C184" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2843 7525</t>
           </r>
         </is>
       </c>
-      <c r="D184" t="inlineStr">
+      <c r="D184" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2843 7665</t>
           </r>
         </is>
       </c>
-      <c r="E184" t="inlineStr">
-[...13 lines deleted...]
-      <c r="G184" t="inlineStr">
+      <c r="E184" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F184" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G184" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="185" spans="1:8">
-      <c r="A185" t="inlineStr">
+      <c r="A185" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Serviços de Desintoxicação e Tratamento de Manutenção - Centro de Tratamento por Medicamentos (Metadona) do Carmo, Taipa</t>
           </r>
         </is>
       </c>
-      <c r="B185" t="inlineStr">
+      <c r="B185" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Estrada Coronel Nicolau de Mesquita, Edifício do Lago, Bloco 1, 1.° andar, Taipa, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C185" t="inlineStr">
+      <c r="C185" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2850 0412</t>
           </r>
         </is>
       </c>
-      <c r="D185" t="inlineStr">
+      <c r="D185" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2850 0413</t>
           </r>
         </is>
       </c>
-      <c r="E185" t="inlineStr">
-[...13 lines deleted...]
-      <c r="G185" t="inlineStr">
+      <c r="E185" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F185" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G185" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="186" spans="1:8">
-      <c r="A186" t="inlineStr">
+      <c r="A186" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Casa de Vontade Firme</t>
           </r>
         </is>
       </c>
-      <c r="B186" t="inlineStr">
+      <c r="B186" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua Francisco H. Fernandes, n.º 11, Edifício  Walorly, 2.º andar-AK1, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C186" t="inlineStr">
+      <c r="C186" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2832 3902</t>
           </r>
         </is>
       </c>
-      <c r="D186" t="inlineStr">
+      <c r="D186" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2832 3928</t>
           </r>
         </is>
       </c>
-      <c r="E186" t="inlineStr">
-[...13 lines deleted...]
-      <c r="G186" t="inlineStr">
+      <c r="E186" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F186" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G186" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="187" spans="1:8">
-      <c r="A187" t="inlineStr">
+      <c r="A187" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fundo de Segurança Social</t>
           </r>
         </is>
       </c>
-      <c r="B187" t="inlineStr">
+      <c r="B187" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Alameda Dr. Carlos d'Assumpção, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 249-263, Edifício China Civil Plaza, 18.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C187" t="inlineStr">
+      <c r="C187" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Consultas：（853）2853 2850 
  "Regime da Segurança Social"：（853）2823 8238（Linha de informações, 24 horas） 
  "Regime de Previdência Central Não Obrigatório"：（853）2823 0230（Linha de informações, 24 horas）</t>
           </r>
         </is>
       </c>
-      <c r="D187" t="inlineStr">
+      <c r="D187" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2853 2840</t>
           </r>
         </is>
       </c>
-      <c r="E187" t="inlineStr">
+      <c r="E187" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">at@fss.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F187" t="inlineStr">
+      <c r="F187" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.fss.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G187" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H187" t="inlineStr">
+      <c r="G187" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H187" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho de Administração：Chan Pou Wan
 Vice-presidente do Conselho de Administração：Luís Gomes
 Vice-presidente do Conselho de Administração：---
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="188" spans="1:8">
-      <c r="A188" t="inlineStr">
+      <c r="A188" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fundo de Desenvolvimento da Cultura</t>
           </r>
         </is>
       </c>
-      <c r="B188" t="inlineStr">
+      <c r="B188" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida Xian Xing Hai, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">o</t>
           </r>
           <r>
             <t xml:space="preserve"> 105, Centro Golden Dragon, 14.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">o</t>
           </r>
           <r>
             <t xml:space="preserve"> andar A, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C188" t="inlineStr">
+      <c r="C188" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2850 1000</t>
           </r>
         </is>
       </c>
-      <c r="D188" t="inlineStr">
+      <c r="D188" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2850 1010</t>
           </r>
         </is>
       </c>
-      <c r="E188" t="inlineStr">
+      <c r="E188" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@fdc.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F188" t="inlineStr">
+      <c r="F188" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.fdc.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G188" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H188" t="inlineStr">
+      <c r="G188" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H188" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho de Administração：Leong Wai Man
 Membro do Conselho de Administração：Chan Ka Io
 Membro do Conselho de Administração：Hoi Kam Un
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="189" spans="1:8">
-      <c r="A189" t="inlineStr">
+      <c r="A189" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Universidade de Macau</t>
           </r>
         </is>
       </c>
-      <c r="B189" t="inlineStr">
+      <c r="B189" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Universidade, Taipa, Macau, China</t>
           </r>
         </is>
       </c>
-      <c r="C189" t="inlineStr">
+      <c r="C189" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8822 8833</t>
           </r>
         </is>
       </c>
-      <c r="D189" t="inlineStr">
+      <c r="D189" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8822 8822</t>
           </r>
         </is>
       </c>
-      <c r="E189" t="inlineStr">
+      <c r="E189" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@um.edu.mo</t>
           </r>
         </is>
       </c>
-      <c r="F189" t="inlineStr">
+      <c r="F189" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.um.edu.mo</t>
           </r>
         </is>
       </c>
-      <c r="G189" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H189" t="inlineStr">
+      <c r="G189" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H189" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Reitor：Song Yonghua
 Vice-Reitor：Hui King Man
 Vice-Reitor：Rui Paulo da Silva Martins
 Vice-Reitor：Ge Wei
 Vice-Reitor：Mok Kai Meng
 Vice-Reitora：Xu Jian
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="190" spans="1:8">
-      <c r="A190" t="inlineStr">
+      <c r="A190" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Universidade Politécnica de Macau</t>
           </r>
         </is>
       </c>
-      <c r="B190" t="inlineStr">
+      <c r="B190" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua de Luís Gonzaga Gomes, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C190" t="inlineStr">
+      <c r="C190" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2857 8722</t>
           </r>
         </is>
       </c>
-      <c r="D190" t="inlineStr">
+      <c r="D190" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2830 8801</t>
           </r>
         </is>
       </c>
-      <c r="E190" t="inlineStr">
+      <c r="E190" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">webadmin@mpu.edu.mo</t>
           </r>
         </is>
       </c>
-      <c r="F190" t="inlineStr">
+      <c r="F190" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.mpu.edu.mo</t>
           </r>
         </is>
       </c>
-      <c r="G190" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H190" t="inlineStr">
+      <c r="G190" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H190" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Reitor：Zhou Zhongrong
 Vice-Reitor：Diamantina Luíza do Rosário Sá Coimbra
 Vice-Reitor：---
 Secretária-Geral (Subst.ª)：Ian Ka Ieng
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="191" spans="1:8">
-      <c r="A191" t="inlineStr">
+      <c r="A191" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Universidade de Turismo de Macau</t>
           </r>
         </is>
       </c>
-      <c r="B191" t="inlineStr">
+      <c r="B191" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Colina de Mong-Há, Macau, China</t>
           </r>
         </is>
       </c>
-      <c r="C191" t="inlineStr">
+      <c r="C191" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2856 1252</t>
           </r>
         </is>
       </c>
-      <c r="D191" t="inlineStr">
+      <c r="D191" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2851 9058</t>
           </r>
         </is>
       </c>
-      <c r="E191" t="inlineStr">
+      <c r="E191" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">pr@utm.edu.mo</t>
           </r>
         </is>
       </c>
-      <c r="F191" t="inlineStr">
+      <c r="F191" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.utm.edu.mo</t>
           </r>
         </is>
       </c>
-      <c r="G191" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H191" t="inlineStr">
+      <c r="G191" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H191" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Reitor：Vong Chuk Kwan
 Vice-Reitor：Loi Kim Ieng
 Vice-Reitor：---
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="192" spans="1:8">
-      <c r="A192" t="inlineStr">
+      <c r="A192" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fundo Educativo</t>
           </r>
         </is>
       </c>
-      <c r="B192" t="inlineStr">
+      <c r="B192" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida de D. João IV, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 7-9, 1.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C192" t="inlineStr">
+      <c r="C192" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2855 5533</t>
           </r>
         </is>
       </c>
-      <c r="D192" t="inlineStr">
+      <c r="D192" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 3089</t>
           </r>
         </is>
       </c>
-      <c r="E192" t="inlineStr">
+      <c r="E192" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">fe@dsedj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F192" t="inlineStr">
+      <c r="F192" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.dsedj.gov.mo/fe</t>
           </r>
         </is>
       </c>
-      <c r="G192" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H192" t="inlineStr">
+      <c r="G192" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H192" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho Administrativo：Kong Chi Meng
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="193" spans="1:8">
-      <c r="A193" t="inlineStr">
+      <c r="A193" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fundo do Desporto</t>
           </r>
         </is>
       </c>
-      <c r="B193" t="inlineStr">
+      <c r="B193" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida Dr. Rodrigo Rodrigues, n.º 818, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C193" t="inlineStr">
-[...34 lines deleted...]
-      <c r="H193" t="inlineStr">
+      <c r="C193" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D193" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E193" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F193" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G193" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H193" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho Administrativo：Leong Wai Man
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="194" spans="1:8">
-      <c r="A194" t="inlineStr">
+      <c r="A194" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Comissão de Ética para as Ciências da Vida</t>
           </r>
         </is>
       </c>
-      <c r="B194" t="inlineStr">
+      <c r="B194" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua Nova à Guia, n.º 339, Edificio da Administração dos Serviços de Saúde, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C194" t="inlineStr">
+      <c r="C194" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8390 1048</t>
           </r>
         </is>
       </c>
-      <c r="D194" t="inlineStr">
-[...27 lines deleted...]
-      <c r="H194" t="inlineStr">
+      <c r="D194" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E194" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F194" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G194" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H194" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Kuok Cheong U
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="195" spans="1:8">
-      <c r="A195" t="inlineStr">
+      <c r="A195" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Comissão para a Cidade Saudável</t>
           </r>
         </is>
       </c>
-      <c r="B195" t="inlineStr">
+      <c r="B195" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Comendador Ho Yin, Edifício de Escritórios do Governo (Qingmao), 18.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C195" t="inlineStr">
+      <c r="C195" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2853 3525</t>
           </r>
         </is>
       </c>
-      <c r="D195" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E195" t="inlineStr">
+      <c r="D195" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E195" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">hcmacau@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F195" t="inlineStr">
-[...13 lines deleted...]
-      <c r="H195" t="inlineStr">
+      <c r="F195" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G195" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H195" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：O Lam
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="196" spans="1:8">
-      <c r="A196" t="inlineStr">
+      <c r="A196" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Comissão de Luta Contra a SIDA</t>
           </r>
         </is>
       </c>
-      <c r="B196" t="inlineStr">
+      <c r="B196" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Comendador Ho Yin, Edifício de Escritórios do Governo (Qingmao), 18.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C196" t="inlineStr">
+      <c r="C196" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8504 1573 ，（853）8504 1493</t>
           </r>
         </is>
       </c>
-      <c r="D196" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E196" t="inlineStr">
+      <c r="D196" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E196" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">aidsconsult@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F196" t="inlineStr">
+      <c r="F196" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.ssm.gov.mo/aids</t>
           </r>
         </is>
       </c>
-      <c r="G196" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H196" t="inlineStr">
+      <c r="G196" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H196" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Lo Iek Long
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="197" spans="1:8">
-      <c r="A197" t="inlineStr">
+      <c r="A197" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Conselho Profissional do Pessoal Docente</t>
           </r>
         </is>
       </c>
-      <c r="B197" t="inlineStr">
+      <c r="B197" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida de D. João IV, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 7-9, 1.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C197" t="inlineStr">
+      <c r="C197" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2855 5533</t>
           </r>
         </is>
       </c>
-      <c r="D197" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E197" t="inlineStr">
+      <c r="D197" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E197" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">webmaster@dsedj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F197" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G197" t="inlineStr">
+      <c r="F197" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G197" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="198" spans="1:8">
-      <c r="A198" t="inlineStr">
+      <c r="A198" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Comissão Organizadora do Grande Prémio de Macau</t>
           </r>
         </is>
       </c>
-      <c r="B198" t="inlineStr">
+      <c r="B198" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Amizade, Edifício do Grande Prémio de Macau</t>
           </r>
         </is>
       </c>
-      <c r="C198" t="inlineStr">
+      <c r="C198" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 7303</t>
           </r>
         </is>
       </c>
-      <c r="D198" t="inlineStr">
+      <c r="D198" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 7309</t>
           </r>
         </is>
       </c>
-      <c r="E198" t="inlineStr">
+      <c r="E198" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">macaugp@sport.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F198" t="inlineStr">
+      <c r="F198" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.macau.grandprix.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G198" t="inlineStr">
+      <c r="G198" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="199" spans="1:8">
-      <c r="A199" t="inlineStr">
+      <c r="A199" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Comissão de Avaliação para Captação de Quadros Qualificados</t>
           </r>
         </is>
       </c>
-      <c r="B199" t="inlineStr">
-[...34 lines deleted...]
-      <c r="G199" t="inlineStr">
+      <c r="B199" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="C199" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D199" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E199" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F199" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G199" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="200" spans="1:8">
-      <c r="A200" t="inlineStr">
+      <c r="A200" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Secretaria para os Transportes e Obras Públicas</t>
           </r>
         </is>
       </c>
-      <c r="B200" t="inlineStr">
+      <c r="B200" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida Dr. Mário Soares, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 307-323, Edifício do Banco da China, 26.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C200" t="inlineStr">
+      <c r="C200" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2878 6919</t>
           </r>
         </is>
       </c>
-      <c r="D200" t="inlineStr">
+      <c r="D200" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 7714</t>
           </r>
         </is>
       </c>
-      <c r="E200" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F200" t="inlineStr">
+      <c r="E200" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F200" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">www.gstop.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G200" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H200" t="inlineStr">
+      <c r="G200" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H200" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Secretário：Tam Vai Man
 Chefe do Gabinete：Un In Lin
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="201" spans="1:8">
-      <c r="A201" t="inlineStr">
+      <c r="A201" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Gabinete do Secretário para os Transportes e Obras Públicas</t>
           </r>
         </is>
       </c>
-      <c r="B201" t="inlineStr">
+      <c r="B201" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida Dr. Mário Soares, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 307-323, Edifício do Banco da China, 26.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C201" t="inlineStr">
+      <c r="C201" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2878 6919</t>
           </r>
         </is>
       </c>
-      <c r="D201" t="inlineStr">
+      <c r="D201" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 7714</t>
           </r>
         </is>
       </c>
-      <c r="E201" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F201" t="inlineStr">
+      <c r="E201" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F201" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">www.gstop.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G201" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H201" t="inlineStr">
+      <c r="G201" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H201" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Secretário para os Transportes e Obras Públicas：Tam Vai Man
 Chefe do Gabinete：Un In Lin
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="202" spans="1:8">
-      <c r="A202" t="inlineStr">
+      <c r="A202" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Direcção dos Serviços de Solos e Construção Urbana</t>
           </r>
         </is>
       </c>
-      <c r="B202" t="inlineStr">
+      <c r="B202" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Estrada de D. Maria II, n.º 33, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C202" t="inlineStr">
+      <c r="C202" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 2488</t>
           </r>
         </is>
       </c>
-      <c r="D202" t="inlineStr">
+      <c r="D202" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2834 0019</t>
           </r>
         </is>
       </c>
-      <c r="E202" t="inlineStr">
+      <c r="E202" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@dsscu.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F202" t="inlineStr">
+      <c r="F202" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsscu.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G202" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H202" t="inlineStr">
+      <c r="G202" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H202" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Director：Lai Weng Leong
 Subdirector：Mak Tat Io
 Subdirectora：Chan Hoi Ieng
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="203" spans="1:8">
-      <c r="A203" t="inlineStr">
+      <c r="A203" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Direcção dos Serviços de Obras Públicas</t>
           </r>
         </is>
       </c>
-      <c r="B203" t="inlineStr">
+      <c r="B203" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Dr. Rodrigo Rodrigues, 10.º andar, Edifício Nam Kwong, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C203" t="inlineStr">
+      <c r="C203" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 3726</t>
           </r>
         </is>
       </c>
-      <c r="D203" t="inlineStr">
+      <c r="D203" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 3728</t>
           </r>
         </is>
       </c>
-      <c r="E203" t="inlineStr">
+      <c r="E203" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@dsop.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F203" t="inlineStr">
+      <c r="F203" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsop.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G203" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H203" t="inlineStr">
+      <c r="G203" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H203" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Director：Lam Wai Hou
 Subdirector：Sam Weng Chon
 Subdirector：Luís Manuel Silva Madeira de Carvalho
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="204" spans="1:8">
-      <c r="A204" t="inlineStr">
+      <c r="A204" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Direcção dos Serviços de Assuntos Marítimos e de Água</t>
           </r>
         </is>
       </c>
-      <c r="B204" t="inlineStr">
+      <c r="B204" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Calçada da Barra, Edifício da Direcção dos Serviços de Assuntos Marítimos e de Água, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C204" t="inlineStr">
+      <c r="C204" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853） 2855 9922</t>
           </r>
         </is>
       </c>
-      <c r="D204" t="inlineStr">
+      <c r="D204" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853） 8988 2599</t>
           </r>
         </is>
       </c>
-      <c r="E204" t="inlineStr">
+      <c r="E204" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@marine.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F204" t="inlineStr">
+      <c r="F204" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.marine.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G204" t="inlineStr">
+      <c r="G204" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Caixa Postal 47 - Macau</t>
           </r>
         </is>
       </c>
-      <c r="H204" t="inlineStr">
+      <c r="H204" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Directora：Wong Soi Man
 Subdirector：Kuok Kin
 Subdirectora：Tong Iok Peng
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="205" spans="1:8">
-      <c r="A205" t="inlineStr">
+      <c r="A205" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Oficinas Navais</t>
           </r>
         </is>
       </c>
-      <c r="B205" t="inlineStr">
+      <c r="B205" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua da Doca Seca, s/n, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C205" t="inlineStr">
+      <c r="C205" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8988 0834 ,（853）8988 0818</t>
           </r>
         </is>
       </c>
-      <c r="D205" t="inlineStr">
+      <c r="D205" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2831 7030</t>
           </r>
         </is>
       </c>
-      <c r="E205" t="inlineStr">
+      <c r="E205" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">on@marine.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F205" t="inlineStr">
+      <c r="F205" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.marine.gov.mo/ecn</t>
           </r>
         </is>
       </c>
-      <c r="G205" t="inlineStr">
+      <c r="G205" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Caixa Postal 47 - Macau</t>
           </r>
         </is>
       </c>
     </row>
     <row r="206" spans="1:8">
-      <c r="A206" t="inlineStr">
+      <c r="A206" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Museu Marítimo</t>
           </r>
         </is>
       </c>
-      <c r="B206" t="inlineStr">
+      <c r="B206" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Largo do Pagode da Barra, N.º 1, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C206" t="inlineStr">
+      <c r="C206" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2859 5481 </t>
           </r>
         </is>
       </c>
-      <c r="D206" t="inlineStr">
+      <c r="D206" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2851 2160 </t>
           </r>
         </is>
       </c>
-      <c r="E206" t="inlineStr">
+      <c r="E206" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">museumaritimo@marine.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F206" t="inlineStr">
+      <c r="F206" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.museumaritimo.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G206" t="inlineStr">
+      <c r="G206" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Caixa Postal 47 - Macau</t>
           </r>
         </is>
       </c>
     </row>
     <row r="207" spans="1:8">
-      <c r="A207" t="inlineStr">
+      <c r="A207" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Escola de Pilotagem</t>
           </r>
         </is>
       </c>
-      <c r="B207" t="inlineStr">
+      <c r="B207" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua do Almirante Sérgio, s/n (Largo do Pagode da Barra), Macau</t>
           </r>
         </is>
       </c>
-      <c r="C207" t="inlineStr">
+      <c r="C207" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2858 8866,（853）2856 3499,（853）2856 3502</t>
           </r>
         </is>
       </c>
-      <c r="D207" t="inlineStr">
+      <c r="D207" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2896 2528 </t>
           </r>
         </is>
       </c>
-      <c r="E207" t="inlineStr">
+      <c r="E207" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">escola@marine.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="F207" t="inlineStr">
+      <c r="F207" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.escola-pilotagem.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G207" t="inlineStr">
+      <c r="G207" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Caixa Postal 47 - Macau</t>
           </r>
         </is>
       </c>
     </row>
     <row r="208" spans="1:8">
-      <c r="A208" t="inlineStr">
+      <c r="A208" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Direcção dos Serviços de Protecção Ambiental</t>
           </r>
         </is>
       </c>
-      <c r="B208" t="inlineStr">
+      <c r="B208" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Estrada de D. Maria II, 32-36, Edifício CEM, 1.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C208" t="inlineStr">
+      <c r="C208" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Sede：（853）2872 5134 
 Linha Ambiental：（853）2876 2626</t>
           </r>
         </is>
       </c>
-      <c r="D208" t="inlineStr">
+      <c r="D208" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 5129</t>
           </r>
         </is>
       </c>
-      <c r="E208" t="inlineStr">
+      <c r="E208" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@dspa.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F208" t="inlineStr">
+      <c r="F208" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dspa.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G208" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H208" t="inlineStr">
+      <c r="G208" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H208" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Director：Ip Kuong Lam
 Subdirector：Vai Hoi Ieong
 Subdirector：Hoi Chi Leong
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="209" spans="1:8">
-      <c r="A209" t="inlineStr">
+      <c r="A209" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Direcção dos Serviços para os Assuntos de Tráfego</t>
           </r>
         </is>
       </c>
-      <c r="B209" t="inlineStr">
+      <c r="B209" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Estrada de D. Maria II, n.º 33, r/c, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C209" t="inlineStr">
+      <c r="C209" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Central telefónica：（853）8866 6666
 Linha Aberta para os Assuntos de Tráfego：（853）8866 6363 （As chamadas são atendidas pessoalmente durante as horas de expediente e gravadas automaticamente fora destas.）</t>
           </r>
         </is>
       </c>
-      <c r="D209" t="inlineStr">
+      <c r="D209" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2875 0626</t>
           </r>
         </is>
       </c>
-      <c r="E209" t="inlineStr">
+      <c r="E209" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@dsat.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F209" t="inlineStr">
+      <c r="F209" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsat.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G209" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H209" t="inlineStr">
+      <c r="G209" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H209" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Director：Chiang Ngoc Vai
 Subdirector：Mok Soi Tou
 Subdirector(Subst.°)：Vicente Luís Gracias
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="210" spans="1:8">
-      <c r="A210" t="inlineStr">
+      <c r="A210" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Autoridade de Aviação Civil</t>
           </r>
         </is>
       </c>
-      <c r="B210" t="inlineStr">
+      <c r="B210" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Alameda Dr.Carlos d'Assumpção, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 336-342, Centro Comercial Cheng Feng, 18.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C210" t="inlineStr">
+      <c r="C210" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">(853) 2851 1213</t>
           </r>
         </is>
       </c>
-      <c r="D210" t="inlineStr">
+      <c r="D210" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">(853) 2833 8089</t>
           </r>
         </is>
       </c>
-      <c r="E210" t="inlineStr">
+      <c r="E210" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">aacm@aacm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F210" t="inlineStr">
+      <c r="F210" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.aacm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G210" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H210" t="inlineStr">
+      <c r="G210" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H210" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Pun Wa Kin
 Vice-Presidente：Fong Wai Long
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="211" spans="1:8">
-      <c r="A211" t="inlineStr">
+      <c r="A211" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Direcção dos Serviços de Correios e Telecomunicações</t>
           </r>
         </is>
       </c>
-      <c r="B211" t="inlineStr">
+      <c r="B211" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Largo do Senado, Edifício Sede dos CTT, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C211" t="inlineStr">
+      <c r="C211" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2857 4491</t>
           </r>
         </is>
       </c>
-      <c r="D211" t="inlineStr">
+      <c r="D211" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2833 6603,（853）8396 8603</t>
           </r>
         </is>
       </c>
-      <c r="E211" t="inlineStr">
+      <c r="E211" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">cttgeral@ctt.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F211" t="inlineStr">
+      <c r="F211" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.ctt.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G211" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H211" t="inlineStr">
+      <c r="G211" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H211" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Director (Subst.°)：Lao Lan Wa
 Subdirectora：Ip Chong Wa
 Subdirectora（Subst.ª）：Tam Van Iu
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="212" spans="1:8">
-      <c r="A212" t="inlineStr">
+      <c r="A212" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Instituto de Habitação</t>
           </r>
         </is>
       </c>
-      <c r="B212" t="inlineStr">
-[...6 lines deleted...]
-      <c r="C212" t="inlineStr">
+      <c r="B212" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rua Norte do Patane n.º 238, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C212" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2859 4875</t>
           </r>
         </is>
       </c>
-      <c r="D212" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E212" t="inlineStr">
+      <c r="D212" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8299 4222</t>
+          </r>
+        </is>
+      </c>
+      <c r="E212" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@ihm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F212" t="inlineStr">
-[...13 lines deleted...]
-      <c r="H212" t="inlineStr">
+      <c r="F212" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.ihm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G212" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H212" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Iam Lei Leng
 Vice-Presidente：Kuoc Vai Han
 Vice-Presidente (Subst.º)：Cheang Sek Lam
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="213" spans="1:8">
-      <c r="A213" t="inlineStr">
+      <c r="A213" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Direcção dos Serviços Meteorológicos e Geofísicos</t>
           </r>
         </is>
       </c>
-      <c r="B213" t="inlineStr">
+      <c r="B213" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rampa do Observatório, Taipa Grande, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C213" t="inlineStr">
+      <c r="C213" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8898 6223</t>
           </r>
         </is>
       </c>
-      <c r="D213" t="inlineStr">
+      <c r="D213" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2885 0557</t>
           </r>
         </is>
       </c>
-      <c r="E213" t="inlineStr">
+      <c r="E213" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">meteo@smg.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F213" t="inlineStr">
+      <c r="F213" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.smg.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G213" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H213" t="inlineStr">
+      <c r="G213" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H213" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Director：Leong Weng Kun
 Subdirector：Tang Iu Man
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="214" spans="1:8">
-      <c r="A214" t="inlineStr">
+      <c r="A214" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fundo de Desenvolvimento e Apoio à Pesca</t>
           </r>
         </is>
       </c>
-      <c r="B214" t="inlineStr">
+      <c r="B214" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Calçada da Barra, Edifício da Direcção dos Serviços de Assuntos Marítimos e de Água, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C214" t="inlineStr">
+      <c r="C214" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8988 2526
 （853）8988 2534</t>
           </r>
         </is>
       </c>
-      <c r="D214" t="inlineStr">
+      <c r="D214" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8988 2440
 </t>
           </r>
         </is>
       </c>
-      <c r="E214" t="inlineStr">
-[...13 lines deleted...]
-      <c r="G214" t="inlineStr">
+      <c r="E214" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F214" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G214" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Caixa Postal 47 - Macau</t>
           </r>
         </is>
       </c>
-      <c r="H214" t="inlineStr">
+      <c r="H214" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho Administrativo：Wong Soi Man
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="215" spans="1:8">
-      <c r="A215" t="inlineStr">
+      <c r="A215" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fundo de Reparação Predial</t>
           </r>
         </is>
       </c>
-      <c r="B215" t="inlineStr">
-[...6 lines deleted...]
-      <c r="C215" t="inlineStr">
+      <c r="B215" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Rua Norte do Patane, n.º 238, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C215" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2859 4875</t>
           </r>
         </is>
       </c>
-      <c r="D215" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E215" t="inlineStr">
+      <c r="D215" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8299 4222</t>
+          </r>
+        </is>
+      </c>
+      <c r="E215" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@ihm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F215" t="inlineStr">
+      <c r="F215" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.ihm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G215" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H215" t="inlineStr">
+      <c r="G215" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H215" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho Administrativo：Iam Lei Leng
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="216" spans="1:8">
-      <c r="A216" t="inlineStr">
+      <c r="A216" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fundo para a Protecção Ambiental e a Conservação Energética</t>
           </r>
         </is>
       </c>
-      <c r="B216" t="inlineStr">
+      <c r="B216" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Estrada de D. Maria II, 32-36, Edifício CEM, 1.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C216" t="inlineStr">
+      <c r="C216" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 5134</t>
           </r>
         </is>
       </c>
-      <c r="D216" t="inlineStr">
+      <c r="D216" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 5129</t>
           </r>
         </is>
       </c>
-      <c r="E216" t="inlineStr">
+      <c r="E216" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@fpace.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F216" t="inlineStr">
+      <c r="F216" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.fpace.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G216" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H216" t="inlineStr">
+      <c r="G216" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H216" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho Administrativo：Ip Kuong Lam
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="217" spans="1:8">
-      <c r="A217" t="inlineStr">
+      <c r="A217" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Obra Social da Direcção dos Serviços de Assuntos Marítimos e de Água</t>
           </r>
         </is>
       </c>
-      <c r="B217" t="inlineStr">
+      <c r="B217" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Calçada da Barra, Edifício da Direcção dos Serviços de Assuntos Marítimos e de Água, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C217" t="inlineStr">
+      <c r="C217" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8988 2406</t>
           </r>
         </is>
       </c>
-      <c r="D217" t="inlineStr">
+      <c r="D217" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2851 4448</t>
           </r>
         </is>
       </c>
-      <c r="E217" t="inlineStr">
-[...13 lines deleted...]
-      <c r="G217" t="inlineStr">
+      <c r="E217" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F217" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G217" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Caixa Postal 47 - Macau</t>
           </r>
         </is>
       </c>
-      <c r="H217" t="inlineStr">
+      <c r="H217" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho Administrativo：Wong Soi Man
 Vice-presidente do Conselho Administrativo：Kuok Kin
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="218" spans="1:8">
-      <c r="A218" t="inlineStr">
+      <c r="A218" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Conselho Superior de Viação</t>
           </r>
         </is>
       </c>
-      <c r="B218" t="inlineStr">
+      <c r="B218" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Estrada de D. Maria II, n.º 33, r/c, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C218" t="inlineStr">
-[...34 lines deleted...]
-      <c r="H218" t="inlineStr">
+      <c r="C218" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D218" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E218" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F218" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G218" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H218" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Chiang Ngoc Vai
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="219" spans="1:8">
-      <c r="A219" t="inlineStr">
+      <c r="A219" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Conselho Técnico de Credenciação</t>
           </r>
         </is>
       </c>
-      <c r="B219" t="inlineStr">
+      <c r="B219" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Largo do Senado, Edifício Sede dos CTT, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C219" t="inlineStr">
+      <c r="C219" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8396 8132</t>
           </r>
         </is>
       </c>
-      <c r="D219" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E219" t="inlineStr">
+      <c r="D219" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E219" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">joelei@ctt.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F219" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G219" t="inlineStr">
+      <c r="F219" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G219" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="220" spans="1:8">
-      <c r="A220" t="inlineStr">
+      <c r="A220" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Comissão Coordenadora da Gestão e do Desenvolvimento das Áreas de Jurisdição Marítima</t>
           </r>
         </is>
       </c>
-      <c r="B220" t="inlineStr">
+      <c r="B220" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Calçada da Barra, Edifício da Direcção dos Serviços de Assuntos Marítimos e de Água, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C220" t="inlineStr">
+      <c r="C220" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2855 9922</t>
           </r>
         </is>
       </c>
-      <c r="D220" t="inlineStr">
+      <c r="D220" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8988 2599</t>
           </r>
         </is>
       </c>
-      <c r="E220" t="inlineStr">
+      <c r="E220" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CCGDAJM@marine.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F220" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G220" t="inlineStr">
+      <c r="F220" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G220" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Caixa Postal 47 - Macau</t>
           </r>
         </is>
       </c>
     </row>
     <row r="221" spans="1:8">
-      <c r="A221" t="inlineStr">
+      <c r="A221" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Comissão de Facilitação do Transporte Aéreo e de Segurança da Aviação Civil</t>
           </r>
         </is>
       </c>
-      <c r="B221" t="inlineStr">
-[...34 lines deleted...]
-      <c r="G221" t="inlineStr">
+      <c r="B221" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="C221" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D221" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E221" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F221" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G221" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="222" spans="1:8">
-      <c r="A222" t="inlineStr">
+      <c r="A222" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Comissariado contra a Corrupção</t>
           </r>
         </is>
       </c>
-      <c r="B222" t="inlineStr">
+      <c r="B222" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida Xian Xing Hai, n.º 105, Centro Golden Dragon, 17.º andar, Macau (Sede)</t>
           </r>
         </is>
       </c>
-      <c r="C222" t="inlineStr">
+      <c r="C222" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Sede：（853）2832 6300&lt;br/&gt;Centro de Gestão de Queixas：（853）2836 1212&lt;br/&gt;Divisão de Declaração de Bens Patrimoniais e Interesses：（853）8395 3321&lt;br/&gt;Delegação do CCAC na Areia Preta：（853）2845 3636&lt;br/&gt;Delegação do CCAC na Taipa：（853）2836 3636</t>
           </r>
         </is>
       </c>
-      <c r="D222" t="inlineStr">
+      <c r="D222" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Sede：（853）2836 2336 
  Divisão de Declaração de Bens Patrimoniais e Interesses：（853）2875 0900 
  Delegação do CCAC na Areia Preta：（853）2845 3611 
  Delegação do CCAC na Taipa：（853）2884 3344</t>
           </r>
         </is>
       </c>
-      <c r="E222" t="inlineStr">
+      <c r="E222" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ccac@ccac.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="F222" t="inlineStr">
+      <c r="F222" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.ccac.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="G222" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H222" t="inlineStr">
+      <c r="G222" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H222" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Comissária contra a Corrupção：Ao Ieong Seong
 Adjunto da Comissária：Wong Kim Fong
 Adjunto da Comissária：---
 Chefe do Gabinete：Chan In Chio
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="223" spans="1:8">
-      <c r="A223" t="inlineStr">
+      <c r="A223" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Gabinete da Comissária contra a Corrupção</t>
           </r>
         </is>
       </c>
-      <c r="B223" t="inlineStr">
+      <c r="B223" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida Xian Xing Hai, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">o</t>
           </r>
           <r>
             <t xml:space="preserve"> 105, Centro Golden Dragon, 17.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C223" t="inlineStr">
+      <c r="C223" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2832 6300 </t>
           </r>
         </is>
       </c>
-      <c r="D223" t="inlineStr">
+      <c r="D223" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2836 2336 </t>
           </r>
         </is>
       </c>
-      <c r="E223" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F223" t="inlineStr">
+      <c r="E223" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F223" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.ccac.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="G223" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H223" t="inlineStr">
+      <c r="G223" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H223" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Comissária contra a Corrupção：Ao Ieong Seong
 Chefe do Gabinete：Chan In Chio
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="224" spans="1:8">
-      <c r="A224" t="inlineStr">
+      <c r="A224" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Gestão de Queixas do CCAC</t>
           </r>
         </is>
       </c>
-      <c r="B224" t="inlineStr">
+      <c r="B224" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Alameda Dr. Carlos d’ Assumpção,  Edifício “Dynasty Plaza”, 14.º andar, NAPE, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C224" t="inlineStr">
+      <c r="C224" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2836 1212</t>
           </r>
         </is>
       </c>
-      <c r="D224" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E224" t="inlineStr">
+      <c r="D224" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E224" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ccac@ccac.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="F224" t="inlineStr">
+      <c r="F224" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.ccac.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="G224" t="inlineStr">
+      <c r="G224" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="225" spans="1:8">
-      <c r="A225" t="inlineStr">
+      <c r="A225" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Delegação do CCAC na Areia Preta</t>
           </r>
         </is>
       </c>
-      <c r="B225" t="inlineStr">
+      <c r="B225" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua 1.º de Maio, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 68-72, Edf. U Wa, r/c, Areia Preta, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C225" t="inlineStr">
+      <c r="C225" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2845 3636 </t>
           </r>
         </is>
       </c>
-      <c r="D225" t="inlineStr">
+      <c r="D225" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2845 3611</t>
           </r>
         </is>
       </c>
-      <c r="E225" t="inlineStr">
+      <c r="E225" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ccac@ccac.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="F225" t="inlineStr">
+      <c r="F225" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.ccac.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="G225" t="inlineStr">
+      <c r="G225" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="226" spans="1:8">
-      <c r="A226" t="inlineStr">
+      <c r="A226" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Delegação do CCAC na Taipa</t>
           </r>
         </is>
       </c>
-      <c r="B226" t="inlineStr">
+      <c r="B226" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua de Nam Keng, Edifício Nova City, Bloco 4, r/c, Loja C, Taipa, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C226" t="inlineStr">
+      <c r="C226" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2836 3636</t>
           </r>
         </is>
       </c>
-      <c r="D226" t="inlineStr">
+      <c r="D226" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2884 3344</t>
           </r>
         </is>
       </c>
-      <c r="E226" t="inlineStr">
+      <c r="E226" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ccac@ccac.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="F226" t="inlineStr">
+      <c r="F226" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.ccac.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="G226" t="inlineStr">
+      <c r="G226" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="227" spans="1:8">
-      <c r="A227" t="inlineStr">
+      <c r="A227" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Comissariado da Auditoria</t>
           </r>
         </is>
       </c>
-      <c r="B227" t="inlineStr">
+      <c r="B227" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Amizade, n.° 1101A, Edifício de Escritórios do Governo (ZAPE), 5.°- 10.° andares, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C227" t="inlineStr">
+      <c r="C227" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 1211</t>
           </r>
         </is>
       </c>
-      <c r="D227" t="inlineStr">
+      <c r="D227" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 1218</t>
           </r>
         </is>
       </c>
-      <c r="E227" t="inlineStr">
+      <c r="E227" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@ca.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F227" t="inlineStr">
+      <c r="F227" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.ca.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G227" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H227" t="inlineStr">
+      <c r="G227" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H227" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Comissária da Auditoria：Ao Ieong U
 Adjunta da Comissária da Auditoria：Hoi Lai Fong
 Chefe do Gabinete da Comissária da Auditoria：Ho Ioc San
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="228" spans="1:8">
-      <c r="A228" t="inlineStr">
+      <c r="A228" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Assembleia Legislativa</t>
           </r>
         </is>
       </c>
-      <c r="B228" t="inlineStr">
+      <c r="B228" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Edifício da Assembleia Legislativa, Praça da Assembleia Legislativa, Aterros da Baía da Praia Grande, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C228" t="inlineStr">
+      <c r="C228" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 8377, （853）2872 8379 </t>
           </r>
         </is>
       </c>
-      <c r="D228" t="inlineStr">
+      <c r="D228" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2897 3753</t>
           </r>
         </is>
       </c>
-      <c r="E228" t="inlineStr">
+      <c r="E228" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@al.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F228" t="inlineStr">
+      <c r="F228" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.al.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G228" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H228" t="inlineStr">
+      <c r="G228" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H228" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Cheong Weng Chon
 Vice-presidente：Ho Ion Sang
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="229" spans="1:8">
-      <c r="A229" t="inlineStr">
+      <c r="A229" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Serviços de Apoio à Assembleia Legislativa</t>
           </r>
         </is>
       </c>
-      <c r="B229" t="inlineStr">
+      <c r="B229" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Edifício da Assembleia Legislativa, Praça da Assembleia Legislativa, Aterros da Baía da Praia Grande, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C229" t="inlineStr">
+      <c r="C229" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 8377, （853）2872 8379 </t>
           </r>
         </is>
       </c>
-      <c r="D229" t="inlineStr">
+      <c r="D229" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2897 3753</t>
           </r>
         </is>
       </c>
-      <c r="E229" t="inlineStr">
+      <c r="E229" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@al.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F229" t="inlineStr">
+      <c r="F229" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.al.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G229" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H229" t="inlineStr">
+      <c r="G229" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H229" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Secretário-Geral：Lam Chi Long
 Secretária-Geral Adjunta：Pun Kam Peng
-Secretário-Geral Adjunto：---
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="230" spans="1:8">
-      <c r="A230" t="inlineStr">
+      <c r="A230" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Comissão de Apoio Judiciário</t>
           </r>
         </is>
       </c>
-      <c r="B230" t="inlineStr">
+      <c r="B230" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Alameda Dr. Carlos d'Assumpção, n.º 398, Edifício CNAC, 6.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C230" t="inlineStr">
+      <c r="C230" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2853 3540</t>
           </r>
         </is>
       </c>
-      <c r="D230" t="inlineStr">
+      <c r="D230" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 3109 </t>
           </r>
         </is>
       </c>
-      <c r="E230" t="inlineStr">
+      <c r="E230" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@caj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F230" t="inlineStr">
+      <c r="F230" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.caj.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G230" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H230" t="inlineStr">
+      <c r="G230" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H230" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Vu Ka Vai
 Vice-Presidente：Leong Weng In
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="231" spans="1:8">
-      <c r="A231" t="inlineStr">
+      <c r="A231" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Conselho dos Profissionais de Medicina Veterinária</t>
           </r>
         </is>
       </c>
-      <c r="B231" t="inlineStr">
+      <c r="B231" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua da Missão de Fátima n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 59-F, Habitação Social de Tói San – Edifício Toi Fai, r/c, bloco “G”, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C231" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E231" t="inlineStr">
+      <c r="C231" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D231" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E231" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@cpmv.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F231" t="inlineStr">
+      <c r="F231" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.cpmv.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G231" t="inlineStr">
+      <c r="G231" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="232" spans="1:8">
-      <c r="A232" t="inlineStr">
+      <c r="A232" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Comissão Profissional dos Contabilistas</t>
           </r>
         </is>
       </c>
-      <c r="B232" t="inlineStr">
+      <c r="B232" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua da Sé, n.º 30, Centro de Recursos da Direcção dos Serviços de Finanças, 1.º Andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C232" t="inlineStr">
+      <c r="C232" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8599 5344</t>
           </r>
         </is>
       </c>
-      <c r="D232" t="inlineStr">
+      <c r="D232" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2838 9177</t>
           </r>
         </is>
       </c>
-      <c r="E232" t="inlineStr">
+      <c r="E232" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">cpcinfo@cpc.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F232" t="inlineStr">
+      <c r="F232" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.cpc.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G232" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H232" t="inlineStr">
+      <c r="G232" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H232" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Ho Silvestre In Mui
 Vice-Presidente：Iong Weng Ian
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="233" spans="1:8">
-      <c r="A233" t="inlineStr">
+      <c r="A233" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Alerta e Resposta a Incidentes de Cibersegurança</t>
           </r>
         </is>
       </c>
-      <c r="B233" t="inlineStr">
+      <c r="B233" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Amizade, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">o</t>
           </r>
           <r>
             <t xml:space="preserve"> 823, Edifício da Polícia Judiciária, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C233" t="inlineStr">
+      <c r="C233" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8800 6600</t>
           </r>
         </is>
       </c>
-      <c r="D233" t="inlineStr">
+      <c r="D233" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8800 6611</t>
           </r>
         </is>
       </c>
-      <c r="E233" t="inlineStr">
+      <c r="E233" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">caric@pj.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="F233" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G233" t="inlineStr">
+      <c r="F233" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G233" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="234" spans="1:8">
-      <c r="A234" t="inlineStr">
+      <c r="A234" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Comissão de Perícia do Erro Médico</t>
           </r>
         </is>
       </c>
-      <c r="B234" t="inlineStr">
+      <c r="B234" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Alameda Dr. Carlos d'Assumpção, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 411 - 417, Edifício Dynasty Plaza, 2.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C234" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E234" t="inlineStr">
+      <c r="C234" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D234" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E234" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@cpem.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F234" t="inlineStr">
+      <c r="F234" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.cpem.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G234" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H234" t="inlineStr">
+      <c r="G234" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H234" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Pang Heong Keong
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="235" spans="1:8">
-      <c r="A235" t="inlineStr">
+      <c r="A235" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Mediação  de Litígios Médicos</t>
           </r>
         </is>
       </c>
-      <c r="B235" t="inlineStr">
+      <c r="B235" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Alameda Dr. Carlos d'Assumpção, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 411 - 417, Edifício Dynasty Plaza, 2.º andar E-F, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C235" t="inlineStr">
+      <c r="C235" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2875 0513</t>
           </r>
         </is>
       </c>
-      <c r="D235" t="inlineStr">
+      <c r="D235" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2875 0514</t>
           </r>
         </is>
       </c>
-      <c r="E235" t="inlineStr">
+      <c r="E235" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@cmlm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F235" t="inlineStr">
+      <c r="F235" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.cmlm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G235" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H235" t="inlineStr">
+      <c r="G235" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H235" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Coordenador：Bernardino Paulo Azedo Lei
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="236" spans="1:8">
-      <c r="A236" t="inlineStr">
+      <c r="A236" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Conselho Profissional dos Assistentes Sociais</t>
           </r>
         </is>
       </c>
-      <c r="B236" t="inlineStr">
+      <c r="B236" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Sinistrados da Ilha Verde, sito na Avenida do Conselheiro Borja, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C236" t="inlineStr">
+      <c r="C236" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2857 5010</t>
           </r>
         </is>
       </c>
-      <c r="D236" t="inlineStr">
+      <c r="D236" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2823 2619</t>
           </r>
         </is>
       </c>
-      <c r="E236" t="inlineStr">
+      <c r="E236" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@cpas.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F236" t="inlineStr">
+      <c r="F236" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.cpas.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G236" t="inlineStr">
+      <c r="G236" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="237" spans="1:8">
-      <c r="A237" t="inlineStr">
+      <c r="A237" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Conselho dos Profissionais de Saúde</t>
           </r>
         </is>
       </c>
-      <c r="B237" t="inlineStr">
+      <c r="B237" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua das Schimas, N.° 108, Edifício de Escritórios do Governo (Coloane), 4.° andar, Coloane, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C237" t="inlineStr">
+      <c r="C237" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2883 6363</t>
           </r>
         </is>
       </c>
-      <c r="D237" t="inlineStr">
+      <c r="D237" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2883 6300</t>
           </r>
         </is>
       </c>
-      <c r="E237" t="inlineStr">
+      <c r="E237" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@cps.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F237" t="inlineStr">
+      <c r="F237" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.cps.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G237" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H237" t="inlineStr">
+      <c r="G237" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H237" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Kuok Cheong U
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="238" spans="1:8">
-      <c r="A238" t="inlineStr">
+      <c r="A238" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Comissão de Assuntos Eleitorais do Chefe do Executivo</t>
           </r>
         </is>
       </c>
-      <c r="B238" t="inlineStr">
+      <c r="B238" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua do Campo, n.°162, Edifício Administração Pública, 11.° andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C238" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E238" t="inlineStr">
+      <c r="C238" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D238" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E238" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ece@elections.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F238" t="inlineStr">
+      <c r="F238" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">www.ece.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G238" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H238" t="inlineStr">
+      <c r="G238" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H238" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Song Man Lei
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="239" spans="1:8">
-      <c r="A239" t="inlineStr">
+      <c r="A239" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Conselho de Arquitectura, Engenharia e Urbanismo</t>
           </r>
         </is>
       </c>
-      <c r="B239" t="inlineStr">
+      <c r="B239" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Estrada de D. Maria II, n.º 33, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C239" t="inlineStr">
+      <c r="C239" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853） 2872 2488</t>
           </r>
         </is>
       </c>
-      <c r="D239" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E239" t="inlineStr">
+      <c r="D239" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E239" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@caeu.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F239" t="inlineStr">
+      <c r="F239" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.caeu.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G239" t="inlineStr">
+      <c r="G239" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="240" spans="1:8">
-      <c r="A240" t="inlineStr">
+      <c r="A240" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Tribunal de Última Instância</t>
           </r>
         </is>
       </c>
-      <c r="B240" t="inlineStr">
+      <c r="B240" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Praia Grande N.º 459, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C240" t="inlineStr">
+      <c r="C240" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8298 4117</t>
           </r>
         </is>
       </c>
-      <c r="D240" t="inlineStr">
+      <c r="D240" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2832 6744</t>
           </r>
         </is>
       </c>
-      <c r="E240" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F240" t="inlineStr">
+      <c r="E240" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F240" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.court.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G240" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H240" t="inlineStr">
+      <c r="G240" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H240" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Song Man Lei
 Chefe do Gabinete：Celestino Lei
 Chefe-Adjunta do Gabinete  (Subst.ª)：Chan In Leng
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="241" spans="1:8">
-      <c r="A241" t="inlineStr">
+      <c r="A241" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Tribunal de Segunda Instância</t>
           </r>
         </is>
       </c>
-      <c r="B241" t="inlineStr">
+      <c r="B241" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Praceta 25 de Abril, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C241" t="inlineStr">
+      <c r="C241" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8398 4100</t>
           </r>
         </is>
       </c>
-      <c r="D241" t="inlineStr">
+      <c r="D241" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2832 6747</t>
           </r>
         </is>
       </c>
-      <c r="E241" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F241" t="inlineStr">
+      <c r="E241" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F241" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.court.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G241" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H241" t="inlineStr">
+      <c r="G241" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H241" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Seng Ioi Man
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="242" spans="1:8">
-      <c r="A242" t="inlineStr">
+      <c r="A242" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Tribunais de Primeira Instância</t>
           </r>
         </is>
       </c>
-      <c r="B242" t="inlineStr">
-[...27 lines deleted...]
-      <c r="F242" t="inlineStr">
+      <c r="B242" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="C242" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D242" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E242" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F242" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.court.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G242" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H242" t="inlineStr">
+      <c r="G242" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H242" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Io Weng San
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="243" spans="1:8">
-      <c r="A243" t="inlineStr">
+      <c r="A243" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Tribunal Judicial de Base</t>
           </r>
         </is>
       </c>
-      <c r="B243" t="inlineStr">
+      <c r="B243" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Secretarias dos Juízos Cíveis, Juízo Laboral e Juízo de Família e de Menores : Avenida do Infante D. Henrique, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 43-53A, 4.º, 12.º e 17.º andares, The Macau Square, Macau
 Secretarias do Juízo de Pequenas Causas Cíveis : Avenida da Praia Grande, n. </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
@@ -23847,3774 +23868,3772 @@
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 517, Edifício Comercial Nam Tung, 21.º andar A-C, Macau
 Secretarias dos Juízos Criminais : Avenida Doutor Stanley Ho, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 347, Edifício dos Juízos Criminais do Tribunal Judicial de Base, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C243" t="inlineStr">
+      <c r="C243" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Secretarias dos Juízos Cíveis, Juízo Laboral e Juízo de Família e de Menores：（853）8597 0278 
  Secretarias do Juízo de Pequenas Causas Cíveis：（853）8398 8444 
  Secretarias dos Juízos Criminais：（853）8597 0278 </t>
           </r>
         </is>
       </c>
-      <c r="D243" t="inlineStr">
+      <c r="D243" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Secretarias dos Juízos Cíveis, Juízo Laboral e Juízo de Família e de Menores：（853）2833 6506 
  Secretarias do Juízo de Pequenas Causas Cíveis：（853）2871 5825 
  Secretarias dos Juízos Criminais：（853）2897 3013</t>
           </r>
         </is>
       </c>
-      <c r="E243" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F243" t="inlineStr">
+      <c r="E243" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F243" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.court.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G243" t="inlineStr">
+      <c r="G243" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="244" spans="1:8">
-      <c r="A244" t="inlineStr">
+      <c r="A244" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Juízo de Pequenas Causas Cíveis</t>
           </r>
         </is>
       </c>
-      <c r="B244" t="inlineStr">
+      <c r="B244" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Praia Grande, n.º 517, Edifício Comercial Nam Tung, 21º andar A-C, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C244" t="inlineStr">
+      <c r="C244" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8398 8444 </t>
           </r>
         </is>
       </c>
-      <c r="D244" t="inlineStr">
+      <c r="D244" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 5825</t>
           </r>
         </is>
       </c>
-      <c r="E244" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F244" t="inlineStr">
+      <c r="E244" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F244" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.court.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G244" t="inlineStr">
+      <c r="G244" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="245" spans="1:8">
-      <c r="A245" t="inlineStr">
+      <c r="A245" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Juízo de Instrução Criminal</t>
           </r>
         </is>
       </c>
-      <c r="B245" t="inlineStr">
+      <c r="B245" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Dr. Rodrigo Rodrigues, n.º 683, Edifício do Ministério Público, 4.° andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C245" t="inlineStr">
+      <c r="C245" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8796 6527</t>
           </r>
         </is>
       </c>
-      <c r="D245" t="inlineStr">
+      <c r="D245" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 8275</t>
           </r>
         </is>
       </c>
-      <c r="E245" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F245" t="inlineStr">
+      <c r="E245" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F245" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.court.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G245" t="inlineStr">
+      <c r="G245" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="246" spans="1:8">
-      <c r="A246" t="inlineStr">
+      <c r="A246" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Juízos Criminais</t>
           </r>
         </is>
       </c>
-      <c r="B246" t="inlineStr">
+      <c r="B246" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida Doutor Stanley Ho, n.º 347, Edifício dos Juízos Criminais do Tribunal Judicial de Base, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C246" t="inlineStr">
+      <c r="C246" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8597 0278 </t>
           </r>
         </is>
       </c>
-      <c r="D246" t="inlineStr">
+      <c r="D246" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2897 3013</t>
           </r>
         </is>
       </c>
-      <c r="E246" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F246" t="inlineStr">
+      <c r="E246" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F246" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.court.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G246" t="inlineStr">
+      <c r="G246" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="247" spans="1:8">
-      <c r="A247" t="inlineStr">
+      <c r="A247" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Juízos Cíveis</t>
           </r>
         </is>
       </c>
-      <c r="B247" t="inlineStr">
+      <c r="B247" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Infante D. Henrique, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 43-53A, The Macau Square, 12.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C247" t="inlineStr">
+      <c r="C247" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8597 0278 </t>
           </r>
         </is>
       </c>
-      <c r="D247" t="inlineStr">
+      <c r="D247" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2833 6506 </t>
           </r>
         </is>
       </c>
-      <c r="E247" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F247" t="inlineStr">
+      <c r="E247" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F247" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.court.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G247" t="inlineStr">
+      <c r="G247" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="248" spans="1:8">
-      <c r="A248" t="inlineStr">
+      <c r="A248" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Juízo Laboral</t>
           </r>
         </is>
       </c>
-      <c r="B248" t="inlineStr">
+      <c r="B248" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Infante D. Henrique, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 43-53A, The Macau Square, 17.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C248" t="inlineStr">
+      <c r="C248" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8597 0278</t>
           </r>
         </is>
       </c>
-      <c r="D248" t="inlineStr">
+      <c r="D248" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2833 6506</t>
           </r>
         </is>
       </c>
-      <c r="E248" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F248" t="inlineStr">
+      <c r="E248" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F248" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.court.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G248" t="inlineStr">
+      <c r="G248" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="249" spans="1:8">
-      <c r="A249" t="inlineStr">
+      <c r="A249" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Juízos de Família e de Menores</t>
           </r>
         </is>
       </c>
-      <c r="B249" t="inlineStr">
+      <c r="B249" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Infante D. Henrique, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 43-53A, The Macau Square, 17.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C249" t="inlineStr">
+      <c r="C249" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8597 0278</t>
           </r>
         </is>
       </c>
-      <c r="D249" t="inlineStr">
+      <c r="D249" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2833 6506</t>
           </r>
         </is>
       </c>
-      <c r="E249" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F249" t="inlineStr">
+      <c r="E249" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F249" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.court.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G249" t="inlineStr">
+      <c r="G249" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="250" spans="1:8">
-      <c r="A250" t="inlineStr">
+      <c r="A250" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Tribunal Administrativo</t>
           </r>
         </is>
       </c>
-      <c r="B250" t="inlineStr">
-[...27 lines deleted...]
-      <c r="F250" t="inlineStr">
+      <c r="B250" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Praceta 25 de Abril, Edifício do Tribunal de Segunda Instância, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C250" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2835 6060</t>
+          </r>
+        </is>
+      </c>
+      <c r="D250" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2835 5593</t>
+          </r>
+        </is>
+      </c>
+      <c r="E250" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F250" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.court.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G250" t="inlineStr">
+      <c r="G250" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="251" spans="1:8">
-      <c r="A251" t="inlineStr">
+      <c r="A251" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Gabinete do Presidente do Tribunal de Última Instância</t>
           </r>
         </is>
       </c>
-      <c r="B251" t="inlineStr">
+      <c r="B251" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua Central N.º 9-A, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C251" t="inlineStr">
+      <c r="C251" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8298 4136</t>
           </r>
         </is>
       </c>
-      <c r="D251" t="inlineStr">
+      <c r="D251" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2896 9225</t>
           </r>
         </is>
       </c>
-      <c r="E251" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F251" t="inlineStr">
+      <c r="E251" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F251" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.court.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G251" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H251" t="inlineStr">
+      <c r="G251" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H251" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Chefe do Gabinete：Celestino Lei
 Chefe-Adjunta do Gabinete  (Subst.ª)：Chan In Leng
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="252" spans="1:8">
-      <c r="A252" t="inlineStr">
+      <c r="A252" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Comissão Independente Responsável pela Indigitação dos Candidatos ao Cargo de Juiz</t>
           </r>
         </is>
       </c>
-      <c r="B252" t="inlineStr">
+      <c r="B252" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida da Praia Grande N.º 459, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C252" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8298 4397</t>
+          </r>
+        </is>
+      </c>
+      <c r="D252" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2896 3967</t>
+          </r>
+        </is>
+      </c>
+      <c r="E252" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F252" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">www.court.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G252" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Conselho dos Magistrados Judiciais</t>
+          </r>
+        </is>
+      </c>
+      <c r="B253" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Avenida da Praia Grande N.º 459, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C253" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8298 4397</t>
+          </r>
+        </is>
+      </c>
+      <c r="D253" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2896 3967</t>
+          </r>
+        </is>
+      </c>
+      <c r="E253" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F253" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">www.court.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G253" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Comissão Independente para o Exercício do Poder Disciplinar Sobre os Solicitadores</t>
+          </r>
+        </is>
+      </c>
+      <c r="B254" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Praceta 25 de Abril, Edifício dos Tribunais de Segunda e Última Instâncias, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C252" t="inlineStr">
-[...101 lines deleted...]
-      <c r="C254" t="inlineStr">
+      <c r="C254" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8298 4369</t>
           </r>
         </is>
       </c>
-      <c r="D254" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E254" t="inlineStr">
+      <c r="D254" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E254" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CIEPDSS@court.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F254" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G254" t="inlineStr">
+      <c r="F254" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G254" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="255" spans="1:8">
-      <c r="A255" t="inlineStr">
+      <c r="A255" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Ministério Público</t>
           </r>
         </is>
       </c>
-      <c r="B255" t="inlineStr">
+      <c r="B255" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Dr. Rodrigo Rodrigues, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">o</t>
           </r>
           <r>
             <t xml:space="preserve"> 683, Edifício do Ministério Público, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C255" t="inlineStr">
+      <c r="C255" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2878 6666</t>
           </r>
         </is>
       </c>
-      <c r="D255" t="inlineStr">
+      <c r="D255" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2875 3231</t>
           </r>
         </is>
       </c>
-      <c r="E255" t="inlineStr">
+      <c r="E255" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@mp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F255" t="inlineStr">
+      <c r="F255" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.mp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G255" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H255" t="inlineStr">
+      <c r="G255" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H255" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Procurador do Ministério Público：Tong Hio Fong
 Chefe do Gabinete do Procurador：Wong Hio Nam
 Chefe-Adjunto do Gabinete do Procurador：Ng Meng Tai
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="256" spans="1:8">
-      <c r="A256" t="inlineStr">
+      <c r="A256" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Serviço do Ministério Público junto do Tribunal de Última Instância</t>
           </r>
         </is>
       </c>
-      <c r="B256" t="inlineStr">
+      <c r="B256" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Praia Grande, N.º 459, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C256" t="inlineStr">
+      <c r="C256" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 7272</t>
           </r>
         </is>
       </c>
-      <c r="D256" t="inlineStr">
+      <c r="D256" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2850 9183</t>
           </r>
         </is>
       </c>
-      <c r="E256" t="inlineStr">
+      <c r="E256" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@mp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F256" t="inlineStr">
+      <c r="F256" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.mp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G256" t="inlineStr">
+      <c r="G256" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="257" spans="1:8">
-      <c r="A257" t="inlineStr">
+      <c r="A257" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Serviço do Ministério Público junto do Tribunal de Segunda Instância</t>
           </r>
         </is>
       </c>
-      <c r="B257" t="inlineStr">
+      <c r="B257" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Praceta 25 de Abril, Edifício do Tribunal de Segunda Instância, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C257" t="inlineStr">
+      <c r="C257" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 7272</t>
           </r>
         </is>
       </c>
-      <c r="D257" t="inlineStr">
+      <c r="D257" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2836 5214</t>
           </r>
         </is>
       </c>
-      <c r="E257" t="inlineStr">
+      <c r="E257" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@mp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F257" t="inlineStr">
+      <c r="F257" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.mp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G257" t="inlineStr">
+      <c r="G257" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="258" spans="1:8">
-      <c r="A258" t="inlineStr">
+      <c r="A258" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Serviço do Ministério Público junto do Tribunal Judicial de Base</t>
           </r>
         </is>
       </c>
-      <c r="B258" t="inlineStr">
+      <c r="B258" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Atendimento e consulta geral : Avenida do Infante D. Henrique, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 47-53, The Macau Square, 3.º andar, Macau
- Matérias cível e laboral : Avenida do Infante D. Henrique, n.</t>
+ Matérias civil, de assuntos familiares e laboral : Avenida do Infante D. Henrique, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
-            <t xml:space="preserve"> 47-53, The Macau Square, 3.º andar e 4.º andar, Macau
-[...18 lines deleted...]
-      <c r="E258" t="inlineStr">
+            <t xml:space="preserve"> 47-53, The Macau Square, 3.º andar (Secção Cível e de Assuntos Familiares) e 4.º andar (Secção Laboral), Macau
+ Matéria penal : Avenida Doutor Stanley Ho, n.º 347, Edifício dos Juízos Criminais do Tribunal Judicial de Base, 1.º andar, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C258" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Atendimento e consulta geral：（853）2855 7714&lt;/br&gt;Matérias civil, de assuntos familiares e laboral ：（853）2855 7714&lt;/br&gt;Matéria penal：（853）8506 5100</t>
+          </r>
+        </is>
+      </c>
+      <c r="D258" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Atendimento e consulta geral：（853）2833 9501&lt;/br&gt;Matérias civil, de assuntos familiares e laboral ：（853）2833 9501&lt;/br&gt;Matéria penal：（853）2853 2441</t>
+          </r>
+        </is>
+      </c>
+      <c r="E258" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@mp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F258" t="inlineStr">
+      <c r="F258" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.mp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G258" t="inlineStr">
+      <c r="G258" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="259" spans="1:8">
-      <c r="A259" t="inlineStr">
+      <c r="A259" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Serviço do Ministério Público junto do Tribunal Administrativo</t>
           </r>
         </is>
       </c>
-      <c r="B259" t="inlineStr">
-[...6 lines deleted...]
-      <c r="C259" t="inlineStr">
+      <c r="B259" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Praceta 25 de Abril, Edifício do Tribunal de Segunda Instância, Macau</t>
+          </r>
+        </is>
+      </c>
+      <c r="C259" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2833 0963</t>
           </r>
         </is>
       </c>
-      <c r="D259" t="inlineStr">
+      <c r="D259" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2837 3824</t>
           </r>
         </is>
       </c>
-      <c r="E259" t="inlineStr">
+      <c r="E259" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@mp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F259" t="inlineStr">
+      <c r="F259" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.mp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G259" t="inlineStr">
+      <c r="G259" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="260" spans="1:8">
-      <c r="A260" t="inlineStr">
+      <c r="A260" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Serviço de Acção Penal do Ministério Público</t>
           </r>
         </is>
       </c>
-      <c r="B260" t="inlineStr">
+      <c r="B260" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Dr. Rodrigo Rodrigues, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">o</t>
           </r>
           <r>
             <t xml:space="preserve"> 683, Edifício do Ministério Público, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C260" t="inlineStr">
+      <c r="C260" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 8268</t>
           </r>
         </is>
       </c>
-      <c r="D260" t="inlineStr">
+      <c r="D260" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 8272</t>
           </r>
         </is>
       </c>
-      <c r="E260" t="inlineStr">
+      <c r="E260" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@mp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F260" t="inlineStr">
+      <c r="F260" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.mp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G260" t="inlineStr">
+      <c r="G260" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="261" spans="1:8">
-      <c r="A261" t="inlineStr">
+      <c r="A261" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Gabinete do Procurador</t>
           </r>
         </is>
       </c>
-      <c r="B261" t="inlineStr">
+      <c r="B261" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Dr. Rodrigo Rodrigues, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">o</t>
           </r>
           <r>
             <t xml:space="preserve"> 683, Edifício do Ministério Público, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C261" t="inlineStr">
+      <c r="C261" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2878 6666</t>
           </r>
         </is>
       </c>
-      <c r="D261" t="inlineStr">
+      <c r="D261" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2875 3231</t>
           </r>
         </is>
       </c>
-      <c r="E261" t="inlineStr">
+      <c r="E261" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@mp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F261" t="inlineStr">
+      <c r="F261" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.mp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G261" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H261" t="inlineStr">
+      <c r="G261" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H261" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Chefe do Gabinete do Procurador：Wong Hio Nam
 Chefe-Adjunto do Gabinete do Procurador：Ng Meng Tai
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="262" spans="1:8">
-      <c r="A262" t="inlineStr">
+      <c r="A262" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Conselho dos Magistrados do Ministério Público</t>
           </r>
         </is>
       </c>
-      <c r="B262" t="inlineStr">
+      <c r="B262" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Dr. Rodrigo Rodrigues, n.º 683, Edifício do Ministério Público, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C262" t="inlineStr">
+      <c r="C262" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2878 6666</t>
           </r>
         </is>
       </c>
-      <c r="D262" t="inlineStr">
+      <c r="D262" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2875 3231</t>
           </r>
         </is>
       </c>
-      <c r="E262" t="inlineStr">
+      <c r="E262" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@mp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F262" t="inlineStr">
+      <c r="F262" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.mp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G262" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H262" t="inlineStr">
+      <c r="G262" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H262" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Tong Hio Fong
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="263" spans="1:8">
-      <c r="A263" t="inlineStr">
+      <c r="A263" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Associação dos Advogados de Macau</t>
           </r>
         </is>
       </c>
-      <c r="B263" t="inlineStr">
+      <c r="B263" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Amizade, n.º 918, Edifício World Trade Center, 11.º andar A-D, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C263" t="inlineStr">
+      <c r="C263" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 8121, （853）2872 8122 </t>
           </r>
         </is>
       </c>
-      <c r="D263" t="inlineStr">
+      <c r="D263" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 8127 </t>
           </r>
         </is>
       </c>
-      <c r="E263" t="inlineStr">
+      <c r="E263" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@aam.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="F263" t="inlineStr">
+      <c r="F263" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.aam.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="G263" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H263" t="inlineStr">
+      <c r="G263" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H263" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente da Mesa da Assembleia Geral：Leonel Alves
 Presidente da Direcção：Vong Hin Fai
 Presidente do Conselho Fiscal：Paulino Comandante
 Secretário -Geral：Oriana Inácio Pun
 Presidente do Conselho Superior da Advocacia：Lei Wun Kong
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="264" spans="1:8">
-      <c r="A264" t="inlineStr">
+      <c r="A264" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Companhia de Transportes Aéreos Air Macau, S.A.</t>
           </r>
         </is>
       </c>
-      <c r="B264" t="inlineStr">
+      <c r="B264" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Alameda Dr. Carlos D'Assumpção, nº 398, Edifício CNAC, 14º a 18º andares, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C264" t="inlineStr">
+      <c r="C264" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8396 6888</t>
           </r>
         </is>
       </c>
-      <c r="D264" t="inlineStr">
+      <c r="D264" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8396 6866</t>
           </r>
         </is>
       </c>
-      <c r="E264" t="inlineStr">
+      <c r="E264" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">airmacau@airmacau.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="F264" t="inlineStr">
+      <c r="F264" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.airmacau.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="G264" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H264" t="inlineStr">
+      <c r="G264" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H264" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho de Administração：Wu Lixin
 Presidente da Comissão Executiva：Wu Lixin
 Director Geral：Wu Lixin
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="265" spans="1:8">
-      <c r="A265" t="inlineStr">
+      <c r="A265" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Sociedade do Aeroporto Internacional de Macau, S.A.R.L.</t>
           </r>
         </is>
       </c>
-      <c r="B265" t="inlineStr">
+      <c r="B265" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida de Wai Long, CAM Office Building, 4.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">o</t>
           </r>
           <r>
             <t xml:space="preserve"> andar, Taipa, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C265" t="inlineStr">
+      <c r="C265" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8598 8888</t>
           </r>
         </is>
       </c>
-      <c r="D265" t="inlineStr">
+      <c r="D265" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2878 5465</t>
           </r>
         </is>
       </c>
-      <c r="E265" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F265" t="inlineStr">
+      <c r="E265" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F265" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.camacau.com</t>
           </r>
         </is>
       </c>
-      <c r="G265" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H265" t="inlineStr">
+      <c r="G265" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H265" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho de Administração：Chui Sai Cheong
 Presidente da Comissão Executiva：Zhang Yun
 Administrador Executivo：Chan Weng Hong
 Administrador Executivo：Tai Kin Ip
 Administrator Executivo：Pun Weng Kun
 Administrador Executivo：Brian Kelly Swing
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="266" spans="1:8">
-      <c r="A266" t="inlineStr">
+      <c r="A266" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Companhia de Electricidade de Macau - CEM, S.A.</t>
           </r>
         </is>
       </c>
-      <c r="B266" t="inlineStr">
+      <c r="B266" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Estrada D. Maria II, Edifício CEM, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C266" t="inlineStr">
+      <c r="C266" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2833 9933</t>
           </r>
         </is>
       </c>
-      <c r="D266" t="inlineStr">
+      <c r="D266" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2830 8361</t>
           </r>
         </is>
       </c>
-      <c r="E266" t="inlineStr">
+      <c r="E266" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">customer.centre@cem-macau.com</t>
           </r>
         </is>
       </c>
-      <c r="F266" t="inlineStr">
+      <c r="F266" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.cem-macau.com</t>
           </r>
         </is>
       </c>
-      <c r="G266" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H266" t="inlineStr">
+      <c r="G266" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H266" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho de Administração：Fu Jianguo
 Presidente da Comissão Executiva：Bernie Leong
 Administrador Executivo：Zhang Jian
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="267" spans="1:8">
-      <c r="A267" t="inlineStr">
+      <c r="A267" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fundo de Cooperação e Desenvolvimento China-Países de Língua Portuguesa de Sociedade Limitada</t>
           </r>
         </is>
       </c>
-      <c r="B267" t="inlineStr">
+      <c r="B267" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua Sul de Entre Lagos, Complexo da Plataforma de Serviços para a Cooperação Comercial entre a China e os Países de Língua Portuguesa, Edifício de Escritório, 1.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C267" t="inlineStr">
+      <c r="C267" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2847 3757</t>
           </r>
         </is>
       </c>
-      <c r="D267" t="inlineStr">
+      <c r="D267" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2847 3757</t>
           </r>
         </is>
       </c>
-      <c r="E267" t="inlineStr">
+      <c r="E267" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">zhongpujijin@cadfund.com</t>
           </r>
         </is>
       </c>
-      <c r="F267" t="inlineStr">
+      <c r="F267" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.cadfund.com/Column/16/0.htm</t>
           </r>
         </is>
       </c>
-      <c r="G267" t="inlineStr">
+      <c r="G267" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="268" spans="1:8">
-      <c r="A268" t="inlineStr">
+      <c r="A268" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Companhia de Parques de Macau, S.A.</t>
           </r>
         </is>
       </c>
-      <c r="B268" t="inlineStr">
+      <c r="B268" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Praia Grande, n.° 693, Edificio Tai Wah, 14.° andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C268" t="inlineStr">
+      <c r="C268" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2832 3232 </t>
           </r>
         </is>
       </c>
-      <c r="D268" t="inlineStr">
+      <c r="D268" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2832 2299 </t>
           </r>
         </is>
       </c>
-      <c r="E268" t="inlineStr">
-[...20 lines deleted...]
-      <c r="H268" t="inlineStr">
+      <c r="E268" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F268" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G268" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H268" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Ma Iao Lai
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="269" spans="1:8">
-      <c r="A269" t="inlineStr">
+      <c r="A269" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Produtividade e Transferência de Tecnologia de Macau</t>
           </r>
         </is>
       </c>
-      <c r="B269" t="inlineStr">
+      <c r="B269" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua de Xangai n.°175, Edifício ACM, 6.°-7.° andares, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C269" t="inlineStr">
+      <c r="C269" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2878 1313 </t>
           </r>
         </is>
       </c>
-      <c r="D269" t="inlineStr">
+      <c r="D269" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2878 8233 </t>
           </r>
         </is>
       </c>
-      <c r="E269" t="inlineStr">
+      <c r="E269" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">cpttm@cpttm.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="F269" t="inlineStr">
+      <c r="F269" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.cpttm.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="G269" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H269" t="inlineStr">
+      <c r="G269" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H269" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente da Assembleia Geral：Tsui Wai Kwan
 Presidente da Direcção：Yeung Tsun Man, Eric
 Directora Geral：Victoria Alexa Kuan Chan
 Subdirector Geral：Chang Chak Io
 Presidente do Conselho Fiscal：Ho Pui Fan
 Presidente do Conselho Geral：Lao Ngai Leong
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="270" spans="1:8">
-      <c r="A270" t="inlineStr">
+      <c r="A270" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CSR Macau - Companhia de Sistemas de Resíduos, Lda.</t>
           </r>
         </is>
       </c>
-      <c r="B270" t="inlineStr">
+      <c r="B270" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida Son On, Lote S, Pac On, Taipa, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C270" t="inlineStr">
+      <c r="C270" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2885 0065</t>
           </r>
         </is>
       </c>
-      <c r="D270" t="inlineStr">
+      <c r="D270" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2885 0083</t>
           </r>
         </is>
       </c>
-      <c r="E270" t="inlineStr">
+      <c r="E270" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">csrmacau@macau.ctm.net</t>
           </r>
         </is>
       </c>
-      <c r="F270" t="inlineStr">
+      <c r="F270" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.csrmacau.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="G270" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H270" t="inlineStr">
+      <c r="G270" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H270" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Director Geral：Hong Cheong Fai
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="271" spans="1:8">
-      <c r="A271" t="inlineStr">
+      <c r="A271" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Companhia de Telecomunicações de Macau, S.A.</t>
           </r>
         </is>
       </c>
-      <c r="B271" t="inlineStr">
+      <c r="B271" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua de Lagos, Telecentro, Taipa, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C271" t="inlineStr">
+      <c r="C271" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2883 3833</t>
           </r>
         </is>
       </c>
-      <c r="D271" t="inlineStr">
+      <c r="D271" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8891 3031</t>
           </r>
         </is>
       </c>
-      <c r="E271" t="inlineStr">
+      <c r="E271" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">helpdesk@macau.ctm.net</t>
           </r>
         </is>
       </c>
-      <c r="F271" t="inlineStr">
+      <c r="F271" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.ctm.net</t>
           </r>
         </is>
       </c>
-      <c r="G271" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H271" t="inlineStr">
+      <c r="G271" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H271" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Director Geral：Poon Fuk Hei
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="272" spans="1:8">
-      <c r="A272" t="inlineStr">
+      <c r="A272" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Far East Hidrofoil Companhia, Limitada</t>
           </r>
         </is>
       </c>
-      <c r="B272" t="inlineStr">
+      <c r="B272" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Amizade, sem número, Terminal Marítimo do Porto Exterior, 1.º andar, Sala 1668, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C272" t="inlineStr">
+      <c r="C272" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 6266</t>
           </r>
         </is>
       </c>
-      <c r="D272" t="inlineStr">
+      <c r="D272" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 6277</t>
           </r>
         </is>
       </c>
-      <c r="E272" t="inlineStr">
+      <c r="E272" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">enquiry@turbojet.com.hk</t>
           </r>
         </is>
       </c>
-      <c r="F272" t="inlineStr">
+      <c r="F272" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.turbojet.com.hk</t>
           </r>
         </is>
       </c>
-      <c r="G272" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H272" t="inlineStr">
+      <c r="G272" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H272" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Directora：Ho Chiu King Pansy Catilina
-Directora：Ho Chiu Ha Maisy
 Directora, Gerente-geral：Hong Yu Han Anna
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="273" spans="1:8">
-      <c r="A273" t="inlineStr">
+      <c r="A273" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fundação Escola Portuguesa de Macau</t>
           </r>
         </is>
       </c>
-      <c r="B273" t="inlineStr">
+      <c r="B273" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Infante D. Henrique, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C273" t="inlineStr">
+      <c r="C273" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2857 2240 </t>
           </r>
         </is>
       </c>
-      <c r="D273" t="inlineStr">
+      <c r="D273" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 0473 </t>
           </r>
         </is>
       </c>
-      <c r="E273" t="inlineStr">
-[...20 lines deleted...]
-      <c r="H273" t="inlineStr">
+      <c r="E273" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F273" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G273" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H273" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Jorge Neto Valente
 Vice-Presidente：Miguel de Senna Fernandes
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="274" spans="1:8">
-      <c r="A274" t="inlineStr">
+      <c r="A274" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hongkong Macao Hydrofoil Company, Limited</t>
           </r>
         </is>
       </c>
-      <c r="B274" t="inlineStr">
+      <c r="B274" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Amizade, sem número, Terminal Marítimo do Porto Exterior, 1.º andar, Sala 1668, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C274" t="inlineStr">
+      <c r="C274" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 6266</t>
           </r>
         </is>
       </c>
-      <c r="D274" t="inlineStr">
+      <c r="D274" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 6277</t>
           </r>
         </is>
       </c>
-      <c r="E274" t="inlineStr">
+      <c r="E274" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">enquiry@turbojet.com.hk</t>
           </r>
         </is>
       </c>
-      <c r="F274" t="inlineStr">
+      <c r="F274" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.turbojet.com.hk</t>
           </r>
         </is>
       </c>
-      <c r="G274" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H274" t="inlineStr">
+      <c r="G274" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H274" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Directora：Ho Chiu King Pansy Catilina
-Directora：Ho Chiu Ha Maisy
 Directora, Gerente-geral：Hong Yu Han Anna
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="275" spans="1:8">
-      <c r="A275" t="inlineStr">
+      <c r="A275" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Instituto para o Desenvolvimento e Qualidade, Macau</t>
           </r>
         </is>
       </c>
-      <c r="B275" t="inlineStr">
+      <c r="B275" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida Padre Tomás Pereira,S.N., Taipa, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C275" t="inlineStr">
+      <c r="C275" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8291 4701</t>
           </r>
         </is>
       </c>
-      <c r="D275" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E275" t="inlineStr">
+      <c r="D275" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E275" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">idq_mac@idq.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="F275" t="inlineStr">
+      <c r="F275" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.idq.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="G275" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H275" t="inlineStr">
+      <c r="G275" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H275" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente da Direcção：Tam Lap Mou
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="276" spans="1:8">
-      <c r="A276" t="inlineStr">
+      <c r="A276" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Instituto Português do Oriente</t>
           </r>
         </is>
       </c>
-      <c r="B276" t="inlineStr">
+      <c r="B276" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua de Pedro Nolasco da Silva, n.° 45, 1.° andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C276" t="inlineStr">
+      <c r="C276" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2853 0227, （853）2853 0243</t>
           </r>
         </is>
       </c>
-      <c r="D276" t="inlineStr">
+      <c r="D276" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2853 0277</t>
           </r>
         </is>
       </c>
-      <c r="E276" t="inlineStr">
+      <c r="E276" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info.macau@ipor.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="F276" t="inlineStr">
+      <c r="F276" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://ipor.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="G276" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H276" t="inlineStr">
+      <c r="G276" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H276" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Directora：Patrícia N. Quaresma
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="277" spans="1:8">
-      <c r="A277" t="inlineStr">
+      <c r="A277" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Laboratório de Engenharia Civil de Macau</t>
           </r>
         </is>
       </c>
-      <c r="B277" t="inlineStr">
+      <c r="B277" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida Wai Long, n.° 185, Taipa, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C277" t="inlineStr">
+      <c r="C277" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8294 4488</t>
           </r>
         </is>
       </c>
-      <c r="D277" t="inlineStr">
+      <c r="D277" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8294 4848</t>
           </r>
         </is>
       </c>
-      <c r="E277" t="inlineStr">
+      <c r="E277" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">mailbox@lecm.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="F277" t="inlineStr">
+      <c r="F277" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.lecm.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="G277" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H277" t="inlineStr">
+      <c r="G277" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H277" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente da Direcção：Ao Peng Kong
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="278" spans="1:8">
-      <c r="A278" t="inlineStr">
+      <c r="A278" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Sociedade de Abastecimento de Águas de Macau, S.A.</t>
           </r>
         </is>
       </c>
-      <c r="B278" t="inlineStr">
+      <c r="B278" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Conselheiro Borja, n.° 718, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C278" t="inlineStr">
+      <c r="C278" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2823 3332 </t>
           </r>
         </is>
       </c>
-      <c r="D278" t="inlineStr">
+      <c r="D278" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2822 0150 </t>
           </r>
         </is>
       </c>
-      <c r="E278" t="inlineStr">
+      <c r="E278" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">customer.info@macaowater.com  </t>
           </r>
         </is>
       </c>
-      <c r="F278" t="inlineStr">
+      <c r="F278" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.macaowater.com</t>
           </r>
         </is>
       </c>
-      <c r="G278" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H278" t="inlineStr">
+      <c r="G278" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H278" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Administrador Delegado：Fan Xiaojun
 Directora Executiva：Kuan Sio Peng
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="279" spans="1:8">
-      <c r="A279" t="inlineStr">
+      <c r="A279" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Sociedade de Administração de Portos, S.A.</t>
           </r>
         </is>
       </c>
-      <c r="B279" t="inlineStr">
+      <c r="B279" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Estrada Nossa Senhora de Ká Hó, Terminal de Contentores do Porto de Ká Hó, Coloane, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C279" t="inlineStr">
+      <c r="C279" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2851 1524</t>
           </r>
         </is>
       </c>
-      <c r="D279" t="inlineStr">
+      <c r="D279" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2831 4113</t>
           </r>
         </is>
       </c>
-      <c r="E279" t="inlineStr">
+      <c r="E279" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@macauport.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="F279" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G279" t="inlineStr">
+      <c r="F279" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G279" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Caixa Postal 1306 - Macau</t>
           </r>
         </is>
       </c>
-      <c r="H279" t="inlineStr">
+      <c r="H279" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente da Comissão Executiva：Ho Pansy Catilina Chiu King
 Membro：Vai Hoi Ieong
 Membro：Danny Ho
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="280" spans="1:8">
-      <c r="A280" t="inlineStr">
+      <c r="A280" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Central de Depósito e Liquidação de Valores Mobiliários de Macau Sociedade Unipessoal Limitada</t>
           </r>
         </is>
       </c>
-      <c r="B280" t="inlineStr">
+      <c r="B280" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"> Avenida da Praia Grande, n.º 429, Centro Comercial da Praia Grande, 4º andar, Macau </t>
           </r>
         </is>
       </c>
-      <c r="C280" t="inlineStr">
+      <c r="C280" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2876 1311</t>
           </r>
         </is>
       </c>
-      <c r="D280" t="inlineStr">
+      <c r="D280" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2876 1322</t>
           </r>
         </is>
       </c>
-      <c r="E280" t="inlineStr">
+      <c r="E280" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">general@mcsd.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="F280" t="inlineStr">
+      <c r="F280" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.mcsd.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="G280" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H280" t="inlineStr">
+      <c r="G280" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H280" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho de Administração：Lau Hang Kun
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="281" spans="1:8">
-      <c r="A281" t="inlineStr">
+      <c r="A281" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Macau Investimento e Desenvolvimento, S.A.</t>
           </r>
         </is>
       </c>
-      <c r="B281" t="inlineStr">
+      <c r="B281" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida de Almeida Ribeiro, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 61-75, Circle Square, 18° andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C281" t="inlineStr">
+      <c r="C281" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2832 2226</t>
           </r>
         </is>
       </c>
-      <c r="D281" t="inlineStr">
+      <c r="D281" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2832 1392</t>
           </r>
         </is>
       </c>
-      <c r="E281" t="inlineStr">
+      <c r="E281" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@mid.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="F281" t="inlineStr">
+      <c r="F281" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.mid.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="G281" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H281" t="inlineStr">
+      <c r="G281" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H281" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho de Administração：Tam Chi Neng
 Vice-presidente do Conselho de Administração：Zhang Haihong
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="282" spans="1:8">
-      <c r="A282" t="inlineStr">
+      <c r="A282" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Sociedade do Metro Ligeiro de Macau, S.A.</t>
           </r>
         </is>
       </c>
-      <c r="B282" t="inlineStr">
+      <c r="B282" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Infante D. Henrique, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 43-53A, The Macau Square, 7.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C282" t="inlineStr">
+      <c r="C282" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2881 3721，（853）2881 3722</t>
           </r>
         </is>
       </c>
-      <c r="D282" t="inlineStr">
+      <c r="D282" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2881 3260</t>
           </r>
         </is>
       </c>
-      <c r="E282" t="inlineStr">
+      <c r="E282" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@mlm.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="F282" t="inlineStr">
+      <c r="F282" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.mlm.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="G282" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H282" t="inlineStr">
+      <c r="G282" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H282" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho de Administração：Chan Mun Fong
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="283" spans="1:8">
-      <c r="A283" t="inlineStr">
+      <c r="A283" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Matadouro de Macau, S.A.R.L.</t>
           </r>
         </is>
       </c>
-      <c r="B283" t="inlineStr">
+      <c r="B283" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Estrada Marginal da Ilha Verde, n.º 325, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C283" t="inlineStr">
+      <c r="C283" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2827 0623</t>
           </r>
         </is>
       </c>
-      <c r="D283" t="inlineStr">
+      <c r="D283" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2827 0618</t>
           </r>
         </is>
       </c>
-      <c r="E283" t="inlineStr">
+      <c r="E283" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">matadouro_macau@yahoo.com</t>
           </r>
         </is>
       </c>
-      <c r="F283" t="inlineStr">
+      <c r="F283" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.matadouro.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="G283" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H283" t="inlineStr">
+      <c r="G283" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H283" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho de Administração：Tam Wai Fong
 Vice Presidente do Conselho de Administração：Loi Iok Man
 Administrador：Pao Pek Kei
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="284" spans="1:8">
-      <c r="A284" t="inlineStr">
+      <c r="A284" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Sociedade Orquestra de Macau, Limitada</t>
           </r>
         </is>
       </c>
-      <c r="B284" t="inlineStr">
+      <c r="B284" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua das Schimas, N.° 108, Edifício de Escritórios do Governo (Coloane), 5.° andares, Coloane, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C284" t="inlineStr">
+      <c r="C284" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2882 2860</t>
           </r>
         </is>
       </c>
-      <c r="D284" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E284" t="inlineStr">
+      <c r="D284" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E284" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">moc@moc.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="F284" t="inlineStr">
+      <c r="F284" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.om-macau.org</t>
           </r>
         </is>
       </c>
-      <c r="G284" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H284" t="inlineStr">
+      <c r="G284" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H284" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Administrador e Presidente：Leong Wai Man
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="285" spans="1:8">
-      <c r="A285" t="inlineStr">
+      <c r="A285" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Ciência de Macau, S.A.</t>
           </r>
         </is>
       </c>
-      <c r="B285" t="inlineStr">
+      <c r="B285" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida Dr. Sun Yat-Sen, Centro de Ciência de Macau, Macau         </t>
           </r>
         </is>
       </c>
-      <c r="C285" t="inlineStr">
+      <c r="C285" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2888 0822</t>
           </r>
         </is>
       </c>
-      <c r="D285" t="inlineStr">
+      <c r="D285" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2888 0855</t>
           </r>
         </is>
       </c>
-      <c r="E285" t="inlineStr">
+      <c r="E285" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@msc.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="F285" t="inlineStr">
+      <c r="F285" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.msc.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="G285" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H285" t="inlineStr">
+      <c r="G285" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H285" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho de Administração：Mok Ian Ian
 Curador：Pan Sio
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="286" spans="1:8">
-      <c r="A286" t="inlineStr">
+      <c r="A286" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Macau Renovação Urbana, S.A.</t>
           </r>
         </is>
       </c>
-      <c r="B286" t="inlineStr">
+      <c r="B286" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua da Pérola n.°45, Edifício Ut Koi, 1 Andar B, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C286" t="inlineStr">
+      <c r="C286" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853） 2888 2263</t>
           </r>
         </is>
       </c>
-      <c r="D286" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E286" t="inlineStr">
+      <c r="D286" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E286" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@mur.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="F286" t="inlineStr">
+      <c r="F286" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.mur.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="G286" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H286" t="inlineStr">
+      <c r="G286" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H286" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho de Administração：Tse Paulo
 1.° Vice-Presidente：Tam Chi Wai
 2.° Vice-Presidente：Chan Pou Ha
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="287" spans="1:8">
-      <c r="A287" t="inlineStr">
+      <c r="A287" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Sociedade para o Desenvolvimento dos Parques Industriais de Macau, Limitada</t>
           </r>
         </is>
       </c>
-      <c r="B287" t="inlineStr">
+      <c r="B287" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Praceta do Parque Industrial da Ilha Verde, Posto Fronteiriço do Parque Industrial Transfronteiriço, 6.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">o</t>
           </r>
           <r>
             <t xml:space="preserve"> andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C287" t="inlineStr">
+      <c r="C287" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2878 6636</t>
           </r>
         </is>
       </c>
-      <c r="D287" t="inlineStr">
+      <c r="D287" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2878 5374</t>
           </r>
         </is>
       </c>
-      <c r="E287" t="inlineStr">
+      <c r="E287" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@sdpim.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="F287" t="inlineStr">
+      <c r="F287" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.sdpim.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="G287" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H287" t="inlineStr">
+      <c r="G287" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H287" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho de Administração：Chan Hon Sang
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="288" spans="1:8">
-      <c r="A288" t="inlineStr">
+      <c r="A288" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Sociedade do Mercado Abastecedor de Macau Nam Yue, Lda.</t>
           </r>
         </is>
       </c>
-      <c r="B288" t="inlineStr">
+      <c r="B288" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Parque Industrial, Lote B1A, Edifício Novo Mercado Abastecedor de Macau, Sala D706, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C288" t="inlineStr">
+      <c r="C288" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2897 4200 </t>
           </r>
         </is>
       </c>
-      <c r="D288" t="inlineStr">
+      <c r="D288" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2897 2815</t>
           </r>
         </is>
       </c>
-      <c r="E288" t="inlineStr">
-[...20 lines deleted...]
-      <c r="H288" t="inlineStr">
+      <c r="E288" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F288" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G288" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H288" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Fu Guochun
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="289" spans="1:8">
-      <c r="A289" t="inlineStr">
+      <c r="A289" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Sociedade de Transportes Colectivos de Macau, S.A.</t>
           </r>
         </is>
       </c>
-      <c r="B289" t="inlineStr">
+      <c r="B289" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Istmo de Ferreira do Amaral, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 101-105-A, Industrial Tai Peng (1.FASE) , 9º Andar B, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C289" t="inlineStr">
+      <c r="C289" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2875 5210</t>
           </r>
         </is>
       </c>
-      <c r="D289" t="inlineStr">
+      <c r="D289" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2875 5220</t>
           </r>
         </is>
       </c>
-      <c r="E289" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F289" t="inlineStr">
+      <c r="E289" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F289" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.tcm.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="G289" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H289" t="inlineStr">
+      <c r="G289" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H289" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Zhang Chuan Sheng
 Administradora-delegada：Leung Mei Leng
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="290" spans="1:8">
-      <c r="A290" t="inlineStr">
+      <c r="A290" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TDM - Teledifusão de Macau, S.A.</t>
           </r>
         </is>
       </c>
-      <c r="B290" t="inlineStr">
+      <c r="B290" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua Francisco Xavier Pereira, n.° 157-A, Macau
 Rua das Schimas, n.° 108, Edifício de Escritórios do Governo (Coloane), 10º andar, Coloane, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C290" t="inlineStr">
+      <c r="C290" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2851 9188，（853）2851 7758（Linha de informações）</t>
           </r>
         </is>
       </c>
-      <c r="D290" t="inlineStr">
+      <c r="D290" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2852 0208</t>
           </r>
         </is>
       </c>
-      <c r="E290" t="inlineStr">
+      <c r="E290" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">enquiry@tdm.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="F290" t="inlineStr">
+      <c r="F290" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.tdm.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="G290" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H290" t="inlineStr">
+      <c r="G290" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H290" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente da Comissão Executiva：Lo Song Man
 Membro：Un Weng Kuai
 Membro：Vong Vai Hung
 Membro：Cheang Kong Pou
 Membro：Lee Chong Cheng
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="291" spans="1:8">
-      <c r="A291" t="inlineStr">
+      <c r="A291" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Transmac - Transportes Urbanos de Macau, S.A.R.L.</t>
           </r>
         </is>
       </c>
-      <c r="B291" t="inlineStr">
+      <c r="B291" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Estrada Marginal da Ilha Verde, n.° 2, r/c, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C291" t="inlineStr">
+      <c r="C291" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2827 1133,  （853）2827 1122 </t>
           </r>
         </is>
       </c>
-      <c r="D291" t="inlineStr">
+      <c r="D291" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2823 4416 </t>
           </r>
         </is>
       </c>
-      <c r="E291" t="inlineStr">
+      <c r="E291" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">transmac@transmac.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="F291" t="inlineStr">
+      <c r="F291" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.transmac.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="G291" t="inlineStr">
+      <c r="G291" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Caixa Postal 177 - Macau</t>
           </r>
         </is>
       </c>
-      <c r="H291" t="inlineStr">
+      <c r="H291" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Liu Hei Wan
 Vice Presidente：Law Suet Yi Melody
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="292" spans="1:8">
-      <c r="A292" t="inlineStr">
+      <c r="A292" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TV Cabo Macau, S.A.</t>
           </r>
         </is>
       </c>
-      <c r="B292" t="inlineStr">
+      <c r="B292" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida do Conselheiro Ferreira de Almeida, n.° 77A, r/c, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C292" t="inlineStr">
+      <c r="C292" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2882 2866</t>
           </r>
         </is>
       </c>
-      <c r="D292" t="inlineStr">
+      <c r="D292" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2878 1821</t>
           </r>
         </is>
       </c>
-      <c r="E292" t="inlineStr">
+      <c r="E292" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">enquiry@macaucabletv.com</t>
           </r>
         </is>
       </c>
-      <c r="F292" t="inlineStr">
+      <c r="F292" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.macaucabletv.com</t>
           </r>
         </is>
       </c>
-      <c r="G292" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H292" t="inlineStr">
+      <c r="G292" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H292" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho de Administração：Lam Ion Fun
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="293" spans="1:8">
-      <c r="A293" t="inlineStr">
+      <c r="A293" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UMCERT Investigação e Ensaios em  Engenharia Limitada</t>
           </r>
         </is>
       </c>
-      <c r="B293" t="inlineStr">
+      <c r="B293" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Universidade, Universidade de Macau, N23, 2.º andar, sala 2022, Taipa, Macau, China</t>
           </r>
         </is>
       </c>
-      <c r="C293" t="inlineStr">
+      <c r="C293" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8822 9100</t>
           </r>
         </is>
       </c>
-      <c r="D293" t="inlineStr">
+      <c r="D293" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2883 0604</t>
           </r>
         </is>
       </c>
-      <c r="E293" t="inlineStr">
+      <c r="E293" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">umcert.enquiry@um.edu.m</t>
           </r>
         </is>
       </c>
-      <c r="F293" t="inlineStr">
-[...13 lines deleted...]
-      <c r="H293" t="inlineStr">
+      <c r="F293" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G293" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H293" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Administrador e Presidente：Xu Jian
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="294" spans="1:8">
-      <c r="A294" t="inlineStr">
+      <c r="A294" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UMTEC Limitada</t>
           </r>
         </is>
       </c>
-      <c r="B294" t="inlineStr">
+      <c r="B294" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Universidade, Universidade de Macau, 1.º andar da Pousada N1, sala 1013, Taipa, Macau, China</t>
           </r>
         </is>
       </c>
-      <c r="C294" t="inlineStr">
+      <c r="C294" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8822 2041，（853）8822 2788</t>
           </r>
         </is>
       </c>
-      <c r="D294" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E294" t="inlineStr">
+      <c r="D294" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E294" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">umtec_enquiry@um.edu.mo</t>
           </r>
         </is>
       </c>
-      <c r="F294" t="inlineStr">
-[...13 lines deleted...]
-      <c r="H294" t="inlineStr">
+      <c r="F294" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G294" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H294" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Xu Jian
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="295" spans="1:8">
-      <c r="A295" t="inlineStr">
+      <c r="A295" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Comércio Mundial Macau, S.A.</t>
           </r>
         </is>
       </c>
-      <c r="B295" t="inlineStr">
+      <c r="B295" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Amizade, n.° 918, Edifício World Trade Center, 16.° andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C295" t="inlineStr">
+      <c r="C295" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 7666</t>
           </r>
         </is>
       </c>
-      <c r="D295" t="inlineStr">
+      <c r="D295" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 7633</t>
           </r>
         </is>
       </c>
-      <c r="E295" t="inlineStr">
+      <c r="E295" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">wtcmc@wtc-macau.com</t>
           </r>
         </is>
       </c>
-      <c r="F295" t="inlineStr">
+      <c r="F295" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.wtc-macau.com</t>
           </r>
         </is>
       </c>
-      <c r="G295" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H295" t="inlineStr">
+      <c r="G295" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H295" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho de Administração：Chui Sai Cheong
 Adminitradora-Delegada do Conselho de Administração e Presidente da Comissão Executiva：Ao Weng Tong
 Director Executivo：Lam Kam Seng, Peter
 Director Executivo：Tang Kuan Meng, José
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="296" spans="1:8">
-      <c r="A296" t="inlineStr">
+      <c r="A296" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Centro de Arbitragem do Centro de Comércio Mundial Macau</t>
           </r>
         </is>
       </c>
-      <c r="B296" t="inlineStr">
+      <c r="B296" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida da Amizade, n.° 918, Edifício World Trade Center, 17.° andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C296" t="inlineStr">
+      <c r="C296" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2875 2088</t>
           </r>
         </is>
       </c>
-      <c r="D296" t="inlineStr">
+      <c r="D296" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 7633</t>
           </r>
         </is>
       </c>
-      <c r="E296" t="inlineStr">
+      <c r="E296" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">secretariat@mac.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="F296" t="inlineStr">
+      <c r="F296" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.mac.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="G296" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H296" t="inlineStr">
+      <c r="G296" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H296" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho Directivo：Tsui Wai Kwan, Jackson
 Vice-Presidente do Conselho Directivo：Ao Weng Tong
 Vogal do Conselho Directivo (Secretária-Geral)：Vong Sok Hei, Rosita
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="297" spans="1:8">
-      <c r="A297" t="inlineStr">
+      <c r="A297" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Companhia para o Desenvolvimento do Ensino Superior da UM em Hengqin Guangdong, Lda.</t>
           </r>
         </is>
       </c>
-      <c r="B297" t="inlineStr">
+      <c r="B297" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Gabinete 1101, Rua Jinyu n.º 19, Zona Nova de Hengqin, Zhuhai</t>
           </r>
         </is>
       </c>
-      <c r="C297" t="inlineStr">
+      <c r="C297" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8822 4266，（853）8822 8579，（853）8822 8585</t>
           </r>
         </is>
       </c>
-      <c r="D297" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E297" t="inlineStr">
+      <c r="D297" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E297" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">um-hq.co.ltd@um.edu.mo</t>
           </r>
         </is>
       </c>
-      <c r="F297" t="inlineStr">
+      <c r="F297" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://ghumhed.cn/</t>
           </r>
         </is>
       </c>
-      <c r="G297" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H297" t="inlineStr">
+      <c r="G297" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H297" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Song Yonghua
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="298" spans="1:8">
-      <c r="A298" t="inlineStr">
+      <c r="A298" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Inovação Tecnológica da UPM Sociedade Unipessoal Limitada</t>
           </r>
         </is>
       </c>
-      <c r="B298" t="inlineStr">
+      <c r="B298" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua de Luís Gonzaga Gomes, Universidade Politécnica de Macau, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C298" t="inlineStr">
+      <c r="C298" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8599 6709</t>
           </r>
         </is>
       </c>
-      <c r="D298" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E298" t="inlineStr">
+      <c r="D298" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E298" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">mpui_enquiry@mpu.edu.mo</t>
           </r>
         </is>
       </c>
-      <c r="F298" t="inlineStr">
-[...13 lines deleted...]
-      <c r="H298" t="inlineStr">
+      <c r="F298" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G298" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H298" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Diamantina Luíza do Rosário Sá Coimbra
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="299" spans="1:8">
-      <c r="A299" t="inlineStr">
+      <c r="A299" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Companhia de Consultadoria em Educação da Universidade de Turismo de Macau na Zona de Cooperação Aprofundada entre Guangdong e Macau em Hengqin, Ltd.</t>
           </r>
         </is>
       </c>
-      <c r="B299" t="inlineStr">
+      <c r="B299" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Gabinete102, Huandao North Road n.º 2169, Hengqin, Zhuhai</t>
           </r>
         </is>
       </c>
-      <c r="C299" t="inlineStr">
+      <c r="C299" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8598 3084，（853） 8598 3085</t>
           </r>
         </is>
       </c>
-      <c r="D299" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E299" t="inlineStr">
+      <c r="D299" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E299" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">utm-hq-consulting@utm.edu.mo</t>
           </r>
         </is>
       </c>
-      <c r="F299" t="inlineStr">
-[...13 lines deleted...]
-      <c r="H299" t="inlineStr">
+      <c r="F299" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G299" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H299" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Loi Kim Ieng
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="300" spans="1:8">
-      <c r="A300" t="inlineStr">
-[...6 lines deleted...]
-      <c r="B300" t="inlineStr">
+      <c r="A300" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Companhia de Gás de Cidade de Macau Limitada</t>
+          </r>
+        </is>
+      </c>
+      <c r="B300" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida Marginal Flor de Lotus, n.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">os</t>
           </r>
           <r>
             <t xml:space="preserve"> 566A a 703A,Taipa,em Macau</t>
           </r>
         </is>
       </c>
-      <c r="C300" t="inlineStr">
+      <c r="C300" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">(853) 2886 5001</t>
           </r>
         </is>
       </c>
-      <c r="D300" t="inlineStr">
+      <c r="D300" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">(853) 2886 5006</t>
           </r>
         </is>
       </c>
-      <c r="E300" t="inlineStr">
+      <c r="E300" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">yangyingxin@namkwong.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="F300" t="inlineStr">
+      <c r="F300" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.nkgas.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="G300" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H300" t="inlineStr">
+      <c r="G300" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H300" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente do Conselho de Administração：Tang ZhaoHui
 Director Geral：Xie ChengZhi
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="301" spans="1:8">
-      <c r="A301" t="inlineStr">
+      <c r="A301" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Desenvolvimento de Cultura e Turismo da Universidade de Turismo de Macau</t>
           </r>
         </is>
       </c>
-      <c r="B301" t="inlineStr">
+      <c r="B301" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Universidade de Turismo de Macau, Colina de Mong-Há, Macau, China</t>
           </r>
         </is>
       </c>
-      <c r="C301" t="inlineStr">
+      <c r="C301" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8598 3084，（853） 8598 3085</t>
           </r>
         </is>
       </c>
-      <c r="D301" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E301" t="inlineStr">
+      <c r="D301" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E301" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UTMCTD@utm.edu.mo</t>
           </r>
         </is>
       </c>
-      <c r="F301" t="inlineStr">
-[...13 lines deleted...]
-      <c r="H301" t="inlineStr">
+      <c r="F301" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G301" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H301" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Loi Kim Ieng
 Administradora：Lam Cindia
 Administrador：Henrique Fátima Boyol Ngan
 Fiscal única：Lau Vai Lan
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="302" spans="1:8">
-      <c r="A302" t="inlineStr">
+      <c r="A302" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Sociedade de Investimento e Gestão de Macau Limitada</t>
           </r>
         </is>
       </c>
-      <c r="B302" t="inlineStr">
+      <c r="B302" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Rua Sul de Entre Lagos, Complexo da Plataforma de Serviços para a Cooperação Comercial entre a China e os Países de Língua Portuguesa, Edifício de escritório, 1.º andar, Macau</t>
           </r>
         </is>
       </c>
-      <c r="C302" t="inlineStr">
+      <c r="C302" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 8328</t>
           </r>
         </is>
       </c>
-      <c r="D302" t="inlineStr">
+      <c r="D302" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 7506</t>
           </r>
         </is>
       </c>
-      <c r="E302" t="inlineStr">
-[...20 lines deleted...]
-      <c r="H302" t="inlineStr">
+      <c r="E302" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F302" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G302" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H302" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Che Weng Keong
 Administrador：Tam Chi Neng
 Administrador：Chan Chou Weng
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="303" spans="1:8">
-      <c r="A303" t="inlineStr">
+      <c r="A303" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Companhia para o Desenvolvimento do Ensino Superior da UPM na Zona de Cooperação Aprofundada entre Guangdong e Macau em Hengqin, Lda.</t>
           </r>
         </is>
       </c>
-      <c r="B303" t="inlineStr">
+      <c r="B303" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida de Hong Kong-Macau em Hengqin, n.º 868, Centro de Serviços ao Público, Bloco 2, Centro de Serviços de Assuntos Governamentais, Sala 114-3343 (Área de Escritórios Centralizados), Zhuhai</t>
           </r>
         </is>
       </c>
-      <c r="C303" t="inlineStr">
+      <c r="C303" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8599 6765</t>
           </r>
         </is>
       </c>
-      <c r="D303" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E303" t="inlineStr">
+      <c r="D303" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E303" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">mpuhed@mpu.edu.mo</t>
           </r>
         </is>
       </c>
-      <c r="F303" t="inlineStr">
-[...13 lines deleted...]
-      <c r="H303" t="inlineStr">
+      <c r="F303" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G303" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H303" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Presidente：Zhou Zhongrong
 Administradora：Cheong Weng Lam
 Administrador：Lam Yat Man
 </t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>