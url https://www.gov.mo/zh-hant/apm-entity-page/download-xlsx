--- v2 (2025-12-21)
+++ v3 (2026-10-23)
@@ -12,270 +12,292 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1527">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1520">
   <si>
     <r>
       <t xml:space="preserve">行政長官</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門南灣大馬路澳門特別行政區政府總部</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2872 6886，（853）2856 5555</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2872 6168</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve"/>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">https://www.gce.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">行政長官：岑浩輝
 辦公室主任：陳格
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">行政長官辦公室</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2872 6886, （853）2856 5555</t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">澳門特別行政區維護國家安全委員會秘書處</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">秘書長：陳子勁
+副秘書長：薛仲明
+副秘書長：---
+助理秘書長：---
+助理秘書長：---
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve">政府總部事務局</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門官印局街20號</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2856 5555,（853）2872 6886</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2872 5212</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dsasg@raem.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">https://www.dsasg.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">局長：雷子燊
 副局長：潘勁生
-副局長：---
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">政策研究和區域發展局</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門氹仔體育路 185 - 195號</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2882 3419</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2882 3415</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">contact@dsepdr.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.dsepdr.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">局長：張作文
 副局長：吳海恩
-副局長：---
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門基金會</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門路環紅荷路108號政府(路環)辦公大樓7-9樓</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">（853）2896 6777</t>
-[...9 lines deleted...]
-      <t xml:space="preserve">info@fm.org.mo</t>
+      <t xml:space="preserve">（853）8795 0950（諮詢、建議、投訴、舉報及非緊急求助）
+（853）2896 6777（其他事宜）</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8988 0299（諮詢、建議、投訴、舉報及非緊急求助）
+（853）2896 8658（總務）
+（853）2835 6016（資助監察處）
+（853）2872 5688（活動處）</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">opinion@fm.org.mo（諮詢、建議、投訴、舉報及非緊急求助）</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.fmac.org.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">行政委員會主席：吳志良
 行政委員會副主席：鍾怡
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門教科文中心</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門新口岸新填海區宋玉生廣場403至439號澳門教科文中心</t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">（853）2896 6777</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve">（853）2872 5688</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">da_info@fm.org.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">https://www.fmac.org.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">新聞局</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門南灣大馬路762 - 804號中華廣場15樓</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2833 2886</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2835 5426</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">info@gcs.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">https://www.gcs.gov.mo/home/zh-hant</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">代局長：黃樂宜
-代副局長：楊寶琴
+      <t xml:space="preserve">局長：黃樂宜
+副局長：楊寶琴
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">個人資料保護局</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門南灣大馬路804號中華廣場17樓</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2871 6006</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2871 6116</t>
     </r>
   </si>
   <si>
     <r>
@@ -309,88 +331,88 @@
       <t xml:space="preserve">澳門友誼大馬路918號澳門世界貿易中心大廈4樓</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2886 6800</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2886 6665</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">info@dsgap.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.dsgap.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">局長：---
-副局長：廖志漢
+      <t xml:space="preserve">代局長：廖志漢
+副局長：---
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門特別行政區駐北京辦事處</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">中國北京市東城區王府井東街8號澳門中心16層（郵政編號100006）</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">+（86）10 58138010 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">+（86）10 58138020 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">info@draemp.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.draemp.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">辦事處主任：---
+      <t xml:space="preserve">辦事處代主任：韓靜
 辦事處副主任：---
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">在台灣澳門經濟文化辦事處</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">(辦事處自2021年6月19日起暫停運作，有關服務安排請參閱部門網址首頁內之公告)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">---</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.decm.gov.mo</t>
     </r>
   </si>
   <si>
@@ -777,59 +799,58 @@
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2832 3623</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）8987 1722</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">info@safp.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.safp.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">局長：梁穎妍
-副局長：馮若儀
 副局長：陳子健
-副局長：陳淑貞
-[...5 lines deleted...]
-      <t xml:space="preserve">政府資訊中心</t>
+副局長：---
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">政務服務資訊中心</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門水坑尾街162號公共行政大樓地下大堂（接待櫃台）</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">政府資訊、投訴和建議：（853）8866 8866（非辦公時間設有留言服務）</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2835 3355</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">https://www.safp.gov.mo/zh-hant/opinion</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">法務局</t>
@@ -1009,54 +1030,54 @@
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門水坑尾街 162號公共行政大樓 1樓</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2837 4374 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2833 0741</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">crcbm@dsaj.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">登記官：黃泫瀅
-登記官：譚佩雯
 登記官：馮瑞國
 登記官：梁采怡
 登記官：梁嘉卿
+登記官：蘇景曦
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">物業登記局</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門水坑尾街 162號公共行政大樓 2樓</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2857 1550 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2857 1556 </t>
     </r>
   </si>
   <si>
     <r>
@@ -1083,127 +1104,126 @@
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2837 0777,（853）2837 0888</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2837 4300 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">info@dsi.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.dsi.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">局長：陳海帆
 副局長：陳婉麗
-代副局長：馮伯恩
+副局長：馮伯恩
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">市政署</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門新馬路163號</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2833 7676（市民服務熱線 - 辦公時間有專人接聽，如遇線路繁忙、非辦公時段備有錄音服務。）</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2833 6477</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">webmaster@iam.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.iam.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">市政管理委員會主席：周偉迎
-市政管理委員會副主席：麥儉明
-市政管理委員會副主席：---
+市政管理委員會副主席：譚惠芳
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">退休基金會</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門友誼大馬路1101A-1115號政府(新口岸)辦公大樓地下至3樓</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2835 6556</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2859 4391</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">fp@fp.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">https://www.fp.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">行政管理委員會主席：高舒婷
-行政管理委員會副主席：江海莉
 行政管理委員會副主席：何志良
+行政管理委員會副主席：---
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">法律及司法培訓中心</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門南灣羅保博士街1-3號國際銀行大廈18樓</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2871 3843 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2871 3766</t>
     </r>
   </si>
   <si>
     <r>
@@ -1233,269 +1253,249 @@
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">行政管理委員會主席：梁穎妍
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">保障暴力罪行受害人委員會</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門水坑尾街162號公共行政大樓20樓</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2856 4225</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">登記暨公證委員會</t>
-[...9 lines deleted...]
-      <t xml:space="preserve">（853）2871 0445</t>
+      <t xml:space="preserve">登記及公證委員會</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">公共服務及組織績效評審委員會</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門水坑尾街162號公共行政大樓12樓</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）8987 1125</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">（853）8987 1515</t>
-[...4 lines deleted...]
-      <t xml:space="preserve"> info@caspdo.gov.mo</t>
+      <t xml:space="preserve">info@caspdo.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">主席：龐川
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">公務人員投訴處理管理委員會</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">澳門水坑尾街162號公共行政大樓22樓</t>
-[...3 lines deleted...]
-    <r>
       <t xml:space="preserve">（853）2871 8788</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">enquiry@cgtq.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">https://www.cgtq.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">主席：梁玉華
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">經濟財政司</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門蘇亞利斯博士大馬路307 - 323號中國銀行大廈23樓</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2878 7350</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2872 6302</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.gsef.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">司長：戴建業
+      <t xml:space="preserve">司長：吳惠嫻
 辦公室主任：羅志輝
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">經濟財政司司長辦公室</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">經濟財政司司長：戴建業
+      <t xml:space="preserve">經濟財政司司長：吳惠嫻
 辦公室主任：羅志輝
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">經濟及科技發展局</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門南灣羅保博士街1-3號國際銀行大廈6樓</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2888 2088</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2871 2552</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">info@dsedt.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.dsedt.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">局長：邱潤華
-副局長：鄭曉敏
+副局長：余雨生
 副局長：陳祖榮
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">財政局</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門南灣大馬路 575、579及 585號財政局大樓</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">總機：（853）2833 6366
 稅務查詢熱線：（853）2833 6886 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2830 0133</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">dsfinfo@dsf.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.dsf.gov.mo </t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">代局長：何燕梅
-[...7 lines deleted...]
-      <t xml:space="preserve">稅務執行處</t>
+      <t xml:space="preserve">局長：何燕梅
+副局長：郭日海
+副局長：譚麗霞
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">稅務執行中心</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門馬德里街183號珠光大廈QR/C</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">（853）8599 5147，（853）8599 5181，（853）8599 5100</t>
+      <t xml:space="preserve">（853）8599 5147，（853）8599 5181</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2837 2396</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">處長：何燕梅
+      <t xml:space="preserve">主任：朱奕聰
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">旅遊局</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門新口岸宋玉生廣場335-341號獲多利大廈12樓</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2831 5566</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2851 0104</t>
     </r>
   </si>
   <si>
     <r>
@@ -1525,53 +1525,53 @@
       <t xml:space="preserve">澳門南灣大馬路762-804號中華廣場12樓A</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2856 9262</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2837 0296</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">enquiry@dicj.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">https://www.dicj.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">局長：吳惠嫻
-副局長：廖志聰
+      <t xml:space="preserve">代局長：廖志聰
 副局長：李錫樵
+代副局長：黃朗平
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">勞工事務局</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門馬揸度博士大馬路221-279號先進廣場大廈</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2856 4109 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2855 0477 </t>
     </r>
   </si>
   <si>
     <r>
@@ -1640,253 +1640,216 @@
       <t xml:space="preserve">澳門東望洋斜巷24及26號</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2856 8288 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2832 5432</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">general@amcm.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.amcm.gov.mo </t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">行政管理委員會代主席：黃善文
+      <t xml:space="preserve">行政管理委員會主席：黃善文
 行政管理委員會委員：劉杏娟
 行政管理委員會委員：陳君儀
 </t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">統計暨普查局</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門宋玉生廣場411-417號皇朝廣場17樓</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2872 8188</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2856 1884</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">info@dsec.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.dsec.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">代局長：黎嘉駿
+副局長：區家穎
+代副局長：馮炳傑
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">工商業發展基金</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2871 2552 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">行政管理委員會主席：邱潤華
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">汽車及航海保障基金</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2856 8288</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">行政管理委員會主席：黃善文
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">旅遊基金</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2831 5566，（853）2851 3355</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">行政管理委員會主席：文綺華
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">存款保障基金</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">勞動債權保障基金</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門馬揸度博士大馬路221-279號先進廣場勞工事務局總辦事處</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2871 7822</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2852 5934</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">info@fgcl.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.fgcl.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">行政管理委員會主席：陳元童
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve">科學技術發展基金</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">澳門殷皇子大馬路 43 - 53A澳門廣場 8樓C座及 11樓K座</t>
-[...188 lines deleted...]
-      <t xml:space="preserve">行政管理委員會主席：陳元童
+      <t xml:space="preserve">科研資助查詢：澳門殷皇子大馬路43-53A澳門廣場11樓K座&lt;/br&gt;行政支援查詢：澳門南灣羅保博士街1至3號國際銀行大廈6樓行政及財政處</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">科研資助查詢：(853) 2878 8777 &lt;/br&gt;行政支援查詢：(853) 2888 2088</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">科研資助查詢：(853) 2878 8775 / 2878 8776 &lt;/br&gt;行政支援查詢：(853) 2871 2552</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">fdct@dsedt.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">https://fdct.dsedt.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">行政管理委員會主席：余雨生
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">博彩委員會</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">保安司</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）8799 7580</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">https://www.gss.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
@@ -1898,165 +1861,169 @@
   <si>
     <r>
       <t xml:space="preserve">保安司司長辦公室</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">保安司司長：陳子勁
 辦公室主任：林燕生
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">警察總局</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">https://www.spu.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">局長：梁文昌
-局長助理：魏瑞斌
 局長助理：梁文照
 局長助理：林俊生
+代局長助理：李日明
 金融情報辦公室主任：朱婉儀
 辦公室協調員：趙汝民
 金融情報辦公室副主任：馮婉琪
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">中華人民共和國澳門特別行政區海關</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門氹仔北安碼頭大馬路北安碼頭三巷澳門海關總部大樓</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">（853）2855 9944</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">（853）2837 1136</t>
+      <t xml:space="preserve">緊急求助熱線：116 
+查詢、舉報及投訴熱線：（853）2896 5001 
+海關總部電話：（853）2855 9944</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2837 1136 
+（853）2896 5003</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">info@customs.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.customs.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">156</t>
+      <t xml:space="preserve">澳門郵政信箱156</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">海關關長：何浩瀚
 副關長：李煜輝
 助理關長：葉華釗
-代助理關長：吳嘉慧
+助理關長：吳嘉慧
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">治安警察局</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門氹仔北安碼頭大馬路治安警察局總部大樓</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2857 3333</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2878 0826</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">psp-info@fsm.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.fsm.gov.mo/psp</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">代局長：伍素萍
-[...1 lines deleted...]
-代副局長：鄭俊禧
+      <t xml:space="preserve">局長：伍素萍
+代副局長：江偉俊
+代副局長：黃劍虹
+代副局長：陳溥棠
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">司法警察局</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門友誼大馬路 823號司法警察局大樓（總部）</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">總機：（853）2855 7777 
 24小時報案熱線：993</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">（853）2831 2780 </t>
-[...4 lines deleted...]
-      <t xml:space="preserve">nar@pj.gov.mo</t>
+      <t xml:space="preserve">（853）2831 2780</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">sfdtr@pj.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.pj.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">局長：薛仲明
 副局長：賴文威
 副局長：蘇兆強
 副局長：岑錦榮
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">消防局</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門何鴻燊博士大馬路</t>
     </r>
@@ -2064,89 +2031,89 @@
   <si>
     <r>
       <t xml:space="preserve">緊急求助電話：119，120，（853）2857 2222 
  查詢及投訴：（853）8989 1373，（853）8989 1374（設有電話同步錄音）</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2836 1128</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">cb-info@fsm.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.fsm.gov.mo/cb</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">局長：王健
 副局長：張智宏
-代副局長：李龍傑
+副局長：李龍傑
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">懲教管理局</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門路環九澳堤壩馬路</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">總機：（853）2888 1211 
 查詢及投訴：（853）8896 1280，（853）8896 1283（設有電話錄音）</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2888 2431</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">info@dsc.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.dsc.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">局長：程况明
-副局長：李日明
+      <t xml:space="preserve">代局長：李昶文
+代副局長：呂錦雲
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">路環監獄</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2888 1211</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">少年感化院</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門路環竹灣馬路1號</t>
     </r>
   </si>
   <si>
     <r>
@@ -2248,51 +2215,51 @@
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.fsm.gov.mo/esfsm </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">校長：黃子暉
 副校長：林曉帆
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">懲教基金</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2888 1211（總機）</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">行政管理委員會主席：程况明
+      <t xml:space="preserve">行政管理委員會主席：李昶文
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">海關福利會</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">氹仔北安碼頭大馬路北安碼頭三巷澳門海關總部大樓</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）8833 6894</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）8833 6893</t>
     </r>
   </si>
   <si>
     <r>
@@ -2307,51 +2274,51 @@
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">治安警察局福利會</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門羅德禮將軍街2號福利會大廈地下D</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">(853) 87905450 / 87905451</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2837 2025</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">行政管理委員會主席：伍素萍
-行政管理委員會副主席：梁慶康
+行政管理委員會副主席：江偉俊
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">司法警察局福利會</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）8800 1691</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）8800 6360</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">ospj@pj.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
@@ -2449,53 +2416,53 @@
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2855 5533</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2871 1294</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">webmaster@dsedj.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">https://www.dsedj.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">局長：龔志明
-副局長：丁少雄
 副局長：阮佩賢
 副局長：黃嘉祺
+代副局長：蔡敏芝
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">教育宣傳及公關中心</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">德育中心</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門祐漢看台街 313號翡翠廣場 3樓</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2840 3200</t>
     </r>
   </si>
   <si>
     <r>
@@ -2662,50 +2629,75 @@
       <t xml:space="preserve">駿菁活動中心</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門順景廣場（近馬場東大馬路）</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2842 5110, （853）2842 5112</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2842 5900</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">https://www.dsedj.gov.mo/cj/index-cabh.php</t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">澳門演藝學院附屬教育中心</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門高士德大馬路14-16號</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2857 1230</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2852 3483</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">https://portal.dsedj.gov.mo/webdsejspace/cons/Inter_main_page.jsp</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve">中葡職業技術學校</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門黑沙環勞動節街</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2845 6071</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2845 6070</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.elctp.k12.edu.mo</t>
     </r>
   </si>
   <si>
     <r>
@@ -2837,1104 +2829,1075 @@
       <t xml:space="preserve">石排灣公立學校</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門路環石排灣蝴蝶谷大馬路CN6a地段</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2831 4031, （853）8599 8599</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2893 8136</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.eospv.k12.edu.mo</t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">澳門演藝學院</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2857 1207</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve">文化局</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門塔石廣場文化局大樓</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2836 6866</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2836 6899</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">webmaster@icm.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.icm.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">局長：梁惠敏
+副局長：蔡健龍
+副局長：莫子恆
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門檔案館</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門荷蘭園大馬路91-93號</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2859 2919</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2856 1495</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">info.ah@icm.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.archives.gov.mo </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">公開映、演甄審委員會</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">(853) 8399 6842, (853) 8399 6841</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">(853) 2836 6890</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">info.cce@icm.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門中央圖書館</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門荷蘭園大馬路89號A-B</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2856 7576, （853）2855 8049, （853）2837 1642</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2831 8756</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">inf.bp@icm.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">https://www.library.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">何東圖書館</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門崗頂前地3號</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2837 7117, （853）2893 0077, （853）2893 0966</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2831 4456</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">下環圖書館</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門李加祿街下環街市3樓</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8294 7931</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8294 7944</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">青洲坊圖書館</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門李寶椿街122號青洲坊大廈第二座1樓B</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2882 7101</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2882 7102</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">紅街市圖書館</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門雅廉訪大馬路147號地下</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2821 7348</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2821 7099</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> inf.bp@icm.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">紀念孫中山公園黃營均圖書館</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門何賢紳士大馬路紀念孫中山市政公園</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2855 9020</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2855 9021</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">白鴿巢公園黃營均圖書館</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門白鴿巢前地白鴿巢公園</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2895 3079</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2895 3305</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">黑沙環公園黃營均圖書館</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門黑沙環勞動節大馬路黑沙環公園(南)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2845 1830</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2845 0353</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">黑沙環公園黃營均兒童圖書館</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門黑沙環勞動節大馬路黑沙環公園(北)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2843 7077</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">望廈圖書館</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門慕拉士大馬路178-182號望廈社屋望善樓3樓B3</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2831 7288</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2848 1963</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">何賢公園圖書館</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門新口岸宋玉生廣場何賢公園</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2870 6940</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2870 6939</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">氹仔圖書館</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門氹仔成都街中央公園地庫1層</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2884 3105, （853）2884 3172</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2884 3607</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">路環圖書館</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門路環十月初五馬路</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2888 2254</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">議事亭藏書樓</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門亞美打利庇盧大馬路（新馬路）163 號市政署大樓</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2857 2233</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2831 2772</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">沙梨頭圖書館</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門沙梨頭海邊街69至81號</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2825 9220, （853）2825 9221</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2825 0161</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">石排灣圖書館</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門路環蝴蝶谷大馬路石排灣社區綜合大樓6樓</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2826 1631,（853）2826 1633</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2826 1635</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門文化中心</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門新口岸新填海區冼星海大馬路澳門文化中心</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2870 0699</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2875 1395</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">enquiry@ccm.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.ccm.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門博物館</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門博物館前地112號</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2835 7911 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2835 8503 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">info.mm@icm.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.macaumuseum.gov.mo </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">觀音蓮花苑</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門孫逸仙大馬路</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2875 1516</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2875 1317</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">MAM@icm.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">https://www.icm.gov.mo/cn/KunIamEcumenical</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">典當業展示館</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門亞美打利庇盧大馬路（新馬路）396號</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8988 4027</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2832 2127</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">info.dm@icm.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www4.icm.gov.mo/pawnshop/PawnTrdChi.html</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門藝術博物館</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門新口岸冼星海大馬路</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8791 9814</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.mam.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門回歸賀禮陳列館</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門新口岸冼星海大馬路 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8504 1800 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8791 9815</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.icm.gov.mo/handovermuseum </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">龍環葡韻</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門氹仔海邊馬路</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">info.dpicc@icm.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">https://www.icm.gov.mo/cn/housesmuseum/</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">路氹歷史館</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門氹仔告利雅施利華街</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8988 4000, （853）2882 5631</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www4.icm.gov.mo/cotaimuseum </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">塔石藝文館</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門荷蘭園大馬路95號</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8988 4000</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2832 2031</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">info.ddav@icm.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.icm.gov.mo/TS/</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">戀愛‧電影館</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門戀愛巷9-13號</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2852 2585</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">cinematheque.passion@gmail.com</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.cinematheque-passion.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">饒宗頤學藝館</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門荷蘭園大馬路95號C-D座</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2852 2523</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2852 2536</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">ajti@icm.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.ajti.gov.mo </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">冼星海紀念館</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門俾利喇街151-153號</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2845 0062,（853）8988 4000</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">https://www.icm.gov.mo/cn/XianXingHai</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">葉挺將軍故居</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門賈伯樂提督街76號</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2835 7911</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2835 8503</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">https://www.macaumuseum.gov.mo/visit/ye-ting</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">崗頂劇院</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門崗頂前地 11號</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8590 4203</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">盧家大屋</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門大堂巷7號</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">鄭家大屋</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門龍頭左巷10號（阿婆井前地對面）</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2896 8820</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2896 8810</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">東望洋炮台詢問處</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門松山馬路東望洋炮台</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">聖母雪地殿教堂</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門東望洋炮台內</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門當代藝術中心．海事工房1號</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門媽閣上街</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8988 4000 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">https://www.icm.gov.mo/cn/NavyYardNo.1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門當代藝術中心．海事工房2號</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">(853) 2836 6866</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">navyyard2@icm.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">https://www.icm.gov.mo/cn/NavyYardNo.2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">南灣．雅文湖畔</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門南灣湖景大馬路南灣湖廣場</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.macaucci.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">沙梨頭更館</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門麻子街52-54號</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">聖保祿學院天主之母教堂遺址</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門耶穌會紀念廣場</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">大三巴哪咤展館</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門茨林圍六號</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門文學館</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門荷蘭園大馬路95號A-B座</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2872 8205,（853）2876 5005</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">clm@icm.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">https://www.clm.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門故宮文化遺產保護傳承中心</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門新口岸冼星海大馬路澳門藝術博物館零層</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">https://www.ccm.gov.mo/venue/75123</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">體育局</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門羅理基博士大馬路818號</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2858 0762 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2834 3708 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">info@sport.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.sport.gov.mo </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門郵政信箱334號</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">局長：梁惠敏
+副局長：李詩靈
 副局長：鄭繼明
-副局長：蔡健龍
-[...981 lines deleted...]
-副局長：---
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">衛生局</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門東望洋新街 339號 衛生局行政樓</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2831 3731</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2871 3105</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">info@ssm.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.ssm.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">局長：羅奕龍
 副局長：鄭成業
 副局長：陳永華
-代副局長：戴華浩（仁伯爵綜合醫院代院長）
+副局長：戴華浩（仁伯爵綜合醫院院長）
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">仁伯爵綜合醫院</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門若憲馬路</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2831 3731 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2834 6818 </t>
     </r>
   </si>
   <si>
     <r>
@@ -4261,51 +4224,51 @@
       <t xml:space="preserve">（853）2888 2142 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">cscl@ssm.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">橫琴粵澳深度合作區澳門新街坊衛生站</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">橫琴粵澳深度合作區祥順路426號</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）6883 6068，+（86）17205946808</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">+（86）7568826698</t>
+      <t xml:space="preserve">+（86）7568826693</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">csnb@ssm.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">公共衛生化驗所</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門白頭馬路8號公共衛生化驗所大樓</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2853 0160, （853）2853 2509</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2853 0294 </t>
@@ -4496,164 +4459,164 @@
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">離島醫療綜合體北京協和醫院澳門醫學中心</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門路氹區離島醫院大馬路北京協和醫院澳門醫學中心</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">info@cmm-pumch.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">https://www.cmm-pumch.gov.mo/</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">院長：劉正印
-副院長：李偉成
-[...2 lines deleted...]
-職位等同副院長級別的人員：柳曉輝
+副院長：柳曉輝
+副院長：胡冰水
+副院長：孫國強
+職位等同副院長級別的人員：趙穎
 職位等同副院長級別的人員：沈寧
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">社會工作局</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門西墳馬路6號</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2836 7878</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2835 8573</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">pr@ias.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.ias.gov.mo </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">局長：韓衛
 副局長：許華寶
-副局長：鄧玉華
+副局長：丁少雄
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">中南區（沙梨頭）社會工作中心</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">澳門提督馬路23-A號朗悅居1樓</t>
+      <t xml:space="preserve">澳門提督馬路23號A朗悅居1樓</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2858 0981</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">（853）2855 2889 </t>
+      <t xml:space="preserve">（853）2855 2889</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">北區（台山）社會工作中心</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">澳門台山新街1至15號利達新邨第二期2樓</t>
+      <t xml:space="preserve">澳門台山新街1至15號利達新邨2樓</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2859 6457</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2855 2890</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">西北區（青洲）社會工作中心</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門蓮花廣場青洲坊大廈第一座2樓A</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2822 5744</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2822 5767</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">氹仔及路環社會工作中心</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">澳門路環和諧大馬路20號居雅大廈第四座柏苑地下</t>
+      <t xml:space="preserve">澳門路環石排灣和諧大馬路20號居雅大廈第四座柏苑地下</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2882 5077, （853）2882 5301</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2882 5508</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">氹仔及路環社會工作中心（氹仔分站）</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門氹仔地堡街泉福新邨第二期第五座地下AI</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2882 7285</t>
@@ -4854,51 +4817,51 @@
       <t xml:space="preserve">澳門冼星海大馬路105號金龍中心14樓A室</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2850 1000</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2850 1010</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">info@fdc.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">https://www.fdc.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">行政委員會主席：張建洪
+      <t xml:space="preserve">行政委員會主席：梁惠敏
 行政委員會委員：陳家耀
 行政委員會委員：許鑫源
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門大學</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">中國澳門氹仔大學大馬路</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）8822 8833</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）8822 8822</t>
     </r>
   </si>
@@ -4933,160 +4896,129 @@
       <t xml:space="preserve">澳門高美士街</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2857 8722</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2830 8801</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">webadmin@mpu.edu.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.mpu.edu.mo</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">校長：嚴肇基
-[...1 lines deleted...]
-秘書長：莫秀妍
+      <t xml:space="preserve">校長：周仲榮
+副校長：羅曼儀
+副校長：---
+代秘書長：甄嘉瑩
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門旅遊大學</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">中國澳門望廈山</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2856 1252</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2851 9058</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">pr@utm.edu.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.utm.edu.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">校長：黃竹君
 副校長：呂劍英
-副校長：羅曼儀
+副校長：---
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">教育基金</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2871 3089</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">fe@dsedj.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">https://www.dsedj.gov.mo/fe</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">行政管理委員會主席：龔志明
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">體育基金</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">行政管理委員會主席：李詩靈
-[...31 lines deleted...]
-辦公室副主任：傅斯娜
+      <t xml:space="preserve">行政管理委員會主席：梁惠敏
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">生命科學道德委員會</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門東望洋街339號衛生局行政樓</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）8390 1048</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">主席：郭昌宇
 </t>
     </r>
   </si>
   <si>
@@ -5157,55 +5089,50 @@
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2872 7303</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2872 7309</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">macaugp@sport.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.macau.grandprix.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">人才引進評審委員會</t>
-    </r>
-[...3 lines deleted...]
-      <t xml:space="preserve">第十五屆全國運動會及全國第十二屆殘疾人運動會暨第九屆特殊奧林匹克運動會澳門賽區組織委員會</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">運輸工務司</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門蘇亞利斯博士大馬路 307-323號中國銀行大廈 26樓</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2878 6919</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2872 7714</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">www.gstop.gov.mo</t>
@@ -5495,52 +5422,52 @@
   </si>
   <si>
     <r>
       <t xml:space="preserve">總機：（853）8866 6666
 交通事務專線：（853）8866 6363 （辦公時間由專人接聽，非辦公時段則設有自動錄音系統。）</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2875 0626</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">info@dsat.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.dsat.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">局長：鄭岳威
-副局長：李頴康
-代副局長：莫垂道
+副局長：莫垂道
+代副局長：雅永健
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">民航局</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門新口岸宋玉生廣場336-342號誠豐商業中心18樓</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">(853) 2851 1213</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">(853) 2833 8089</t>
     </r>
   </si>
   <si>
     <r>
@@ -5569,154 +5496,92 @@
       <t xml:space="preserve">澳門議事亭前地郵電局總部大樓</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2857 4491</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2833 6603,（853）8396 8603</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">cttgeral@ctt.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">https://www.ctt.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">局長：劉惠明
-副局長：劉蘭華
+      <t xml:space="preserve">代局長：劉蘭華
 副局長：葉頌華
+代副局長：譚韻儀
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">房屋局</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">澳門鴨涌馬路220號青葱大廈地下L</t>
+      <t xml:space="preserve">澳門沙梨頭北街238號</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2859 4875</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">（853）2830 5909</t>
+      <t xml:space="preserve">（853）8299 4222</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">info@ihm.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">http://www.ihm.gov.mo</t>
+      <t xml:space="preserve">https://www.ihm.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">局長：任利凌
 副局長：郭惠嫻
-副局長：楊錦華
-[...62 lines deleted...]
-      <t xml:space="preserve">http://etcm.dscc.gov.mo </t>
+代副局長：鄭錫林
+</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">地球物理氣象局</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門氹仔大潭山天文台斜路</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）8898 6223</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2885 0557</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">meteo@smg.gov.mo</t>
@@ -5739,50 +5604,55 @@
       <t xml:space="preserve">漁業發展及援助基金</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）8988 2526
 （853）8988 2534
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）8988 2440
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">行政管理委員會主席：黃穗文
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">樓宇維修基金</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://www.ihm.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">行政管理委員會主席：任利凌
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">環保與節能基金</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門馬交石炮台馬路32號至36號電力公司大樓一樓</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2872 5134</t>
     </r>
   </si>
   <si>
     <r>
@@ -6067,51 +5937,51 @@
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.al.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">主席：張永春
 副主席：何潤生
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">立法會輔助部門</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.al.gov.mo </t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">秘書長：楊瑞茹
+      <t xml:space="preserve">秘書長：林智龍
 副秘書長：潘錦屏
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">司法援助委員會</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門宋玉生廣場398號中航大厦6樓</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2853 3540</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2871 3109 </t>
     </r>
   </si>
   <si>
@@ -6366,105 +6236,115 @@
       <t xml:space="preserve">建築、工程及城市規劃專業委員會</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853） 2872 2488</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">info@caeu.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">https://www.caeu.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">終審法院</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">澳門四月二十五日前地終審及中級法院大樓</t>
-[...9 lines deleted...]
-      <t xml:space="preserve">（853）2832 6744 </t>
+      <t xml:space="preserve">澳門南灣大馬路459號</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8298 4117</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2832 6744</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.court.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">院長：宋敏莉
-辦公室代主任：李秉勳
-辦公室副主任：---
+辦公室主任：李秉勳
+辦公室代副主任：陳燕玲
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">中級法院</t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">澳門四月二十五日前地</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve">（853）8398 4100</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">（853）2832 6747 </t>
+      <t xml:space="preserve">（853）2832 6747</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">https://www.court.gov.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">院長：盛銳敏
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">第一審法院</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.court.gov.mo </t>
-    </r>
-[...9 lines deleted...]
-      <t xml:space="preserve">第一審法院</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">院長：姚頴珊
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">初級法院</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">民事法庭、勞動法庭、家庭及未成年人法庭辦事處：澳門殷皇子大馬路43-53A號澳門廣場4樓、12樓及17樓
 輕微民事案件法庭辦事處：澳門南灣大馬路517號南通商業大廈21樓A-C座
 刑事法庭辦事處：澳門何鴻燊博士大馬路347號初級法院刑事大樓</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">民事法庭、勞動法庭、家庭及未成年人法庭辦事處：（853）8597 0278 
 輕微民事案件法庭辦事處：（853）8398 8444 
 刑事法庭辦事處：（853）8597 0278</t>
@@ -6562,118 +6442,123 @@
       <t xml:space="preserve">澳門殷皇子大馬路43-53A號澳門廣場17樓</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）8597 0278</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2833 6506</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">家庭及未成年人法庭</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">行政法院</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">澳門南灣大馬路517號南通商業大廈22樓B-C座</t>
-[...9 lines deleted...]
-      <t xml:space="preserve">（853）2835 5593 </t>
+      <t xml:space="preserve">澳門四月二十五日前地中級法院大樓</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2835 6060</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2835 5593</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">終審法院院長辦公室</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">澳門湖畔南街中國與葡語國家商貿合作服務平台綜合體辦公樓2樓</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">（853）8398 4136</t>
+      <t xml:space="preserve">澳門龍嵩正街9-A號</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8298 4136</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2896 9225</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">辦公室代主任：李秉勳
-辦公室副主任：---
+      <t xml:space="preserve">辦公室主任：李秉勳
+辦公室代副主任：陳燕玲
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">推薦法官的獨立委員會</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">（853）8398 4397</t>
+      <t xml:space="preserve">（853）8298 4397</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2896 3967</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">www.court.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">法官委員會</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">edoc_cmj@court.gov.mo</t>
-[...3 lines deleted...]
-    <r>
       <t xml:space="preserve">法律代辦紀律權限獨立委員會</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門四月二十五日前地終審及中級法院大樓</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）8298 4369</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">CIEPDSS@court.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">檢察院</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門羅理基博士大馬路683號檢察院大樓</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2878 6666</t>
@@ -6692,88 +6577,88 @@
   <si>
     <r>
       <t xml:space="preserve">http://www.mp.gov.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">檢察長：唐曉峰
 檢察長辦公室主任：黃曉楠
 檢察長辦公室副主任：吳明泰
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">檢察院駐終審法院辦事處</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2872 7272</t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">（853）2850 9183</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">檢察院駐中級法院辦事處</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve">（853）2836 5214</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">檢察院駐中級法院辦事處</t>
-[...3 lines deleted...]
-    <r>
       <t xml:space="preserve">檢察院駐初級法院辦事處</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">接待及一般查詢：澳門殷皇子大馬路47-53號澳門廣場3樓
-民事及勞動範疇：澳門殷皇子大馬路47-53號澳門廣場3樓及4樓
+民事、家事及勞動範疇：澳門殷皇子大馬路47-53號澳門廣場3樓（民事及家事科）及4樓（勞動科）
 刑事範疇：澳門何鴻燊博士大馬路347號初級法院刑事大樓1樓</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">（853）2855 7714</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">接待及一般查詢、民事及勞動範疇：（853）2833 9501&lt;/br&gt;刑事範疇：（853）2853 2441</t>
+      <t xml:space="preserve">接待及一般查詢：（853）2855 7714&lt;/br&gt;民事、家事及勞動範疇：（853）2855 7714&lt;/br&gt;刑事範疇：（853）8506 5100</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">接待及一般查詢：（853）2833 9501&lt;/br&gt;民事、家事及勞動範疇：（853）2833 9501&lt;/br&gt;刑事範疇：（853）2853 2441</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">檢察院駐行政法院辦事處</t>
-    </r>
-[...3 lines deleted...]
-      <t xml:space="preserve">澳門南灣大馬路517號南通商業大廈22樓A座</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2833 0963</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2837 3824</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">檢察院刑事訴訟辦事處</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2872 8268</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2872 8272</t>
@@ -6885,56 +6770,56 @@
       <t xml:space="preserve">澳門國際機場專營股份有限公司</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門氹仔偉龍馬路機場專營公司辦公大樓4樓</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）8598 8888</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2878 5465</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">https://www.camacau.com</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">董事會主席：馬有恆
-[...4 lines deleted...]
-執行董事：梁以恆
+      <t xml:space="preserve">董事會主席：崔世昌
+執行委員會主席：張允
+執行董事：陳穎雄
+執行董事：戴建業
+執行董事：潘永權
+執行董事：孫秉權
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門電力股份有限公司</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門馬交石炮台馬路澳電大樓</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2833 9933</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2830 8361</t>
     </r>
   </si>
   <si>
     <r>
@@ -7036,65 +6921,70 @@
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">社員大會主席：徐偉坤
 理事會主席：楊俊文
 理事長：關治平
 副理事長：曾澤瑤
 監事會主席：何佩芬
 諮詢會主席：劉藝良
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門清潔專營有限公司</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門氹仔北安信安馬路S地段</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">（853）2885 0065 </t>
-[...4 lines deleted...]
-      <t xml:space="preserve">（853）2885 0083 </t>
+      <t xml:space="preserve">（853）2885 0065</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2885 0083</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">csrmacau@macau.ctm.net</t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">https://www.csrmacau.com.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve">總經理：孔祥輝
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門電訊股份有限公司</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門氹仔拉哥斯街電訊綜合大樓</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2883 3833</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）8891 3031</t>
     </r>
   </si>
   <si>
@@ -7124,51 +7014,50 @@
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2872 6266</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2872 6277</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">enquiry@turbojet.com.hk</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.turbojet.com.hk</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">董事：何超瓊
-董事：何超蕸
 董事、總經理：康宇嫻
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門葡文學校基金會</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門殷皇子大馬路</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2857 2240 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2871 0473 </t>
     </r>
   </si>
   <si>
@@ -7482,51 +7371,51 @@
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2827 0623</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2827 0618</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">matadouro_macau@yahoo.com</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.matadouro.com.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">董事會主席：譚惠芳
 董事會副主席：呂育敏
-董事：蘇凱慈
+董事：包碧琪
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門樂團有限公司</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門路環紅荷路108號政府（路環）辦公大樓5樓</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2882 2860</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">moc@moc.com.mo</t>
     </r>
   </si>
   <si>
     <r>
@@ -7561,74 +7450,73 @@
   </si>
   <si>
     <r>
       <t xml:space="preserve">info@msc.org.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.msc.org.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">董事長：穆欣欣
 館長：邵漢彬
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門都市更新股份有限公司</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">澳門南灣大馬路599號羅德禮商業大廈18樓</t>
+      <t xml:space="preserve">澳門明珠街45號悅居1樓B室</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853） 2888 2263</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">info@mur.com.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">https://www.mur.com.mo</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">董事會主席：林金城
-[...2 lines deleted...]
-第三副主席：劉永誠
+      <t xml:space="preserve">董事會主席：謝思訓
+第一副主席：譚志煒
+第二副主席：陳寶霞
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門工業園區發展有限公司</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門青洲工業園前地跨境工業區邊檢大樓6樓</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2878 6636</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2878 5374</t>
     </r>
   </si>
   <si>
     <r>
@@ -7689,80 +7577,81 @@
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2875 5220</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.tcm.com.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">董事長：張傳生
 董事總經理：梁美玲
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門廣播電視股份有限公司</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">澳門俾利喇街157號A</t>
+      <t xml:space="preserve">澳門俾利喇街157號A
+澳門路環紅荷路108號政府(路環)辦公大樓10樓</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2851 9188，（853）2851 7758（諮詢熱線）</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2852 0208</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">enquiry@tdm.com.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">https://www.tdm.com.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">執行委員會主席：羅崇雯
-委員：馬錦強
 委員：袁泳貴
 委員：黃偉鴻
 委員：鄭光普
+委員：李從正
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門新福利公共汽車有限公司</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門青洲河邊馬路2號地下</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2827 1133,  （853）2827 1122 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）2823 4416 </t>
     </r>
   </si>
   <si>
     <r>
@@ -7982,51 +7871,51 @@
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳理大科創一人有限公司</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">澳門高美士街澳門理工大學</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）8599 6709</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">mpui_enquiry@mpu.edu.mo</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">董事長：嚴肇基
+      <t xml:space="preserve">董事長：羅曼儀
 </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">廣東橫琴粵澳深度合作區澳旅大教育諮詢有限公司</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">廣東省珠海市橫琴新區環島北路2169號102</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">（853）8598 3084 、（853） 8598 3085</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">utm-hq-consulting@utm.edu.mo</t>
     </r>
   </si>
   <si>
     <r>
@@ -8046,50 +7935,130 @@
   </si>
   <si>
     <r>
       <t xml:space="preserve">(853) 2886 5001</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">(853) 2886 5006</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">yangyingxin@namkwong.com.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">http://www.nkgas.com.mo</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">董事長：唐朝暉
 總經理：謝成志
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門旅遊大學文旅發展一人有限公司</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">中國澳門望廈山澳門旅遊大學</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8598 3084，（853） 8598 3085</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">UTMCTD@utm.edu.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">董事長：呂劍英
+成員：林靜芝
+成員：顏力祺
+獨任監事：劉慧蘭
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">澳門投資管理有限公司</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2872 8328</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）2872 7506</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">董事長：謝永強
+董事：譚致寧
+董事：陳祖榮
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">廣東橫琴粵澳深度合作區澳理大高等教育發展有限公司</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">珠海市橫琴港澳大道868號市民服務中心2號樓政務服務中心114室-3343（集中辦公區）</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">（853）8599 6765</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">mpuhed@mpu.edu.mo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">董事長：周仲榮
+董事：張詠藍
+董事：林逸文
 </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -8403,17034 +8372,17044 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H303"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" t="inlineStr">
+      <c r="A1" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">行政長官</t>
           </r>
         </is>
       </c>
-      <c r="B1" t="inlineStr">
+      <c r="B1" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門南灣大馬路澳門特別行政區政府總部</t>
           </r>
         </is>
       </c>
-      <c r="C1" t="inlineStr">
+      <c r="C1" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 6886，（853）2856 5555</t>
           </r>
         </is>
       </c>
-      <c r="D1" t="inlineStr">
+      <c r="D1" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 6168</t>
           </r>
         </is>
       </c>
-      <c r="E1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F1" t="inlineStr">
+      <c r="E1" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F1" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.gce.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H1" t="inlineStr">
+      <c r="G1" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H1" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">行政長官：岑浩輝
 辦公室主任：陳格
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" t="inlineStr">
+      <c r="A2" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">行政長官辦公室</t>
           </r>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
+      <c r="B2" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門南灣大馬路澳門特別行政區政府總部</t>
           </r>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C2" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 6886, （853）2856 5555</t>
           </r>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D2" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 6168</t>
           </r>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F2" t="inlineStr">
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F2" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.gce.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H2" t="inlineStr">
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">行政長官：岑浩輝
 辦公室主任：陳格
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" t="inlineStr">
+      <c r="A3" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門特別行政區維護國家安全委員會秘書處</t>
+          </r>
+        </is>
+      </c>
+      <c r="B3" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="C3" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D3" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E3" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F3" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G3" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H3" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">秘書長：陳子勁
+副秘書長：薛仲明
+副秘書長：---
+助理秘書長：---
+助理秘書長：---
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">政府總部事務局</t>
           </r>
         </is>
       </c>
-      <c r="B3" t="inlineStr">
+      <c r="B4" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門官印局街20號</t>
           </r>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
+      <c r="C4" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2856 5555,（853）2872 6886</t>
           </r>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D4" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 5212</t>
           </r>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">dsasg@raem.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.dsasg.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H3" t="inlineStr">
+      <c r="G4" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H4" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">局長：雷子燊
 副局長：潘勁生
-副局長：---
-[...6 lines deleted...]
-      <c r="A4" t="inlineStr">
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">政策研究和區域發展局</t>
           </r>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
+      <c r="B5" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門氹仔體育路 185 - 195號</t>
           </r>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
+      <c r="C5" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2882 3419</t>
           </r>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="D5" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2882 3415</t>
           </r>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E5" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">contact@dsepdr.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsepdr.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H4" t="inlineStr">
+      <c r="G5" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H5" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">局長：張作文
 副局長：吳海恩
-副局長：---
-[...6 lines deleted...]
-      <c r="A5" t="inlineStr">
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門基金會</t>
           </r>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
+      <c r="B6" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門路環紅荷路108號政府(路環)辦公大樓7-9樓</t>
           </r>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
-[...20 lines deleted...]
-      <c r="F5" t="inlineStr">
+      <c r="C6" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8795 0950（諮詢、建議、投訴、舉報及非緊急求助）
+（853）2896 6777（其他事宜）</t>
+          </r>
+        </is>
+      </c>
+      <c r="D6" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8988 0299（諮詢、建議、投訴、舉報及非緊急求助）
+（853）2896 8658（總務）
+（853）2835 6016（資助監察處）
+（853）2872 5688（活動處）</t>
+          </r>
+        </is>
+      </c>
+      <c r="E6" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">opinion@fm.org.mo（諮詢、建議、投訴、舉報及非緊急求助）</t>
+          </r>
+        </is>
+      </c>
+      <c r="F6" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.fmac.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H5" t="inlineStr">
+      <c r="G6" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H6" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">行政委員會主席：吳志良
 行政委員會副主席：鍾怡
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:8">
-      <c r="A6" t="inlineStr">
+    <row r="7" spans="1:8">
+      <c r="A7" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門教科文中心</t>
           </r>
         </is>
       </c>
-      <c r="B6" t="inlineStr">
+      <c r="B7" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門新口岸新填海區宋玉生廣場403至439號澳門教科文中心</t>
           </r>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
+      <c r="C7" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2896 6777</t>
           </r>
         </is>
       </c>
-      <c r="D6" t="inlineStr">
+      <c r="D7" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 5688</t>
           </r>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="E7" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">da_info@fm.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F7" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.fmac.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
-[...8 lines deleted...]
-      <c r="A7" t="inlineStr">
+      <c r="G7" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">新聞局</t>
           </r>
         </is>
       </c>
-      <c r="B7" t="inlineStr">
+      <c r="B8" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門南灣大馬路762 - 804號中華廣場15樓</t>
           </r>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
+      <c r="C8" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2833 2886</t>
           </r>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
+      <c r="D8" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2835 5426</t>
           </r>
         </is>
       </c>
-      <c r="E7" t="inlineStr">
+      <c r="E8" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@gcs.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F8" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.gcs.gov.mo/home/zh-hant</t>
           </r>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
-[...17 lines deleted...]
-      <c r="A8" t="inlineStr">
+      <c r="G8" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H8" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">局長：黃樂宜
+副局長：楊寶琴
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">個人資料保護局</t>
           </r>
         </is>
       </c>
-      <c r="B8" t="inlineStr">
+      <c r="B9" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門南灣大馬路804號中華廣場17樓</t>
           </r>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
+      <c r="C9" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 6006</t>
           </r>
         </is>
       </c>
-      <c r="D8" t="inlineStr">
+      <c r="D9" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 6116</t>
           </r>
         </is>
       </c>
-      <c r="E8" t="inlineStr">
+      <c r="E9" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@dspdp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F8" t="inlineStr">
+      <c r="F9" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.dspdp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G8" t="inlineStr">
+      <c r="G9" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門郵箱880號</t>
           </r>
         </is>
       </c>
-      <c r="H8" t="inlineStr">
+      <c r="H9" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">局長：楊崇蔚
 副局長：梁潔芝
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:8">
-      <c r="A9" t="inlineStr">
+    <row r="10" spans="1:8">
+      <c r="A10" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">公共資產監督管理局</t>
           </r>
         </is>
       </c>
-      <c r="B9" t="inlineStr">
+      <c r="B10" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門友誼大馬路918號澳門世界貿易中心大廈4樓</t>
           </r>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
+      <c r="C10" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2886 6800</t>
           </r>
         </is>
       </c>
-      <c r="D9" t="inlineStr">
+      <c r="D10" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2886 6665</t>
           </r>
         </is>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E10" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@dsgap.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F10" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsgap.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
-[...17 lines deleted...]
-      <c r="A10" t="inlineStr">
+      <c r="G10" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H10" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">代局長：廖志漢
+副局長：---
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門特別行政區駐北京辦事處</t>
           </r>
         </is>
       </c>
-      <c r="B10" t="inlineStr">
+      <c r="B11" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">中國北京市東城區王府井東街8號澳門中心16層（郵政編號100006）</t>
           </r>
         </is>
       </c>
-      <c r="C10" t="inlineStr">
+      <c r="C11" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">+（86）10 58138010 </t>
           </r>
         </is>
       </c>
-      <c r="D10" t="inlineStr">
+      <c r="D11" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">+（86）10 58138020 </t>
           </r>
         </is>
       </c>
-      <c r="E10" t="inlineStr">
+      <c r="E11" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@draemp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
+      <c r="F11" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.draemp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G10" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H10" t="inlineStr">
+      <c r="G11" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H11" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">辦事處代主任：韓靜
+辦事處副主任：---
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">在台灣澳門經濟文化辦事處</t>
+          </r>
+        </is>
+      </c>
+      <c r="B12" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">(辦事處自2021年6月19日起暫停運作，有關服務安排請參閱部門網址首頁內之公告)</t>
+          </r>
+        </is>
+      </c>
+      <c r="C12" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">---</t>
+          </r>
+        </is>
+      </c>
+      <c r="D12" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">---</t>
+          </r>
+        </is>
+      </c>
+      <c r="E12" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">---</t>
+          </r>
+        </is>
+      </c>
+      <c r="F12" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.decm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G12" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H12" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">辦事處主任：---
-辦事處副主任：---
-[...65 lines deleted...]
-      <c r="A12" t="inlineStr">
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門駐里斯本經濟貿易辦事處</t>
           </r>
         </is>
       </c>
-      <c r="B12" t="inlineStr">
+      <c r="B13" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenida 5 de Outubro, n.º 115, 4.º andar, 1069 - 204 Lisboa, Portugal</t>
           </r>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
+      <c r="C13" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">+（351）21 7818820</t>
           </r>
         </is>
       </c>
-      <c r="D12" t="inlineStr">
+      <c r="D13" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">+（351）21 7979328</t>
           </r>
         </is>
       </c>
-      <c r="E12" t="inlineStr">
+      <c r="E13" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">decmacau@decmacau.pt</t>
           </r>
         </is>
       </c>
-      <c r="F12" t="inlineStr">
+      <c r="F13" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.decmacau.pt</t>
           </r>
         </is>
       </c>
-      <c r="G12" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H12" t="inlineStr">
+      <c r="G13" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H13" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">辦事處主任：Lúcia Abrantes dos Santos
 辦事處副主任：---
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:8">
-      <c r="A13" t="inlineStr">
+    <row r="14" spans="1:8">
+      <c r="A14" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門駐布魯塞爾歐盟經濟貿易辦事處</t>
           </r>
         </is>
       </c>
-      <c r="B13" t="inlineStr">
+      <c r="B14" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenue Louise 326 - 6</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <vertAlign val="superscript"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">e</t>
           </r>
           <r>
             <t xml:space="preserve">, 1050 Bruxelles, Belgique</t>
           </r>
         </is>
       </c>
-      <c r="C13" t="inlineStr">
+      <c r="C14" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">+（32）2647 1265</t>
           </r>
         </is>
       </c>
-      <c r="D13" t="inlineStr">
+      <c r="D14" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">+（32）2640 1552</t>
           </r>
         </is>
       </c>
-      <c r="E13" t="inlineStr">
+      <c r="E14" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">deleg.macao@macao-eu.be</t>
           </r>
         </is>
       </c>
-      <c r="F13" t="inlineStr">
+      <c r="F14" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.macao-eu.be</t>
           </r>
         </is>
       </c>
-      <c r="G13" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H13" t="inlineStr">
+      <c r="G14" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H14" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">辦事處主任：Lúcia Abrantes dos Santos
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:8">
-      <c r="A14" t="inlineStr">
+    <row r="15" spans="1:8">
+      <c r="A15" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門駐世界貿易組織經濟貿易辦事處</t>
           </r>
         </is>
       </c>
-      <c r="B14" t="inlineStr">
+      <c r="B15" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Avenue Louis- Casaï, 18, 1209, Genève, Suisse</t>
           </r>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
+      <c r="C15" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">+（4122）710 0788</t>
           </r>
         </is>
       </c>
-      <c r="D14" t="inlineStr">
+      <c r="D15" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">+（4122）710 0780</t>
           </r>
         </is>
       </c>
-      <c r="E14" t="inlineStr">
+      <c r="E15" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">macaoeto@macaoeto.ch</t>
           </r>
         </is>
       </c>
-      <c r="F14" t="inlineStr">
+      <c r="F15" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.macaoeto.ch </t>
           </r>
         </is>
       </c>
-      <c r="G14" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H14" t="inlineStr">
+      <c r="G15" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H15" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">辦事處主任：Lúcia Abrantes dos Santos
 辦事處副主任：---
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:8">
-      <c r="A15" t="inlineStr">
+    <row r="16" spans="1:8">
+      <c r="A16" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門特別行政區保安部隊及保安部門紀律監察委員會</t>
           </r>
         </is>
       </c>
-      <c r="B15" t="inlineStr">
+      <c r="B16" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門友誼大馬路 918號澳門世界貿易中心 10樓 A / B</t>
           </r>
         </is>
       </c>
-      <c r="C15" t="inlineStr">
+      <c r="C16" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2875 3434</t>
           </r>
         </is>
       </c>
-      <c r="D15" t="inlineStr">
+      <c r="D16" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8299 5300</t>
           </r>
         </is>
       </c>
-      <c r="E15" t="inlineStr">
+      <c r="E16" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">cfd@fsm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F15" t="inlineStr">
+      <c r="F16" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.cfd.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G15" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H15" t="inlineStr">
+      <c r="G16" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H16" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">主席：歐安利
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:8">
-      <c r="A16" t="inlineStr">
+    <row r="17" spans="1:8">
+      <c r="A17" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">人才發展委員會</t>
           </r>
         </is>
       </c>
-      <c r="B16" t="inlineStr">
+      <c r="B17" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門友誼大馬路1101A號政府（新口岸）辦公大樓4樓</t>
           </r>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
+      <c r="C17" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2855 5108</t>
           </r>
         </is>
       </c>
-      <c r="D16" t="inlineStr">
+      <c r="D17" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2855 5106</t>
           </r>
         </is>
       </c>
-      <c r="E16" t="inlineStr">
+      <c r="E17" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@cdqq.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F16" t="inlineStr">
+      <c r="F17" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.cdqq.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G16" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H16" t="inlineStr">
+      <c r="G17" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H17" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">主席：行政長官
 副主席：社會文化司司長
 秘書長：龔志明
 副秘書長：黃健武
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:8">
-      <c r="A17" t="inlineStr">
+    <row r="18" spans="1:8">
+      <c r="A18" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">凍結制度協調委員會</t>
           </r>
         </is>
       </c>
-      <c r="B17" t="inlineStr">
+      <c r="B18" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門蘇亞利斯博士大馬路307-323號中國銀行大廈22樓</t>
           </r>
         </is>
       </c>
-      <c r="C17" t="inlineStr">
+      <c r="C18" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2852 3666</t>
           </r>
         </is>
       </c>
-      <c r="D17" t="inlineStr">
+      <c r="D18" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2852 3777</t>
           </r>
         </is>
       </c>
-      <c r="E17" t="inlineStr">
+      <c r="E18" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ccrc@gif.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F17" t="inlineStr">
+      <c r="F18" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.ccrc.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G17" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H17" t="inlineStr">
+      <c r="G18" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H18" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">協調員：梁文昌
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="18" spans="1:8">
-      <c r="A18" t="inlineStr">
+    <row r="19" spans="1:8">
+      <c r="A19" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門特別行政區維護國家安全委員會</t>
           </r>
         </is>
       </c>
-      <c r="B18" t="inlineStr">
+      <c r="B19" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門兵營斜巷</t>
           </r>
         </is>
       </c>
-      <c r="C18" t="inlineStr">
+      <c r="C19" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8799 7511</t>
           </r>
         </is>
       </c>
-      <c r="D18" t="inlineStr">
+      <c r="D19" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 5008</t>
           </r>
         </is>
       </c>
-      <c r="E18" t="inlineStr">
-[...22 lines deleted...]
-      <c r="A19" t="inlineStr">
+      <c r="E19" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F19" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G19" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">網絡安全委員會</t>
           </r>
         </is>
       </c>
-      <c r="B19" t="inlineStr">
-[...43 lines deleted...]
-      <c r="A20" t="inlineStr">
+      <c r="B20" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="C20" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D20" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E20" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F20" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G20" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">安全委員會</t>
           </r>
         </is>
       </c>
-      <c r="B20" t="inlineStr">
+      <c r="B21" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門南灣大馬路730-804號中華廣場7樓A-B座及16樓</t>
           </r>
         </is>
       </c>
-      <c r="C20" t="inlineStr">
+      <c r="C21" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 2999,（853）8798 7510</t>
           </r>
         </is>
       </c>
-      <c r="D20" t="inlineStr">
+      <c r="D21" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 3101</t>
           </r>
         </is>
       </c>
-      <c r="E20" t="inlineStr">
+      <c r="E21" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@spu.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F20" t="inlineStr">
-[...15 lines deleted...]
-      <c r="A21" t="inlineStr">
+      <c r="F21" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G21" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">融入國家發展工作委員會</t>
           </r>
         </is>
       </c>
-      <c r="B21" t="inlineStr">
-[...27 lines deleted...]
-      <c r="F21" t="inlineStr">
+      <c r="B22" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="C22" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D22" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E22" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F22" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.dsepdr.gov.mo/zh-hant/event/CTIDN/CTIDN_PAGE</t>
           </r>
         </is>
       </c>
-      <c r="G21" t="inlineStr">
-[...8 lines deleted...]
-      <c r="A22" t="inlineStr">
+      <c r="G22" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">行政會</t>
           </r>
         </is>
       </c>
-      <c r="B22" t="inlineStr">
+      <c r="B23" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門南灣大馬路澳門特別行政區政府總部</t>
           </r>
         </is>
       </c>
-      <c r="C22" t="inlineStr">
+      <c r="C23" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 6886 </t>
           </r>
         </is>
       </c>
-      <c r="D22" t="inlineStr">
+      <c r="D23" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8989 5704</t>
           </r>
         </is>
       </c>
-      <c r="E22" t="inlineStr">
-[...20 lines deleted...]
-      <c r="H22" t="inlineStr">
+      <c r="E23" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F23" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G23" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H23" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">發言人：黃少澤
 秘書長：陳格
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="23" spans="1:8">
-      <c r="A23" t="inlineStr">
+    <row r="24" spans="1:8">
+      <c r="A24" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">行政會秘書處</t>
           </r>
         </is>
       </c>
-      <c r="B23" t="inlineStr">
+      <c r="B24" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門南灣大馬路澳門特別行政區政府總部</t>
           </r>
         </is>
       </c>
-      <c r="C23" t="inlineStr">
+      <c r="C24" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 6886</t>
           </r>
         </is>
       </c>
-      <c r="D23" t="inlineStr">
+      <c r="D24" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8989 5704</t>
           </r>
         </is>
       </c>
-      <c r="E23" t="inlineStr">
-[...20 lines deleted...]
-      <c r="H23" t="inlineStr">
+      <c r="E24" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F24" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G24" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H24" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">秘書長：陳格
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="24" spans="1:8">
-      <c r="A24" t="inlineStr">
+    <row r="25" spans="1:8">
+      <c r="A25" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">行政法務司</t>
           </r>
         </is>
       </c>
-      <c r="B24" t="inlineStr">
+      <c r="B25" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門風順堂街28號政府總部4樓</t>
           </r>
         </is>
       </c>
-      <c r="C24" t="inlineStr">
+      <c r="C25" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 6886</t>
           </r>
         </is>
       </c>
-      <c r="D24" t="inlineStr">
+      <c r="D25" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 6582</t>
           </r>
         </is>
       </c>
-      <c r="E24" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F24" t="inlineStr">
+      <c r="E25" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F25" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.gsaj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G24" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H24" t="inlineStr">
+      <c r="G25" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H25" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">司長：黃少澤
 辦公室主任：曾翔
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:8">
-      <c r="A25" t="inlineStr">
+    <row r="26" spans="1:8">
+      <c r="A26" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">行政法務司司長辦公室</t>
           </r>
         </is>
       </c>
-      <c r="B25" t="inlineStr">
+      <c r="B26" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門風順堂街28號政府總部4樓</t>
           </r>
         </is>
       </c>
-      <c r="C25" t="inlineStr">
+      <c r="C26" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 6886</t>
           </r>
         </is>
       </c>
-      <c r="D25" t="inlineStr">
+      <c r="D26" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 6582</t>
           </r>
         </is>
       </c>
-      <c r="E25" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F25" t="inlineStr">
+      <c r="E26" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F26" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.gsaj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G25" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H25" t="inlineStr">
+      <c r="G26" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H26" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">行政法務司司長：黃少澤
 辦公室主任：曾翔
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="26" spans="1:8">
-      <c r="A26" t="inlineStr">
+    <row r="27" spans="1:8">
+      <c r="A27" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">行政公職局</t>
           </r>
         </is>
       </c>
-      <c r="B26" t="inlineStr">
+      <c r="B27" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門水坑尾街162號公共行政大樓地下, 11-12樓及21-28樓</t>
           </r>
         </is>
       </c>
-      <c r="C26" t="inlineStr">
+      <c r="C27" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2832 3623</t>
           </r>
         </is>
       </c>
-      <c r="D26" t="inlineStr">
+      <c r="D27" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8987 1722</t>
           </r>
         </is>
       </c>
-      <c r="E26" t="inlineStr">
+      <c r="E27" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@safp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F26" t="inlineStr">
+      <c r="F27" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.safp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G26" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H26" t="inlineStr">
+      <c r="G27" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H27" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">局長：梁穎妍
-副局長：馮若儀
 副局長：陳子健
-副局長：陳淑貞
-[...13 lines deleted...]
-      <c r="B27" t="inlineStr">
+副局長：---
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">政務服務資訊中心</t>
+          </r>
+        </is>
+      </c>
+      <c r="B28" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門水坑尾街162號公共行政大樓地下大堂（接待櫃台）</t>
           </r>
         </is>
       </c>
-      <c r="C27" t="inlineStr">
+      <c r="C28" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">政府資訊、投訴和建議：（853）8866 8866（非辦公時間設有留言服務）</t>
           </r>
         </is>
       </c>
-      <c r="D27" t="inlineStr">
+      <c r="D28" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2835 3355</t>
           </r>
         </is>
       </c>
-      <c r="E27" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F27" t="inlineStr">
+      <c r="E28" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F28" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.safp.gov.mo/zh-hant/opinion</t>
           </r>
         </is>
       </c>
-      <c r="G27" t="inlineStr">
-[...8 lines deleted...]
-      <c r="A28" t="inlineStr">
+      <c r="G28" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">法務局</t>
           </r>
         </is>
       </c>
-      <c r="B28" t="inlineStr">
+      <c r="B29" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門水坑尾街162號公共行政大樓15-20樓</t>
           </r>
         </is>
       </c>
-      <c r="C28" t="inlineStr">
+      <c r="C29" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2856 4225，（853）2859 5298</t>
           </r>
         </is>
       </c>
-      <c r="D28" t="inlineStr">
+      <c r="D29" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 0445 </t>
           </r>
         </is>
       </c>
-      <c r="E28" t="inlineStr">
+      <c r="E29" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@dsaj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F28" t="inlineStr">
+      <c r="F29" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsaj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G28" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H28" t="inlineStr">
+      <c r="G29" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H29" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">代局長：吳子健
 副局長：盧瑞祥
 副局長：邱顯哲
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="29" spans="1:8">
-      <c r="A29" t="inlineStr">
+    <row r="30" spans="1:8">
+      <c r="A30" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">公證署</t>
           </r>
         </is>
       </c>
-      <c r="B29" t="inlineStr">
-[...20 lines deleted...]
-      <c r="E29" t="inlineStr">
+      <c r="B30" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="C30" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D30" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E30" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@dsaj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F29" t="inlineStr">
+      <c r="F30" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsaj.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G29" t="inlineStr">
-[...8 lines deleted...]
-      <c r="A30" t="inlineStr">
+      <c r="G30" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">第一公證署</t>
           </r>
         </is>
       </c>
-      <c r="B30" t="inlineStr">
+      <c r="B31" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門慕拉士大馬路222號地下政府綜合服務中心</t>
           </r>
         </is>
       </c>
-      <c r="C30" t="inlineStr">
+      <c r="C31" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2857 4258</t>
           </r>
         </is>
       </c>
-      <c r="D30" t="inlineStr">
+      <c r="D31" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2835 5205</t>
           </r>
         </is>
       </c>
-      <c r="E30" t="inlineStr">
+      <c r="E31" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">1cn@dsaj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F30" t="inlineStr">
+      <c r="F31" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsaj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G30" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H30" t="inlineStr">
+      <c r="G31" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H31" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">公證員：陳景禧
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:8">
-      <c r="A31" t="inlineStr">
+    <row r="32" spans="1:8">
+      <c r="A32" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">第二公證署</t>
           </r>
         </is>
       </c>
-      <c r="B31" t="inlineStr">
+      <c r="B32" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門水坑尾街162號公共行政大樓 3樓</t>
           </r>
         </is>
       </c>
-      <c r="C31" t="inlineStr">
+      <c r="C32" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2855 4460 </t>
           </r>
         </is>
       </c>
-      <c r="D31" t="inlineStr">
+      <c r="D32" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2856 2407,（853）2833 0997</t>
           </r>
         </is>
       </c>
-      <c r="E31" t="inlineStr">
+      <c r="E32" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">2cn@dsaj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F31" t="inlineStr">
+      <c r="F32" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsaj.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G31" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H31" t="inlineStr">
+      <c r="G32" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H32" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">公證員：李宗興
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="32" spans="1:8">
-      <c r="A32" t="inlineStr">
+    <row r="33" spans="1:8">
+      <c r="A33" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">海島公證署</t>
           </r>
         </is>
       </c>
-      <c r="B32" t="inlineStr">
+      <c r="B33" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門氹仔哥英布拉街225號3樓離島政府綜合服務中心</t>
           </r>
         </is>
       </c>
-      <c r="C32" t="inlineStr">
+      <c r="C33" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2882 7504</t>
           </r>
         </is>
       </c>
-      <c r="D32" t="inlineStr">
+      <c r="D33" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2882 5071 , （853）2883 7891</t>
           </r>
         </is>
       </c>
-      <c r="E32" t="inlineStr">
+      <c r="E33" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">cni@dsaj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F32" t="inlineStr">
+      <c r="F33" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsaj.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G32" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H32" t="inlineStr">
+      <c r="G33" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H33" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">公證員：何嘉威
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="33" spans="1:8">
-      <c r="A33" t="inlineStr">
+    <row r="34" spans="1:8">
+      <c r="A34" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">民事登記局</t>
           </r>
         </is>
       </c>
-      <c r="B33" t="inlineStr">
+      <c r="B34" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門水坑尾街162號公共行政大樓1樓及2樓</t>
           </r>
         </is>
       </c>
-      <c r="C33" t="inlineStr">
+      <c r="C34" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2855 0110 </t>
           </r>
         </is>
       </c>
-      <c r="D33" t="inlineStr">
+      <c r="D34" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2837 3097 </t>
           </r>
         </is>
       </c>
-      <c r="E33" t="inlineStr">
+      <c r="E34" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">crc@dsaj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F33" t="inlineStr">
+      <c r="F34" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsaj.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G33" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H33" t="inlineStr">
+      <c r="G34" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H34" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">登記官：王玉梅
 登記官：張嘉敏
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:8">
-      <c r="A34" t="inlineStr">
+    <row r="35" spans="1:8">
+      <c r="A35" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">商業及動產登記局</t>
           </r>
         </is>
       </c>
-      <c r="B34" t="inlineStr">
+      <c r="B35" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門水坑尾街 162號公共行政大樓 1樓</t>
           </r>
         </is>
       </c>
-      <c r="C34" t="inlineStr">
+      <c r="C35" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2837 4374 </t>
           </r>
         </is>
       </c>
-      <c r="D34" t="inlineStr">
+      <c r="D35" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2833 0741</t>
           </r>
         </is>
       </c>
-      <c r="E34" t="inlineStr">
+      <c r="E35" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">crcbm@dsaj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F34" t="inlineStr">
+      <c r="F35" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsaj.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G34" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H34" t="inlineStr">
+      <c r="G35" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H35" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">登記官：黃泫瀅
-登記官：譚佩雯
 登記官：馮瑞國
 登記官：梁采怡
 登記官：梁嘉卿
-</t>
-[...5 lines deleted...]
-      <c r="A35" t="inlineStr">
+登記官：蘇景曦
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">物業登記局</t>
           </r>
         </is>
       </c>
-      <c r="B35" t="inlineStr">
+      <c r="B36" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門水坑尾街 162號公共行政大樓 2樓</t>
           </r>
         </is>
       </c>
-      <c r="C35" t="inlineStr">
+      <c r="C36" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2857 1550 </t>
           </r>
         </is>
       </c>
-      <c r="D35" t="inlineStr">
+      <c r="D36" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2857 1556 </t>
           </r>
         </is>
       </c>
-      <c r="E35" t="inlineStr">
+      <c r="E36" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">crp@dsaj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F35" t="inlineStr">
+      <c r="F36" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsaj.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G35" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H35" t="inlineStr">
+      <c r="G36" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H36" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">登記官：何泳禧
 登記官：何曉庭
 登記官：潘嘉燕
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="36" spans="1:8">
-      <c r="A36" t="inlineStr">
+    <row r="37" spans="1:8">
+      <c r="A37" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">身份證明局</t>
           </r>
         </is>
       </c>
-      <c r="B36" t="inlineStr">
+      <c r="B37" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門南灣大馬路804號中華廣場1樓</t>
           </r>
         </is>
       </c>
-      <c r="C36" t="inlineStr">
+      <c r="C37" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2837 0777,（853）2837 0888</t>
           </r>
         </is>
       </c>
-      <c r="D36" t="inlineStr">
+      <c r="D37" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2837 4300 </t>
           </r>
         </is>
       </c>
-      <c r="E36" t="inlineStr">
+      <c r="E37" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@dsi.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F36" t="inlineStr">
+      <c r="F37" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsi.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G36" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H36" t="inlineStr">
+      <c r="G37" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H37" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">局長：陳海帆
 副局長：陳婉麗
-代副局長：馮伯恩
-[...6 lines deleted...]
-      <c r="A37" t="inlineStr">
+副局長：馮伯恩
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">市政署</t>
           </r>
         </is>
       </c>
-      <c r="B37" t="inlineStr">
+      <c r="B38" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門新馬路163號</t>
           </r>
         </is>
       </c>
-      <c r="C37" t="inlineStr">
+      <c r="C38" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2833 7676（市民服務熱線 - 辦公時間有專人接聽，如遇線路繁忙、非辦公時段備有錄音服務。）</t>
           </r>
         </is>
       </c>
-      <c r="D37" t="inlineStr">
+      <c r="D38" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2833 6477</t>
           </r>
         </is>
       </c>
-      <c r="E37" t="inlineStr">
+      <c r="E38" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">webmaster@iam.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F37" t="inlineStr">
+      <c r="F38" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.iam.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G37" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H37" t="inlineStr">
+      <c r="G38" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H38" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">市政管理委員會主席：周偉迎
-市政管理委員會副主席：麥儉明
-[...7 lines deleted...]
-      <c r="A38" t="inlineStr">
+市政管理委員會副主席：譚惠芳
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">退休基金會</t>
           </r>
         </is>
       </c>
-      <c r="B38" t="inlineStr">
+      <c r="B39" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門友誼大馬路1101A-1115號政府(新口岸)辦公大樓地下至3樓</t>
           </r>
         </is>
       </c>
-      <c r="C38" t="inlineStr">
+      <c r="C39" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2835 6556</t>
           </r>
         </is>
       </c>
-      <c r="D38" t="inlineStr">
+      <c r="D39" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2859 4391</t>
           </r>
         </is>
       </c>
-      <c r="E38" t="inlineStr">
+      <c r="E39" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">fp@fp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F38" t="inlineStr">
+      <c r="F39" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.fp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G38" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H38" t="inlineStr">
+      <c r="G39" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H39" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">行政管理委員會主席：高舒婷
-行政管理委員會副主席：江海莉
 行政管理委員會副主席：何志良
-</t>
-[...5 lines deleted...]
-      <c r="A39" t="inlineStr">
+行政管理委員會副主席：---
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">法律及司法培訓中心</t>
           </r>
         </is>
       </c>
-      <c r="B39" t="inlineStr">
+      <c r="B40" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門南灣羅保博士街1-3號國際銀行大廈18樓</t>
           </r>
         </is>
       </c>
-      <c r="C39" t="inlineStr">
+      <c r="C40" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 3843 </t>
           </r>
         </is>
       </c>
-      <c r="D39" t="inlineStr">
+      <c r="D40" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 3766</t>
           </r>
         </is>
       </c>
-      <c r="E39" t="inlineStr">
+      <c r="E40" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">cfjj@cfjj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F39" t="inlineStr">
+      <c r="F40" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.cfjj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G39" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H39" t="inlineStr">
+      <c r="G40" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H40" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">主任：羅翩卿
 副主任：鄭渭茵
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="40" spans="1:8">
-      <c r="A40" t="inlineStr">
+    <row r="41" spans="1:8">
+      <c r="A41" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">公共行政福利基金</t>
           </r>
         </is>
       </c>
-      <c r="B40" t="inlineStr">
+      <c r="B41" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門水坑尾街162號公共行政大樓地下, 11-12樓及21-29樓</t>
           </r>
         </is>
       </c>
-      <c r="C40" t="inlineStr">
+      <c r="C41" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2832 3623</t>
           </r>
         </is>
       </c>
-      <c r="D40" t="inlineStr">
+      <c r="D41" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8987 1722</t>
           </r>
         </is>
       </c>
-      <c r="E40" t="inlineStr">
+      <c r="E41" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@safp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F40" t="inlineStr">
+      <c r="F41" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.safp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G40" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H40" t="inlineStr">
+      <c r="G41" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H41" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">行政管理委員會主席：梁穎妍
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="41" spans="1:8">
-      <c r="A41" t="inlineStr">
+    <row r="42" spans="1:8">
+      <c r="A42" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">保障暴力罪行受害人委員會</t>
           </r>
         </is>
       </c>
-      <c r="B41" t="inlineStr">
+      <c r="B42" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門水坑尾街162號公共行政大樓20樓</t>
           </r>
         </is>
       </c>
-      <c r="C41" t="inlineStr">
+      <c r="C42" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2856 4225</t>
           </r>
         </is>
       </c>
-      <c r="D41" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E41" t="inlineStr">
+      <c r="D42" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E42" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@dsaj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F41" t="inlineStr">
-[...57 lines deleted...]
-      <c r="G42" t="inlineStr">
+      <c r="F42" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G42" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:8">
-      <c r="A43" t="inlineStr">
+      <c r="A43" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">登記及公證委員會</t>
+          </r>
+        </is>
+      </c>
+      <c r="B43" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="C43" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D43" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E43" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F43" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G43" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">公共服務及組織績效評審委員會</t>
           </r>
         </is>
       </c>
-      <c r="B43" t="inlineStr">
+      <c r="B44" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門水坑尾街162號公共行政大樓12樓</t>
           </r>
         </is>
       </c>
-      <c r="C43" t="inlineStr">
+      <c r="C44" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8987 1125</t>
           </r>
         </is>
       </c>
-      <c r="D43" t="inlineStr">
-[...27 lines deleted...]
-      <c r="H43" t="inlineStr">
+      <c r="D44" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E44" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@caspdo.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F44" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G44" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H44" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">主席：龐川
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="44" spans="1:8">
-      <c r="A44" t="inlineStr">
+    <row r="45" spans="1:8">
+      <c r="A45" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">公務人員投訴處理管理委員會</t>
           </r>
         </is>
       </c>
-      <c r="B44" t="inlineStr">
-[...6 lines deleted...]
-      <c r="C44" t="inlineStr">
+      <c r="B45" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門水坑尾街162號公共行政大樓12樓</t>
+          </r>
+        </is>
+      </c>
+      <c r="C45" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 8788</t>
           </r>
         </is>
       </c>
-      <c r="D44" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E44" t="inlineStr">
+      <c r="D45" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E45" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">enquiry@cgtq.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F44" t="inlineStr">
+      <c r="F45" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.cgtq.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G44" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H44" t="inlineStr">
+      <c r="G45" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H45" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">主席：梁玉華
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="45" spans="1:8">
-      <c r="A45" t="inlineStr">
+    <row r="46" spans="1:8">
+      <c r="A46" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">經濟財政司</t>
           </r>
         </is>
       </c>
-      <c r="B45" t="inlineStr">
+      <c r="B46" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門蘇亞利斯博士大馬路307 - 323號中國銀行大廈23樓</t>
           </r>
         </is>
       </c>
-      <c r="C45" t="inlineStr">
+      <c r="C46" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2878 7350</t>
           </r>
         </is>
       </c>
-      <c r="D45" t="inlineStr">
+      <c r="D46" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 6302</t>
           </r>
         </is>
       </c>
-      <c r="E45" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F45" t="inlineStr">
+      <c r="E46" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F46" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.gsef.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G45" t="inlineStr">
-[...9 lines deleted...]
-            <t xml:space="preserve">司長：戴建業
+      <c r="G46" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H46" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">司長：吳惠嫻
 辦公室主任：羅志輝
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="46" spans="1:8">
-      <c r="A46" t="inlineStr">
+    <row r="47" spans="1:8">
+      <c r="A47" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">經濟財政司司長辦公室</t>
           </r>
         </is>
       </c>
-      <c r="B46" t="inlineStr">
+      <c r="B47" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門蘇亞利斯博士大馬路307 - 323號中國銀行大廈23樓</t>
           </r>
         </is>
       </c>
-      <c r="C46" t="inlineStr">
+      <c r="C47" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2878 7350</t>
           </r>
         </is>
       </c>
-      <c r="D46" t="inlineStr">
+      <c r="D47" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 6302</t>
           </r>
         </is>
       </c>
-      <c r="E46" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F46" t="inlineStr">
+      <c r="E47" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F47" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.gsef.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G46" t="inlineStr">
-[...9 lines deleted...]
-            <t xml:space="preserve">經濟財政司司長：戴建業
+      <c r="G47" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H47" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">經濟財政司司長：吳惠嫻
 辦公室主任：羅志輝
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="47" spans="1:8">
-      <c r="A47" t="inlineStr">
+    <row r="48" spans="1:8">
+      <c r="A48" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">經濟及科技發展局</t>
           </r>
         </is>
       </c>
-      <c r="B47" t="inlineStr">
+      <c r="B48" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門南灣羅保博士街1-3號國際銀行大廈6樓</t>
           </r>
         </is>
       </c>
-      <c r="C47" t="inlineStr">
+      <c r="C48" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2888 2088</t>
           </r>
         </is>
       </c>
-      <c r="D47" t="inlineStr">
+      <c r="D48" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 2552</t>
           </r>
         </is>
       </c>
-      <c r="E47" t="inlineStr">
+      <c r="E48" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@dsedt.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F47" t="inlineStr">
+      <c r="F48" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsedt.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G47" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H47" t="inlineStr">
+      <c r="G48" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H48" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">局長：邱潤華
-副局長：鄭曉敏
+副局長：余雨生
 副局長：陳祖榮
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="48" spans="1:8">
-      <c r="A48" t="inlineStr">
+    <row r="49" spans="1:8">
+      <c r="A49" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">財政局</t>
           </r>
         </is>
       </c>
-      <c r="B48" t="inlineStr">
+      <c r="B49" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門南灣大馬路 575、579及 585號財政局大樓</t>
           </r>
         </is>
       </c>
-      <c r="C48" t="inlineStr">
+      <c r="C49" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">總機：（853）2833 6366
 稅務查詢熱線：（853）2833 6886 </t>
           </r>
         </is>
       </c>
-      <c r="D48" t="inlineStr">
+      <c r="D49" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2830 0133</t>
           </r>
         </is>
       </c>
-      <c r="E48" t="inlineStr">
+      <c r="E49" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">dsfinfo@dsf.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F48" t="inlineStr">
+      <c r="F49" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsf.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G48" t="inlineStr">
-[...25 lines deleted...]
-      <c r="B49" t="inlineStr">
+      <c r="G49" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H49" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">局長：何燕梅
+副局長：郭日海
+副局長：譚麗霞
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">稅務執行中心</t>
+          </r>
+        </is>
+      </c>
+      <c r="B50" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門馬德里街183號珠光大廈QR/C</t>
           </r>
         </is>
       </c>
-      <c r="C49" t="inlineStr">
-[...6 lines deleted...]
-      <c r="D49" t="inlineStr">
+      <c r="C50" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8599 5147，（853）8599 5181</t>
+          </r>
+        </is>
+      </c>
+      <c r="D50" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2837 2396</t>
           </r>
         </is>
       </c>
-      <c r="E49" t="inlineStr">
-[...30 lines deleted...]
-      <c r="A50" t="inlineStr">
+      <c r="E50" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F50" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G50" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H50" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">主任：朱奕聰
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">旅遊局</t>
           </r>
         </is>
       </c>
-      <c r="B50" t="inlineStr">
+      <c r="B51" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門新口岸宋玉生廣場335-341號獲多利大廈12樓</t>
           </r>
         </is>
       </c>
-      <c r="C50" t="inlineStr">
+      <c r="C51" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2831 5566</t>
           </r>
         </is>
       </c>
-      <c r="D50" t="inlineStr">
+      <c r="D51" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2851 0104</t>
           </r>
         </is>
       </c>
-      <c r="E50" t="inlineStr">
+      <c r="E51" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">mgto@macaotourism.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F50" t="inlineStr">
+      <c r="F51" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.dst.gov.mo/</t>
           </r>
         </is>
       </c>
-      <c r="G50" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H50" t="inlineStr">
+      <c r="G51" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H51" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">局長：文綺華
 副局長：程衛東
 副局長：司徒琳麗
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="51" spans="1:8">
-      <c r="A51" t="inlineStr">
+    <row r="52" spans="1:8">
+      <c r="A52" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">博彩監察協調局</t>
           </r>
         </is>
       </c>
-      <c r="B51" t="inlineStr">
+      <c r="B52" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門南灣大馬路762-804號中華廣場12樓A</t>
           </r>
         </is>
       </c>
-      <c r="C51" t="inlineStr">
+      <c r="C52" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2856 9262</t>
           </r>
         </is>
       </c>
-      <c r="D51" t="inlineStr">
+      <c r="D52" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2837 0296</t>
           </r>
         </is>
       </c>
-      <c r="E51" t="inlineStr">
+      <c r="E52" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">enquiry@dicj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F51" t="inlineStr">
+      <c r="F52" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.dicj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G51" t="inlineStr">
-[...10 lines deleted...]
-副局長：廖志聰
+      <c r="G52" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H52" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">代局長：廖志聰
 副局長：李錫樵
-</t>
-[...5 lines deleted...]
-      <c r="A52" t="inlineStr">
+代副局長：黃朗平
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">勞工事務局</t>
           </r>
         </is>
       </c>
-      <c r="B52" t="inlineStr">
+      <c r="B53" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門馬揸度博士大馬路221-279號先進廣場大廈</t>
           </r>
         </is>
       </c>
-      <c r="C52" t="inlineStr">
+      <c r="C53" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2856 4109 </t>
           </r>
         </is>
       </c>
-      <c r="D52" t="inlineStr">
+      <c r="D53" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2855 0477 </t>
           </r>
         </is>
       </c>
-      <c r="E52" t="inlineStr">
+      <c r="E53" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">dsalinfo@dsal.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="F52" t="inlineStr">
+      <c r="F53" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsal.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G52" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H52" t="inlineStr">
+      <c r="G53" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H53" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">局長：陳元童
 副局長：陳俊宇
 副局長：陳子慧
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="53" spans="1:8">
-      <c r="A53" t="inlineStr">
+    <row r="54" spans="1:8">
+      <c r="A54" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">招商投資促進局</t>
           </r>
         </is>
       </c>
-      <c r="B53" t="inlineStr">
+      <c r="B54" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門湖畔南街中國與葡語國家商貿合作服務平台綜合體辦公樓一至三樓</t>
           </r>
         </is>
       </c>
-      <c r="C53" t="inlineStr">
+      <c r="C54" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 0300</t>
           </r>
         </is>
       </c>
-      <c r="D53" t="inlineStr">
+      <c r="D54" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2859 0309</t>
           </r>
         </is>
       </c>
-      <c r="E53" t="inlineStr">
+      <c r="E54" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ipim@ipim.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F53" t="inlineStr">
+      <c r="F54" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.ipim.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G53" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H53" t="inlineStr">
+      <c r="G54" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H54" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">行政管理委員會主席：謝永強
 行政管理委員會委員：李藻森
 行政管理委員會委員：黃伊琳
 行政管理委員會委員：梁華峰
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="54" spans="1:8">
-      <c r="A54" t="inlineStr">
+    <row r="55" spans="1:8">
+      <c r="A55" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門金融管理局</t>
           </r>
         </is>
       </c>
-      <c r="B54" t="inlineStr">
+      <c r="B55" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門東望洋斜巷24及26號</t>
           </r>
         </is>
       </c>
-      <c r="C54" t="inlineStr">
+      <c r="C55" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2856 8288 </t>
           </r>
         </is>
       </c>
-      <c r="D54" t="inlineStr">
+      <c r="D55" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2832 5432</t>
           </r>
         </is>
       </c>
-      <c r="E54" t="inlineStr">
+      <c r="E55" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">general@amcm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F54" t="inlineStr">
+      <c r="F55" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.amcm.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G54" t="inlineStr">
-[...9 lines deleted...]
-            <t xml:space="preserve">行政管理委員會代主席：黃善文
+      <c r="G55" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H55" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">行政管理委員會主席：黃善文
 行政管理委員會委員：劉杏娟
 行政管理委員會委員：陳君儀
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="55" spans="1:8">
-      <c r="A55" t="inlineStr">
+    <row r="56" spans="1:8">
+      <c r="A56" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">統計暨普查局</t>
+          </r>
+        </is>
+      </c>
+      <c r="B56" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門宋玉生廣場411-417號皇朝廣場17樓</t>
+          </r>
+        </is>
+      </c>
+      <c r="C56" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2872 8188</t>
+          </r>
+        </is>
+      </c>
+      <c r="D56" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2856 1884</t>
+          </r>
+        </is>
+      </c>
+      <c r="E56" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@dsec.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F56" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.dsec.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G56" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H56" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">代局長：黎嘉駿
+副局長：區家穎
+代副局長：馮炳傑
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">工商業發展基金</t>
+          </r>
+        </is>
+      </c>
+      <c r="B57" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門南灣羅保博士街1-3號國際銀行大廈6樓</t>
+          </r>
+        </is>
+      </c>
+      <c r="C57" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2888 2088</t>
+          </r>
+        </is>
+      </c>
+      <c r="D57" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2871 2552 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E57" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@dsedt.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F57" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.dsedt.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G57" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H57" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">行政管理委員會主席：邱潤華
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">汽車及航海保障基金</t>
+          </r>
+        </is>
+      </c>
+      <c r="B58" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門東望洋斜巷24及26號</t>
+          </r>
+        </is>
+      </c>
+      <c r="C58" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2856 8288</t>
+          </r>
+        </is>
+      </c>
+      <c r="D58" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2832 5432</t>
+          </r>
+        </is>
+      </c>
+      <c r="E58" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F58" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G58" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H58" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">行政管理委員會主席：黃善文
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">旅遊基金</t>
+          </r>
+        </is>
+      </c>
+      <c r="B59" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門新口岸宋玉生廣場335-341號獲多利大廈12樓</t>
+          </r>
+        </is>
+      </c>
+      <c r="C59" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2831 5566，（853）2851 3355</t>
+          </r>
+        </is>
+      </c>
+      <c r="D59" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2851 0104</t>
+          </r>
+        </is>
+      </c>
+      <c r="E59" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F59" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G59" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H59" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">行政管理委員會主席：文綺華
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">存款保障基金</t>
+          </r>
+        </is>
+      </c>
+      <c r="B60" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門東望洋斜巷24及26號</t>
+          </r>
+        </is>
+      </c>
+      <c r="C60" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2856 8288</t>
+          </r>
+        </is>
+      </c>
+      <c r="D60" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2832 5432</t>
+          </r>
+        </is>
+      </c>
+      <c r="E60" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F60" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G60" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H60" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">行政管理委員會主席：黃善文
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">勞動債權保障基金</t>
+          </r>
+        </is>
+      </c>
+      <c r="B61" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門馬揸度博士大馬路221-279號先進廣場勞工事務局總辦事處</t>
+          </r>
+        </is>
+      </c>
+      <c r="C61" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2871 7822</t>
+          </r>
+        </is>
+      </c>
+      <c r="D61" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2852 5934</t>
+          </r>
+        </is>
+      </c>
+      <c r="E61" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@fgcl.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F61" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.fgcl.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G61" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H61" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">行政管理委員會主席：陳元童
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">科學技術發展基金</t>
           </r>
         </is>
       </c>
-      <c r="B55" t="inlineStr">
-[...460 lines deleted...]
-            <t xml:space="preserve">行政管理委員會主席：陳元童
+      <c r="B62" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">科研資助查詢：澳門殷皇子大馬路43-53A澳門廣場11樓K座&lt;/br&gt;行政支援查詢：澳門南灣羅保博士街1至3號國際銀行大廈6樓行政及財政處</t>
+          </r>
+        </is>
+      </c>
+      <c r="C62" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">科研資助查詢：(853) 2878 8777 &lt;/br&gt;行政支援查詢：(853) 2888 2088</t>
+          </r>
+        </is>
+      </c>
+      <c r="D62" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">科研資助查詢：(853) 2878 8775 / 2878 8776 &lt;/br&gt;行政支援查詢：(853) 2871 2552</t>
+          </r>
+        </is>
+      </c>
+      <c r="E62" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">fdct@dsedt.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F62" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://fdct.dsedt.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G62" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H62" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">行政管理委員會主席：余雨生
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="63" spans="1:8">
-      <c r="A63" t="inlineStr">
+      <c r="A63" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">博彩委員會</t>
           </r>
         </is>
       </c>
-      <c r="B63" t="inlineStr">
-[...34 lines deleted...]
-      <c r="G63" t="inlineStr">
+      <c r="B63" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="C63" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D63" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E63" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F63" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G63" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="64" spans="1:8">
-      <c r="A64" t="inlineStr">
+      <c r="A64" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">保安司</t>
           </r>
         </is>
       </c>
-      <c r="B64" t="inlineStr">
+      <c r="B64" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門兵營斜巷</t>
           </r>
         </is>
       </c>
-      <c r="C64" t="inlineStr">
+      <c r="C64" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8799 7580</t>
           </r>
         </is>
       </c>
-      <c r="D64" t="inlineStr">
+      <c r="D64" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 5008</t>
           </r>
         </is>
       </c>
-      <c r="E64" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F64" t="inlineStr">
+      <c r="E64" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F64" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.gss.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G64" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H64" t="inlineStr">
+      <c r="G64" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H64" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">司長：陳子勁
 辦公室主任：林燕生
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="65" spans="1:8">
-      <c r="A65" t="inlineStr">
+      <c r="A65" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">保安司司長辦公室</t>
           </r>
         </is>
       </c>
-      <c r="B65" t="inlineStr">
+      <c r="B65" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門兵營斜巷</t>
           </r>
         </is>
       </c>
-      <c r="C65" t="inlineStr">
+      <c r="C65" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8799 7580</t>
           </r>
         </is>
       </c>
-      <c r="D65" t="inlineStr">
+      <c r="D65" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 5008</t>
           </r>
         </is>
       </c>
-      <c r="E65" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F65" t="inlineStr">
+      <c r="E65" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F65" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.gss.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G65" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H65" t="inlineStr">
+      <c r="G65" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H65" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">保安司司長：陳子勁
 辦公室主任：林燕生
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="66" spans="1:8">
-      <c r="A66" t="inlineStr">
+      <c r="A66" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">警察總局</t>
           </r>
         </is>
       </c>
-      <c r="B66" t="inlineStr">
+      <c r="B66" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門南灣大馬路730-804號中華廣場7樓A-B座及16樓</t>
           </r>
         </is>
       </c>
-      <c r="C66" t="inlineStr">
+      <c r="C66" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 2999,（853）8798 7510</t>
           </r>
         </is>
       </c>
-      <c r="D66" t="inlineStr">
+      <c r="D66" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 3101</t>
           </r>
         </is>
       </c>
-      <c r="E66" t="inlineStr">
+      <c r="E66" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@spu.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F66" t="inlineStr">
+      <c r="F66" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.spu.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G66" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H66" t="inlineStr">
+      <c r="G66" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H66" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">局長：梁文昌
-局長助理：魏瑞斌
 局長助理：梁文照
 局長助理：林俊生
+代局長助理：李日明
 金融情報辦公室主任：朱婉儀
 辦公室協調員：趙汝民
 金融情報辦公室副主任：馮婉琪
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="67" spans="1:8">
-      <c r="A67" t="inlineStr">
+      <c r="A67" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">中華人民共和國澳門特別行政區海關</t>
           </r>
         </is>
       </c>
-      <c r="B67" t="inlineStr">
+      <c r="B67" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門氹仔北安碼頭大馬路北安碼頭三巷澳門海關總部大樓</t>
           </r>
         </is>
       </c>
-      <c r="C67" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E67" t="inlineStr">
+      <c r="C67" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">緊急求助熱線：116 
+查詢、舉報及投訴熱線：（853）2896 5001 
+海關總部電話：（853）2855 9944</t>
+          </r>
+        </is>
+      </c>
+      <c r="D67" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2837 1136 
+（853）2896 5003</t>
+          </r>
+        </is>
+      </c>
+      <c r="E67" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@customs.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F67" t="inlineStr">
+      <c r="F67" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.customs.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G67" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H67" t="inlineStr">
+      <c r="G67" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門郵政信箱156</t>
+          </r>
+        </is>
+      </c>
+      <c r="H67" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">海關關長：何浩瀚
 副關長：李煜輝
 助理關長：葉華釗
-代助理關長：吳嘉慧
+助理關長：吳嘉慧
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="68" spans="1:8">
-      <c r="A68" t="inlineStr">
+      <c r="A68" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">治安警察局</t>
           </r>
         </is>
       </c>
-      <c r="B68" t="inlineStr">
+      <c r="B68" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門氹仔北安碼頭大馬路治安警察局總部大樓</t>
           </r>
         </is>
       </c>
-      <c r="C68" t="inlineStr">
+      <c r="C68" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2857 3333</t>
           </r>
         </is>
       </c>
-      <c r="D68" t="inlineStr">
+      <c r="D68" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2878 0826</t>
           </r>
         </is>
       </c>
-      <c r="E68" t="inlineStr">
+      <c r="E68" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">psp-info@fsm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F68" t="inlineStr">
+      <c r="F68" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.fsm.gov.mo/psp</t>
           </r>
         </is>
       </c>
-      <c r="G68" t="inlineStr">
-[...11 lines deleted...]
-代副局長：鄭俊禧
+      <c r="G68" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H68" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">局長：伍素萍
+代副局長：江偉俊
+代副局長：黃劍虹
+代副局長：陳溥棠
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="69" spans="1:8">
-      <c r="A69" t="inlineStr">
+      <c r="A69" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">司法警察局</t>
           </r>
         </is>
       </c>
-      <c r="B69" t="inlineStr">
+      <c r="B69" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門友誼大馬路 823號司法警察局大樓（總部）</t>
           </r>
         </is>
       </c>
-      <c r="C69" t="inlineStr">
+      <c r="C69" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">總機：（853）2855 7777 
 24小時報案熱線：993</t>
           </r>
         </is>
       </c>
-      <c r="D69" t="inlineStr">
-[...13 lines deleted...]
-      <c r="F69" t="inlineStr">
+      <c r="D69" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2831 2780</t>
+          </r>
+        </is>
+      </c>
+      <c r="E69" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">sfdtr@pj.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F69" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.pj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G69" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H69" t="inlineStr">
+      <c r="G69" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H69" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">局長：薛仲明
 副局長：賴文威
 副局長：蘇兆強
 副局長：岑錦榮
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="70" spans="1:8">
-      <c r="A70" t="inlineStr">
+      <c r="A70" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">消防局</t>
           </r>
         </is>
       </c>
-      <c r="B70" t="inlineStr">
+      <c r="B70" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門何鴻燊博士大馬路</t>
           </r>
         </is>
       </c>
-      <c r="C70" t="inlineStr">
+      <c r="C70" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">緊急求助電話：119，120，（853）2857 2222 
  查詢及投訴：（853）8989 1373，（853）8989 1374（設有電話同步錄音）</t>
           </r>
         </is>
       </c>
-      <c r="D70" t="inlineStr">
+      <c r="D70" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2836 1128</t>
           </r>
         </is>
       </c>
-      <c r="E70" t="inlineStr">
+      <c r="E70" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">cb-info@fsm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F70" t="inlineStr">
+      <c r="F70" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.fsm.gov.mo/cb</t>
           </r>
         </is>
       </c>
-      <c r="G70" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H70" t="inlineStr">
+      <c r="G70" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H70" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">局長：王健
 副局長：張智宏
-代副局長：李龍傑
+副局長：李龍傑
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="71" spans="1:8">
-      <c r="A71" t="inlineStr">
+      <c r="A71" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">懲教管理局</t>
           </r>
         </is>
       </c>
-      <c r="B71" t="inlineStr">
+      <c r="B71" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門路環九澳堤壩馬路</t>
           </r>
         </is>
       </c>
-      <c r="C71" t="inlineStr">
+      <c r="C71" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">總機：（853）2888 1211 
 查詢及投訴：（853）8896 1280，（853）8896 1283（設有電話錄音）</t>
           </r>
         </is>
       </c>
-      <c r="D71" t="inlineStr">
+      <c r="D71" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2888 2431</t>
           </r>
         </is>
       </c>
-      <c r="E71" t="inlineStr">
+      <c r="E71" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@dsc.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F71" t="inlineStr">
+      <c r="F71" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsc.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G71" t="inlineStr">
-[...10 lines deleted...]
-副局長：李日明
+      <c r="G71" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H71" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">代局長：李昶文
+代副局長：呂錦雲
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="72" spans="1:8">
-      <c r="A72" t="inlineStr">
+      <c r="A72" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">路環監獄</t>
           </r>
         </is>
       </c>
-      <c r="B72" t="inlineStr">
+      <c r="B72" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門路環九澳堤壩馬路</t>
           </r>
         </is>
       </c>
-      <c r="C72" t="inlineStr">
+      <c r="C72" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2888 1211</t>
           </r>
         </is>
       </c>
-      <c r="D72" t="inlineStr">
+      <c r="D72" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2888 2431</t>
           </r>
         </is>
       </c>
-      <c r="E72" t="inlineStr">
+      <c r="E72" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@dsc.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F72" t="inlineStr">
+      <c r="F72" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsc.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G72" t="inlineStr">
+      <c r="G72" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="73" spans="1:8">
-      <c r="A73" t="inlineStr">
+      <c r="A73" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">少年感化院</t>
           </r>
         </is>
       </c>
-      <c r="B73" t="inlineStr">
+      <c r="B73" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門路環竹灣馬路1號</t>
           </r>
         </is>
       </c>
-      <c r="C73" t="inlineStr">
+      <c r="C73" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2888 2439,（853）8899 3109</t>
           </r>
         </is>
       </c>
-      <c r="D73" t="inlineStr">
+      <c r="D73" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2888 0178</t>
           </r>
         </is>
       </c>
-      <c r="E73" t="inlineStr">
+      <c r="E73" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">im@dsc.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F73" t="inlineStr">
+      <c r="F73" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsc.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G73" t="inlineStr">
+      <c r="G73" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="74" spans="1:8">
-      <c r="A74" t="inlineStr">
+      <c r="A74" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">懲教管理局服務諮詢中心</t>
           </r>
         </is>
       </c>
-      <c r="B74" t="inlineStr">
+      <c r="B74" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門南灣大馬路762-804號中華廣場8樓A座</t>
           </r>
         </is>
       </c>
-      <c r="C74" t="inlineStr">
+      <c r="C74" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 5800</t>
           </r>
         </is>
       </c>
-      <c r="D74" t="inlineStr">
+      <c r="D74" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 5355</t>
           </r>
         </is>
       </c>
-      <c r="E74" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F74" t="inlineStr">
+      <c r="E74" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F74" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsc.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G74" t="inlineStr">
+      <c r="G74" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="75" spans="1:8">
-      <c r="A75" t="inlineStr">
+      <c r="A75" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門保安部隊事務局</t>
           </r>
         </is>
       </c>
-      <c r="B75" t="inlineStr">
+      <c r="B75" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門何賢紳士大馬路政府(青茂)辦公大樓8樓</t>
           </r>
         </is>
       </c>
-      <c r="C75" t="inlineStr">
+      <c r="C75" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2855 9999</t>
           </r>
         </is>
       </c>
-      <c r="D75" t="inlineStr">
+      <c r="D75" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2855 9998</t>
           </r>
         </is>
       </c>
-      <c r="E75" t="inlineStr">
+      <c r="E75" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@fsm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F75" t="inlineStr">
+      <c r="F75" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.fsm.gov.mo/dsfsm</t>
           </r>
         </is>
       </c>
-      <c r="G75" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H75" t="inlineStr">
+      <c r="G75" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H75" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">局長：劉運嫦
 副局長：鄺逸富
 副局長：陳曉
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="76" spans="1:8">
-      <c r="A76" t="inlineStr">
+      <c r="A76" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門保安部隊高等學校</t>
           </r>
         </is>
       </c>
-      <c r="B76" t="inlineStr">
+      <c r="B76" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門路環石街</t>
           </r>
         </is>
       </c>
-      <c r="C76" t="inlineStr">
+      <c r="C76" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2887 1112 </t>
           </r>
         </is>
       </c>
-      <c r="D76" t="inlineStr">
+      <c r="D76" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2887 1117,（853）8899 0589</t>
           </r>
         </is>
       </c>
-      <c r="E76" t="inlineStr">
+      <c r="E76" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">esfsm-info@fsm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F76" t="inlineStr">
+      <c r="F76" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.fsm.gov.mo/esfsm </t>
           </r>
         </is>
       </c>
-      <c r="G76" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H76" t="inlineStr">
+      <c r="G76" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H76" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">校長：黃子暉
 副校長：林曉帆
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="77" spans="1:8">
-      <c r="A77" t="inlineStr">
+      <c r="A77" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">懲教基金</t>
           </r>
         </is>
       </c>
-      <c r="B77" t="inlineStr">
+      <c r="B77" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門路環九澳堤壩馬路</t>
           </r>
         </is>
       </c>
-      <c r="C77" t="inlineStr">
+      <c r="C77" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2888 1211（總機）</t>
           </r>
         </is>
       </c>
-      <c r="D77" t="inlineStr">
+      <c r="D77" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2888 2431</t>
           </r>
         </is>
       </c>
-      <c r="E77" t="inlineStr">
-[...23 lines deleted...]
-            <t xml:space="preserve">行政管理委員會主席：程况明
+      <c r="E77" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F77" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G77" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H77" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">行政管理委員會主席：李昶文
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="78" spans="1:8">
-      <c r="A78" t="inlineStr">
+      <c r="A78" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">海關福利會</t>
           </r>
         </is>
       </c>
-      <c r="B78" t="inlineStr">
+      <c r="B78" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">氹仔北安碼頭大馬路北安碼頭三巷澳門海關總部大樓</t>
           </r>
         </is>
       </c>
-      <c r="C78" t="inlineStr">
+      <c r="C78" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8833 6894</t>
           </r>
         </is>
       </c>
-      <c r="D78" t="inlineStr">
+      <c r="D78" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8833 6893</t>
           </r>
         </is>
       </c>
-      <c r="E78" t="inlineStr">
+      <c r="E78" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ossa@customs.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F78" t="inlineStr">
-[...13 lines deleted...]
-      <c r="H78" t="inlineStr">
+      <c r="F78" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G78" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H78" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">行政委員會主席：何浩瀚
 行政委員會副主席：李煜輝
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="79" spans="1:8">
-      <c r="A79" t="inlineStr">
+      <c r="A79" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">治安警察局福利會</t>
           </r>
         </is>
       </c>
-      <c r="B79" t="inlineStr">
+      <c r="B79" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門羅德禮將軍街2號福利會大廈地下D</t>
           </r>
         </is>
       </c>
-      <c r="C79" t="inlineStr">
+      <c r="C79" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">(853) 87905450 / 87905451</t>
           </r>
         </is>
       </c>
-      <c r="D79" t="inlineStr">
+      <c r="D79" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2837 2025</t>
           </r>
         </is>
       </c>
-      <c r="E79" t="inlineStr">
-[...20 lines deleted...]
-      <c r="H79" t="inlineStr">
+      <c r="E79" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F79" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G79" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H79" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">行政管理委員會主席：伍素萍
-行政管理委員會副主席：梁慶康
+行政管理委員會副主席：江偉俊
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="80" spans="1:8">
-      <c r="A80" t="inlineStr">
+      <c r="A80" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">司法警察局福利會</t>
           </r>
         </is>
       </c>
-      <c r="B80" t="inlineStr">
+      <c r="B80" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門友誼大馬路 823號司法警察局大樓（總部）</t>
           </r>
         </is>
       </c>
-      <c r="C80" t="inlineStr">
+      <c r="C80" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8800 1691</t>
           </r>
         </is>
       </c>
-      <c r="D80" t="inlineStr">
+      <c r="D80" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8800 6360</t>
           </r>
         </is>
       </c>
-      <c r="E80" t="inlineStr">
+      <c r="E80" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ospj@pj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F80" t="inlineStr">
-[...13 lines deleted...]
-      <c r="H80" t="inlineStr">
+      <c r="F80" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G80" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H80" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">行政管理委員會主席：薛仲明
 行政管理委員會副主席：岑錦榮
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="81" spans="1:8">
-      <c r="A81" t="inlineStr">
+      <c r="A81" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">消防局福利會</t>
           </r>
         </is>
       </c>
-      <c r="B81" t="inlineStr">
+      <c r="B81" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門何鴻燊博士大馬路</t>
           </r>
         </is>
       </c>
-      <c r="C81" t="inlineStr">
-[...34 lines deleted...]
-      <c r="H81" t="inlineStr">
+      <c r="C81" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D81" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E81" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F81" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G81" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H81" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">行政管理委員會主席：王健
 行政管理委員會副主席：張智宏
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="82" spans="1:8">
-      <c r="A82" t="inlineStr">
+      <c r="A82" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">阻嚇販賣人口措施關注委員會</t>
           </r>
         </is>
       </c>
-      <c r="B82" t="inlineStr">
+      <c r="B82" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門兵營斜巷</t>
           </r>
         </is>
       </c>
-      <c r="C82" t="inlineStr">
+      <c r="C82" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">24小時舉報及求助熱線：（853）2888 9911 
  辦公室電話：（853）8799 7102</t>
           </r>
         </is>
       </c>
-      <c r="D82" t="inlineStr">
+      <c r="D82" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 5008</t>
           </r>
         </is>
       </c>
-      <c r="E82" t="inlineStr">
+      <c r="E82" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@anti-tip.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F82" t="inlineStr">
+      <c r="F82" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.anti-tip.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G82" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H82" t="inlineStr">
+      <c r="G82" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H82" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">協調員：林燕生
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="83" spans="1:8">
-      <c r="A83" t="inlineStr">
+      <c r="A83" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">社會文化司</t>
           </r>
         </is>
       </c>
-      <c r="B83" t="inlineStr">
+      <c r="B83" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門風順堂街28號政府總部2樓</t>
           </r>
         </is>
       </c>
-      <c r="C83" t="inlineStr">
+      <c r="C83" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 6886 </t>
           </r>
         </is>
       </c>
-      <c r="D83" t="inlineStr">
+      <c r="D83" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 7594 </t>
           </r>
         </is>
       </c>
-      <c r="E83" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F83" t="inlineStr">
+      <c r="E83" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F83" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.gsasc.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G83" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H83" t="inlineStr">
+      <c r="G83" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H83" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">司長：柯嵐
 辦公室主任：林媛
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="84" spans="1:8">
-      <c r="A84" t="inlineStr">
+      <c r="A84" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">社會文化司司長辦公室</t>
           </r>
         </is>
       </c>
-      <c r="B84" t="inlineStr">
+      <c r="B84" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門風順堂街28號政府總部2樓</t>
           </r>
         </is>
       </c>
-      <c r="C84" t="inlineStr">
+      <c r="C84" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 6886 </t>
           </r>
         </is>
       </c>
-      <c r="D84" t="inlineStr">
+      <c r="D84" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 7594 </t>
           </r>
         </is>
       </c>
-      <c r="E84" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F84" t="inlineStr">
+      <c r="E84" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F84" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.gsasc.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G84" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H84" t="inlineStr">
+      <c r="G84" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H84" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">社會文化司司長：柯嵐
 辦公室主任：林媛
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="85" spans="1:8">
-      <c r="A85" t="inlineStr">
+      <c r="A85" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">教育及青年發展局</t>
           </r>
         </is>
       </c>
-      <c r="B85" t="inlineStr">
+      <c r="B85" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門約翰四世大馬路7-9號1樓</t>
           </r>
         </is>
       </c>
-      <c r="C85" t="inlineStr">
+      <c r="C85" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2855 5533</t>
           </r>
         </is>
       </c>
-      <c r="D85" t="inlineStr">
+      <c r="D85" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 1294</t>
           </r>
         </is>
       </c>
-      <c r="E85" t="inlineStr">
+      <c r="E85" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">webmaster@dsedj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F85" t="inlineStr">
+      <c r="F85" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.dsedj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G85" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H85" t="inlineStr">
+      <c r="G85" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H85" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">局長：龔志明
-副局長：丁少雄
 副局長：阮佩賢
 副局長：黃嘉祺
+代副局長：蔡敏芝
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="86" spans="1:8">
-      <c r="A86" t="inlineStr">
+      <c r="A86" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">教育宣傳及公關中心</t>
           </r>
         </is>
       </c>
-      <c r="B86" t="inlineStr">
+      <c r="B86" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門約翰四世大馬路7-9號1樓</t>
           </r>
         </is>
       </c>
-      <c r="C86" t="inlineStr">
+      <c r="C86" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2855 5533</t>
           </r>
         </is>
       </c>
-      <c r="D86" t="inlineStr">
+      <c r="D86" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 1294</t>
           </r>
         </is>
       </c>
-      <c r="E86" t="inlineStr">
-[...13 lines deleted...]
-      <c r="G86" t="inlineStr">
+      <c r="E86" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F86" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G86" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="87" spans="1:8">
-      <c r="A87" t="inlineStr">
+      <c r="A87" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">德育中心</t>
           </r>
         </is>
       </c>
-      <c r="B87" t="inlineStr">
+      <c r="B87" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門祐漢看台街 313號翡翠廣場 3樓</t>
           </r>
         </is>
       </c>
-      <c r="C87" t="inlineStr">
+      <c r="C87" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2840 3200</t>
           </r>
         </is>
       </c>
-      <c r="D87" t="inlineStr">
+      <c r="D87" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2840 3440</t>
           </r>
         </is>
       </c>
-      <c r="E87" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F87" t="inlineStr">
+      <c r="E87" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F87" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.dsedj.gov.mo/cem</t>
           </r>
         </is>
       </c>
-      <c r="G87" t="inlineStr">
+      <c r="G87" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="88" spans="1:8">
-      <c r="A88" t="inlineStr">
+      <c r="A88" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">教育資源中心</t>
           </r>
         </is>
       </c>
-      <c r="B88" t="inlineStr">
+      <c r="B88" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門南灣大馬路926號</t>
           </r>
         </is>
       </c>
-      <c r="C88" t="inlineStr">
+      <c r="C88" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8395 9200</t>
           </r>
         </is>
       </c>
-      <c r="D88" t="inlineStr">
+      <c r="D88" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2837 0448, （853）8395 9131</t>
           </r>
         </is>
       </c>
-      <c r="E88" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F88" t="inlineStr">
+      <c r="E88" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F88" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.dsedj.gov.mo/cre</t>
           </r>
         </is>
       </c>
-      <c r="G88" t="inlineStr">
+      <c r="G88" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="89" spans="1:8">
-      <c r="A89" t="inlineStr">
+      <c r="A89" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">教育心理輔導及特殊教育中心</t>
           </r>
         </is>
       </c>
-      <c r="B89" t="inlineStr">
+      <c r="B89" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門美麗街31號2樓及4樓</t>
           </r>
         </is>
       </c>
-      <c r="C89" t="inlineStr">
+      <c r="C89" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2840 1010</t>
           </r>
         </is>
       </c>
-      <c r="D89" t="inlineStr">
+      <c r="D89" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2840 0801，（853）2835 5210</t>
           </r>
         </is>
       </c>
-      <c r="E89" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F89" t="inlineStr">
+      <c r="E89" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F89" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.dsedj.gov.mo/capee</t>
           </r>
         </is>
       </c>
-      <c r="G89" t="inlineStr">
+      <c r="G89" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="90" spans="1:8">
-      <c r="A90" t="inlineStr">
+      <c r="A90" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">語言推廣中心</t>
           </r>
         </is>
       </c>
-      <c r="B90" t="inlineStr">
+      <c r="B90" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門美麗街31號3樓</t>
           </r>
         </is>
       </c>
-      <c r="C90" t="inlineStr">
+      <c r="C90" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2840 0211</t>
           </r>
         </is>
       </c>
-      <c r="D90" t="inlineStr">
+      <c r="D90" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2840 0615</t>
           </r>
         </is>
       </c>
-      <c r="E90" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F90" t="inlineStr">
+      <c r="E90" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F90" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.dsedj.gov.mo/cdl</t>
           </r>
         </is>
       </c>
-      <c r="G90" t="inlineStr">
+      <c r="G90" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="91" spans="1:8">
-      <c r="A91" t="inlineStr">
+      <c r="A91" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">親職教育中心</t>
           </r>
         </is>
       </c>
-      <c r="B91" t="inlineStr">
+      <c r="B91" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門氹仔布拉干薩街濠景花園24 - 26座地下</t>
           </r>
         </is>
       </c>
-      <c r="C91" t="inlineStr">
+      <c r="C91" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2884 1284</t>
           </r>
         </is>
       </c>
-      <c r="D91" t="inlineStr">
+      <c r="D91" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2884 1290</t>
           </r>
         </is>
       </c>
-      <c r="E91" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F91" t="inlineStr">
+      <c r="E91" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F91" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.dsedj.gov.mo/cep</t>
           </r>
         </is>
       </c>
-      <c r="G91" t="inlineStr">
+      <c r="G91" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="92" spans="1:8">
-      <c r="A92" t="inlineStr">
+      <c r="A92" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">青年試館</t>
           </r>
         </is>
       </c>
-      <c r="B92" t="inlineStr">
+      <c r="B92" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門高偉樂街（塔石體育館）</t>
           </r>
         </is>
       </c>
-      <c r="C92" t="inlineStr">
+      <c r="C92" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2833 2084</t>
           </r>
         </is>
       </c>
-      <c r="D92" t="inlineStr">
+      <c r="D92" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2853 0418</t>
           </r>
         </is>
       </c>
-      <c r="E92" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F92" t="inlineStr">
+      <c r="E92" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F92" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.dsedj.gov.mo/cj/index-cej.php</t>
           </r>
         </is>
       </c>
-      <c r="G92" t="inlineStr">
+      <c r="G92" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="93" spans="1:8">
-      <c r="A93" t="inlineStr">
+      <c r="A93" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">外港活動中心</t>
           </r>
         </is>
       </c>
-      <c r="B93" t="inlineStr">
+      <c r="B93" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門新口岸畢仕達大馬路綜藝館第2座</t>
           </r>
         </is>
       </c>
-      <c r="C93" t="inlineStr">
+      <c r="C93" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2870 1385，（853）2870 1386</t>
           </r>
         </is>
       </c>
-      <c r="D93" t="inlineStr">
+      <c r="D93" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2870 1387</t>
           </r>
         </is>
       </c>
-      <c r="E93" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F93" t="inlineStr">
+      <c r="E93" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F93" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.dsedj.gov.mo/cj/index-cape.php</t>
           </r>
         </is>
       </c>
-      <c r="G93" t="inlineStr">
+      <c r="G93" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="94" spans="1:8">
-      <c r="A94" t="inlineStr">
+      <c r="A94" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">駿菁活動中心</t>
           </r>
         </is>
       </c>
-      <c r="B94" t="inlineStr">
+      <c r="B94" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門順景廣場（近馬場東大馬路）</t>
           </r>
         </is>
       </c>
-      <c r="C94" t="inlineStr">
+      <c r="C94" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2842 5110, （853）2842 5112</t>
           </r>
         </is>
       </c>
-      <c r="D94" t="inlineStr">
+      <c r="D94" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2842 5900</t>
           </r>
         </is>
       </c>
-      <c r="E94" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F94" t="inlineStr">
+      <c r="E94" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F94" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.dsedj.gov.mo/cj/index-cabh.php</t>
           </r>
         </is>
       </c>
-      <c r="G94" t="inlineStr">
+      <c r="G94" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="95" spans="1:8">
-      <c r="A95" t="inlineStr">
+      <c r="A95" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門演藝學院附屬教育中心</t>
+          </r>
+        </is>
+      </c>
+      <c r="B95" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門高士德大馬路14-16號</t>
+          </r>
+        </is>
+      </c>
+      <c r="C95" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2857 1230</t>
+          </r>
+        </is>
+      </c>
+      <c r="D95" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2852 3483</t>
+          </r>
+        </is>
+      </c>
+      <c r="E95" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F95" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://portal.dsedj.gov.mo/webdsejspace/cons/Inter_main_page.jsp</t>
+          </r>
+        </is>
+      </c>
+      <c r="G95" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">中葡職業技術學校</t>
           </r>
         </is>
       </c>
-      <c r="B95" t="inlineStr">
+      <c r="B96" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門黑沙環勞動節街</t>
           </r>
         </is>
       </c>
-      <c r="C95" t="inlineStr">
+      <c r="C96" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2845 6071</t>
           </r>
         </is>
       </c>
-      <c r="D95" t="inlineStr">
+      <c r="D96" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2845 6070</t>
           </r>
         </is>
       </c>
-      <c r="E95" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F95" t="inlineStr">
+      <c r="E96" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F96" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.elctp.k12.edu.mo</t>
           </r>
         </is>
       </c>
-      <c r="G95" t="inlineStr">
-[...8 lines deleted...]
-      <c r="A96" t="inlineStr">
+      <c r="G96" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">高美士中葡中學</t>
           </r>
         </is>
       </c>
-      <c r="B96" t="inlineStr">
+      <c r="B97" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門士多鳥拜斯大馬路</t>
           </r>
         </is>
       </c>
-      <c r="C96" t="inlineStr">
+      <c r="C97" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2833 1093</t>
           </r>
         </is>
       </c>
-      <c r="D96" t="inlineStr">
+      <c r="D97" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2852 3208</t>
           </r>
         </is>
       </c>
-      <c r="E96" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F96" t="inlineStr">
+      <c r="E97" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F97" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.eslc.k12.edu.mo</t>
           </r>
         </is>
       </c>
-      <c r="G96" t="inlineStr">
-[...8 lines deleted...]
-      <c r="A97" t="inlineStr">
+      <c r="G97" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">鄭觀應公立學校</t>
           </r>
         </is>
       </c>
-      <c r="B97" t="inlineStr">
+      <c r="B98" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門台山菜園涌邊街</t>
           </r>
         </is>
       </c>
-      <c r="C97" t="inlineStr">
+      <c r="C98" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2823 6394, （853）2823 7204</t>
           </r>
         </is>
       </c>
-      <c r="D97" t="inlineStr">
+      <c r="D98" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2823 6390</t>
           </r>
         </is>
       </c>
-      <c r="E97" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F97" t="inlineStr">
+      <c r="E98" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F98" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.eozgy.k12.edu.mo</t>
           </r>
         </is>
       </c>
-      <c r="G97" t="inlineStr">
-[...8 lines deleted...]
-      <c r="A98" t="inlineStr">
+      <c r="G98" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">二龍喉公立學校</t>
           </r>
         </is>
       </c>
-      <c r="B98" t="inlineStr">
+      <c r="B99" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門山洞巷二龍喉公園</t>
           </r>
         </is>
       </c>
-      <c r="C98" t="inlineStr">
+      <c r="C99" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2852 4492、（853）2852 4493</t>
           </r>
         </is>
       </c>
-      <c r="D98" t="inlineStr">
+      <c r="D99" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）28524516</t>
           </r>
         </is>
       </c>
-      <c r="E98" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F98" t="inlineStr">
+      <c r="E99" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F99" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.eof.k12.edu.mo/</t>
           </r>
         </is>
       </c>
-      <c r="G98" t="inlineStr">
-[...8 lines deleted...]
-      <c r="A99" t="inlineStr">
+      <c r="G99" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">氹仔中葡學校</t>
           </r>
         </is>
       </c>
-      <c r="B99" t="inlineStr">
+      <c r="B100" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門氹仔巴波沙總督前地</t>
           </r>
         </is>
       </c>
-      <c r="C99" t="inlineStr">
+      <c r="C100" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2882 7822,（853）2882 7774, （853）2882 7778</t>
           </r>
         </is>
       </c>
-      <c r="D99" t="inlineStr">
+      <c r="D100" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2882 7784</t>
           </r>
         </is>
       </c>
-      <c r="E99" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F99" t="inlineStr">
+      <c r="E100" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F100" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.lct.k12.edu.mo</t>
           </r>
         </is>
       </c>
-      <c r="G99" t="inlineStr">
-[...8 lines deleted...]
-      <c r="A100" t="inlineStr">
+      <c r="G100" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">何東中葡小學</t>
           </r>
         </is>
       </c>
-      <c r="B100" t="inlineStr">
+      <c r="B101" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門得勝馬路</t>
           </r>
         </is>
       </c>
-      <c r="C100" t="inlineStr">
+      <c r="C101" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2857 3035, （853）2858 7233</t>
           </r>
         </is>
       </c>
-      <c r="D100" t="inlineStr">
+      <c r="D101" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2853 0773</t>
           </r>
         </is>
       </c>
-      <c r="E100" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F100" t="inlineStr">
+      <c r="E101" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F101" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.lcht.k12.edu.mo</t>
           </r>
         </is>
       </c>
-      <c r="G100" t="inlineStr">
-[...8 lines deleted...]
-      <c r="A101" t="inlineStr">
+      <c r="G101" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">石排灣公立學校</t>
           </r>
         </is>
       </c>
-      <c r="B101" t="inlineStr">
+      <c r="B102" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門路環石排灣蝴蝶谷大馬路CN6a地段</t>
           </r>
         </is>
       </c>
-      <c r="C101" t="inlineStr">
+      <c r="C102" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2831 4031, （853）8599 8599</t>
           </r>
         </is>
       </c>
-      <c r="D101" t="inlineStr">
+      <c r="D102" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2893 8136</t>
           </r>
         </is>
       </c>
-      <c r="E101" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F101" t="inlineStr">
+      <c r="E102" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F102" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.eospv.k12.edu.mo</t>
           </r>
         </is>
       </c>
-      <c r="G101" t="inlineStr">
-[...8 lines deleted...]
-      <c r="A102" t="inlineStr">
+      <c r="G102" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門演藝學院</t>
+          </r>
+        </is>
+      </c>
+      <c r="B103" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門高士德大馬路14-16號</t>
+          </r>
+        </is>
+      </c>
+      <c r="C103" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2857 1207</t>
+          </r>
+        </is>
+      </c>
+      <c r="D103" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2852 3483</t>
+          </r>
+        </is>
+      </c>
+      <c r="E103" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F103" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://portal.dsedj.gov.mo/webdsejspace/cons/Inter_main_page.jsp</t>
+          </r>
+        </is>
+      </c>
+      <c r="G103" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">文化局</t>
           </r>
         </is>
       </c>
-      <c r="B102" t="inlineStr">
+      <c r="B104" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門塔石廣場文化局大樓</t>
           </r>
         </is>
       </c>
-      <c r="C102" t="inlineStr">
+      <c r="C104" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2836 6866</t>
           </r>
         </is>
       </c>
-      <c r="D102" t="inlineStr">
+      <c r="D104" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2836 6899</t>
           </r>
         </is>
       </c>
-      <c r="E102" t="inlineStr">
+      <c r="E104" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">webmaster@icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F102" t="inlineStr">
+      <c r="F104" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.icm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G102" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H102" t="inlineStr">
+      <c r="G104" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H104" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">局長：梁惠敏
+副局長：蔡健龍
+副局長：莫子恆
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門檔案館</t>
+          </r>
+        </is>
+      </c>
+      <c r="B105" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門荷蘭園大馬路91-93號</t>
+          </r>
+        </is>
+      </c>
+      <c r="C105" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2859 2919</t>
+          </r>
+        </is>
+      </c>
+      <c r="D105" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2856 1495</t>
+          </r>
+        </is>
+      </c>
+      <c r="E105" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info.ah@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F105" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.archives.gov.mo </t>
+          </r>
+        </is>
+      </c>
+      <c r="G105" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">公開映、演甄審委員會</t>
+          </r>
+        </is>
+      </c>
+      <c r="B106" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門塔石廣場文化局大樓</t>
+          </r>
+        </is>
+      </c>
+      <c r="C106" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">(853) 8399 6842, (853) 8399 6841</t>
+          </r>
+        </is>
+      </c>
+      <c r="D106" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">(853) 2836 6890</t>
+          </r>
+        </is>
+      </c>
+      <c r="E106" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info.cce@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F106" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G106" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門中央圖書館</t>
+          </r>
+        </is>
+      </c>
+      <c r="B107" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門荷蘭園大馬路89號A-B</t>
+          </r>
+        </is>
+      </c>
+      <c r="C107" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2856 7576, （853）2855 8049, （853）2837 1642</t>
+          </r>
+        </is>
+      </c>
+      <c r="D107" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2831 8756</t>
+          </r>
+        </is>
+      </c>
+      <c r="E107" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">inf.bp@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F107" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.library.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G107" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">何東圖書館</t>
+          </r>
+        </is>
+      </c>
+      <c r="B108" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門崗頂前地3號</t>
+          </r>
+        </is>
+      </c>
+      <c r="C108" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2837 7117, （853）2893 0077, （853）2893 0966</t>
+          </r>
+        </is>
+      </c>
+      <c r="D108" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2831 4456</t>
+          </r>
+        </is>
+      </c>
+      <c r="E108" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">inf.bp@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F108" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.library.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G108" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">下環圖書館</t>
+          </r>
+        </is>
+      </c>
+      <c r="B109" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門李加祿街下環街市3樓</t>
+          </r>
+        </is>
+      </c>
+      <c r="C109" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8294 7931</t>
+          </r>
+        </is>
+      </c>
+      <c r="D109" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8294 7944</t>
+          </r>
+        </is>
+      </c>
+      <c r="E109" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">inf.bp@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F109" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.library.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G109" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">青洲坊圖書館</t>
+          </r>
+        </is>
+      </c>
+      <c r="B110" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門李寶椿街122號青洲坊大廈第二座1樓B</t>
+          </r>
+        </is>
+      </c>
+      <c r="C110" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2882 7101</t>
+          </r>
+        </is>
+      </c>
+      <c r="D110" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2882 7102</t>
+          </r>
+        </is>
+      </c>
+      <c r="E110" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">inf.bp@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F110" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.library.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G110" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">紅街市圖書館</t>
+          </r>
+        </is>
+      </c>
+      <c r="B111" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門雅廉訪大馬路147號地下</t>
+          </r>
+        </is>
+      </c>
+      <c r="C111" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2821 7348</t>
+          </r>
+        </is>
+      </c>
+      <c r="D111" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2821 7099</t>
+          </r>
+        </is>
+      </c>
+      <c r="E111" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"> inf.bp@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F111" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.library.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G111" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">紀念孫中山公園黃營均圖書館</t>
+          </r>
+        </is>
+      </c>
+      <c r="B112" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門何賢紳士大馬路紀念孫中山市政公園</t>
+          </r>
+        </is>
+      </c>
+      <c r="C112" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2855 9020</t>
+          </r>
+        </is>
+      </c>
+      <c r="D112" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2855 9021</t>
+          </r>
+        </is>
+      </c>
+      <c r="E112" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"> inf.bp@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F112" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.library.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G112" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">白鴿巢公園黃營均圖書館</t>
+          </r>
+        </is>
+      </c>
+      <c r="B113" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門白鴿巢前地白鴿巢公園</t>
+          </r>
+        </is>
+      </c>
+      <c r="C113" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2895 3079</t>
+          </r>
+        </is>
+      </c>
+      <c r="D113" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2895 3305</t>
+          </r>
+        </is>
+      </c>
+      <c r="E113" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">inf.bp@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F113" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.library.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G113" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">黑沙環公園黃營均圖書館</t>
+          </r>
+        </is>
+      </c>
+      <c r="B114" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門黑沙環勞動節大馬路黑沙環公園(南)</t>
+          </r>
+        </is>
+      </c>
+      <c r="C114" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2845 1830</t>
+          </r>
+        </is>
+      </c>
+      <c r="D114" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2845 0353</t>
+          </r>
+        </is>
+      </c>
+      <c r="E114" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">inf.bp@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F114" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.library.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G114" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">黑沙環公園黃營均兒童圖書館</t>
+          </r>
+        </is>
+      </c>
+      <c r="B115" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門黑沙環勞動節大馬路黑沙環公園(北)</t>
+          </r>
+        </is>
+      </c>
+      <c r="C115" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2843 7077</t>
+          </r>
+        </is>
+      </c>
+      <c r="D115" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2845 0353</t>
+          </r>
+        </is>
+      </c>
+      <c r="E115" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">inf.bp@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F115" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.library.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G115" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">望廈圖書館</t>
+          </r>
+        </is>
+      </c>
+      <c r="B116" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門慕拉士大馬路178-182號望廈社屋望善樓3樓B3</t>
+          </r>
+        </is>
+      </c>
+      <c r="C116" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2831 7288</t>
+          </r>
+        </is>
+      </c>
+      <c r="D116" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2848 1963</t>
+          </r>
+        </is>
+      </c>
+      <c r="E116" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">inf.bp@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F116" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.library.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G116" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">何賢公園圖書館</t>
+          </r>
+        </is>
+      </c>
+      <c r="B117" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門新口岸宋玉生廣場何賢公園</t>
+          </r>
+        </is>
+      </c>
+      <c r="C117" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2870 6940</t>
+          </r>
+        </is>
+      </c>
+      <c r="D117" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2870 6939</t>
+          </r>
+        </is>
+      </c>
+      <c r="E117" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">inf.bp@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F117" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.library.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G117" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">氹仔圖書館</t>
+          </r>
+        </is>
+      </c>
+      <c r="B118" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門氹仔成都街中央公園地庫1層</t>
+          </r>
+        </is>
+      </c>
+      <c r="C118" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2884 3105, （853）2884 3172</t>
+          </r>
+        </is>
+      </c>
+      <c r="D118" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2884 3607</t>
+          </r>
+        </is>
+      </c>
+      <c r="E118" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">inf.bp@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F118" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.library.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G118" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">路環圖書館</t>
+          </r>
+        </is>
+      </c>
+      <c r="B119" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門路環十月初五馬路</t>
+          </r>
+        </is>
+      </c>
+      <c r="C119" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2888 2254</t>
+          </r>
+        </is>
+      </c>
+      <c r="D119" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2888 2254</t>
+          </r>
+        </is>
+      </c>
+      <c r="E119" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">inf.bp@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F119" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.library.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G119" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">議事亭藏書樓</t>
+          </r>
+        </is>
+      </c>
+      <c r="B120" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門亞美打利庇盧大馬路（新馬路）163 號市政署大樓</t>
+          </r>
+        </is>
+      </c>
+      <c r="C120" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2857 2233</t>
+          </r>
+        </is>
+      </c>
+      <c r="D120" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2831 2772</t>
+          </r>
+        </is>
+      </c>
+      <c r="E120" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">inf.bp@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F120" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.library.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G120" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">沙梨頭圖書館</t>
+          </r>
+        </is>
+      </c>
+      <c r="B121" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門沙梨頭海邊街69至81號</t>
+          </r>
+        </is>
+      </c>
+      <c r="C121" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2825 9220, （853）2825 9221</t>
+          </r>
+        </is>
+      </c>
+      <c r="D121" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2825 0161</t>
+          </r>
+        </is>
+      </c>
+      <c r="E121" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">inf.bp@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F121" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.library.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G121" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">石排灣圖書館</t>
+          </r>
+        </is>
+      </c>
+      <c r="B122" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門路環蝴蝶谷大馬路石排灣社區綜合大樓6樓</t>
+          </r>
+        </is>
+      </c>
+      <c r="C122" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2826 1631,（853）2826 1633</t>
+          </r>
+        </is>
+      </c>
+      <c r="D122" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2826 1635</t>
+          </r>
+        </is>
+      </c>
+      <c r="E122" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">inf.bp@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F122" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.library.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G122" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門文化中心</t>
+          </r>
+        </is>
+      </c>
+      <c r="B123" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門新口岸新填海區冼星海大馬路澳門文化中心</t>
+          </r>
+        </is>
+      </c>
+      <c r="C123" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2870 0699</t>
+          </r>
+        </is>
+      </c>
+      <c r="D123" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2875 1395</t>
+          </r>
+        </is>
+      </c>
+      <c r="E123" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">enquiry@ccm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F123" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.ccm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G123" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門博物館</t>
+          </r>
+        </is>
+      </c>
+      <c r="B124" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門博物館前地112號</t>
+          </r>
+        </is>
+      </c>
+      <c r="C124" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2835 7911 </t>
+          </r>
+        </is>
+      </c>
+      <c r="D124" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2835 8503 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E124" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info.mm@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F124" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.macaumuseum.gov.mo </t>
+          </r>
+        </is>
+      </c>
+      <c r="G124" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">觀音蓮花苑</t>
+          </r>
+        </is>
+      </c>
+      <c r="B125" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門孫逸仙大馬路</t>
+          </r>
+        </is>
+      </c>
+      <c r="C125" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2875 1516</t>
+          </r>
+        </is>
+      </c>
+      <c r="D125" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2875 1317</t>
+          </r>
+        </is>
+      </c>
+      <c r="E125" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">MAM@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F125" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.icm.gov.mo/cn/KunIamEcumenical</t>
+          </r>
+        </is>
+      </c>
+      <c r="G125" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">典當業展示館</t>
+          </r>
+        </is>
+      </c>
+      <c r="B126" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門亞美打利庇盧大馬路（新馬路）396號</t>
+          </r>
+        </is>
+      </c>
+      <c r="C126" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8988 4027</t>
+          </r>
+        </is>
+      </c>
+      <c r="D126" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2832 2127</t>
+          </r>
+        </is>
+      </c>
+      <c r="E126" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info.dm@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F126" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www4.icm.gov.mo/pawnshop/PawnTrdChi.html</t>
+          </r>
+        </is>
+      </c>
+      <c r="G126" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門藝術博物館</t>
+          </r>
+        </is>
+      </c>
+      <c r="B127" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門新口岸冼星海大馬路</t>
+          </r>
+        </is>
+      </c>
+      <c r="C127" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8791 9814</t>
+          </r>
+        </is>
+      </c>
+      <c r="D127" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2875 1317</t>
+          </r>
+        </is>
+      </c>
+      <c r="E127" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">MAM@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F127" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.mam.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G127" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門回歸賀禮陳列館</t>
+          </r>
+        </is>
+      </c>
+      <c r="B128" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門新口岸冼星海大馬路 </t>
+          </r>
+        </is>
+      </c>
+      <c r="C128" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8504 1800 </t>
+          </r>
+        </is>
+      </c>
+      <c r="D128" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8791 9815</t>
+          </r>
+        </is>
+      </c>
+      <c r="E128" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">MAM@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F128" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.icm.gov.mo/handovermuseum </t>
+          </r>
+        </is>
+      </c>
+      <c r="G128" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">龍環葡韻</t>
+          </r>
+        </is>
+      </c>
+      <c r="B129" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門氹仔海邊馬路</t>
+          </r>
+        </is>
+      </c>
+      <c r="C129" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2836 6866</t>
+          </r>
+        </is>
+      </c>
+      <c r="D129" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2836 6899</t>
+          </r>
+        </is>
+      </c>
+      <c r="E129" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info.dpicc@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F129" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.icm.gov.mo/cn/housesmuseum/</t>
+          </r>
+        </is>
+      </c>
+      <c r="G129" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">路氹歷史館</t>
+          </r>
+        </is>
+      </c>
+      <c r="B130" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門氹仔告利雅施利華街</t>
+          </r>
+        </is>
+      </c>
+      <c r="C130" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8988 4000, （853）2882 5631</t>
+          </r>
+        </is>
+      </c>
+      <c r="D130" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2832 2127</t>
+          </r>
+        </is>
+      </c>
+      <c r="E130" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info.dm@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F130" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www4.icm.gov.mo/cotaimuseum </t>
+          </r>
+        </is>
+      </c>
+      <c r="G130" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">塔石藝文館</t>
+          </r>
+        </is>
+      </c>
+      <c r="B131" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門荷蘭園大馬路95號</t>
+          </r>
+        </is>
+      </c>
+      <c r="C131" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8988 4000</t>
+          </r>
+        </is>
+      </c>
+      <c r="D131" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2832 2031</t>
+          </r>
+        </is>
+      </c>
+      <c r="E131" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info.ddav@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F131" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.icm.gov.mo/TS/</t>
+          </r>
+        </is>
+      </c>
+      <c r="G131" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">戀愛‧電影館</t>
+          </r>
+        </is>
+      </c>
+      <c r="B132" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門戀愛巷9-13號</t>
+          </r>
+        </is>
+      </c>
+      <c r="C132" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2852 2585</t>
+          </r>
+        </is>
+      </c>
+      <c r="D132" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E132" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">cinematheque.passion@gmail.com</t>
+          </r>
+        </is>
+      </c>
+      <c r="F132" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.cinematheque-passion.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G132" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">饒宗頤學藝館</t>
+          </r>
+        </is>
+      </c>
+      <c r="B133" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門荷蘭園大馬路95號C-D座</t>
+          </r>
+        </is>
+      </c>
+      <c r="C133" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2852 2523</t>
+          </r>
+        </is>
+      </c>
+      <c r="D133" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2852 2536</t>
+          </r>
+        </is>
+      </c>
+      <c r="E133" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">ajti@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F133" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.ajti.gov.mo </t>
+          </r>
+        </is>
+      </c>
+      <c r="G133" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">冼星海紀念館</t>
+          </r>
+        </is>
+      </c>
+      <c r="B134" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門俾利喇街151-153號</t>
+          </r>
+        </is>
+      </c>
+      <c r="C134" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2845 0062,（853）8988 4000</t>
+          </r>
+        </is>
+      </c>
+      <c r="D134" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2832 2127</t>
+          </r>
+        </is>
+      </c>
+      <c r="E134" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info.dm@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F134" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.icm.gov.mo/cn/XianXingHai</t>
+          </r>
+        </is>
+      </c>
+      <c r="G134" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">葉挺將軍故居</t>
+          </r>
+        </is>
+      </c>
+      <c r="B135" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門賈伯樂提督街76號</t>
+          </r>
+        </is>
+      </c>
+      <c r="C135" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2835 7911</t>
+          </r>
+        </is>
+      </c>
+      <c r="D135" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2835 8503</t>
+          </r>
+        </is>
+      </c>
+      <c r="E135" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info.mm@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F135" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.macaumuseum.gov.mo/visit/ye-ting</t>
+          </r>
+        </is>
+      </c>
+      <c r="G135" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">崗頂劇院</t>
+          </r>
+        </is>
+      </c>
+      <c r="B136" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門崗頂前地 11號</t>
+          </r>
+        </is>
+      </c>
+      <c r="C136" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8590 4203</t>
+          </r>
+        </is>
+      </c>
+      <c r="D136" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E136" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F136" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G136" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">盧家大屋</t>
+          </r>
+        </is>
+      </c>
+      <c r="B137" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門大堂巷7號</t>
+          </r>
+        </is>
+      </c>
+      <c r="C137" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2836 6866</t>
+          </r>
+        </is>
+      </c>
+      <c r="D137" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E137" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">webmaster@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F137" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G137" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">鄭家大屋</t>
+          </r>
+        </is>
+      </c>
+      <c r="B138" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門龍頭左巷10號（阿婆井前地對面）</t>
+          </r>
+        </is>
+      </c>
+      <c r="C138" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2896 8820</t>
+          </r>
+        </is>
+      </c>
+      <c r="D138" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2896 8810</t>
+          </r>
+        </is>
+      </c>
+      <c r="E138" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F138" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G138" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">東望洋炮台詢問處</t>
+          </r>
+        </is>
+      </c>
+      <c r="B139" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門松山馬路東望洋炮台</t>
+          </r>
+        </is>
+      </c>
+      <c r="C139" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2836 6866</t>
+          </r>
+        </is>
+      </c>
+      <c r="D139" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E139" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">webmaster@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F139" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G139" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">聖母雪地殿教堂</t>
+          </r>
+        </is>
+      </c>
+      <c r="B140" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門東望洋炮台內</t>
+          </r>
+        </is>
+      </c>
+      <c r="C140" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2836 6866</t>
+          </r>
+        </is>
+      </c>
+      <c r="D140" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E140" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">webmaster@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F140" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G140" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門當代藝術中心．海事工房1號</t>
+          </r>
+        </is>
+      </c>
+      <c r="B141" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門媽閣上街</t>
+          </r>
+        </is>
+      </c>
+      <c r="C141" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8988 4000 </t>
+          </r>
+        </is>
+      </c>
+      <c r="D141" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2832 2031</t>
+          </r>
+        </is>
+      </c>
+      <c r="E141" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info.ddav@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F141" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.icm.gov.mo/cn/NavyYardNo.1</t>
+          </r>
+        </is>
+      </c>
+      <c r="G141" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門當代藝術中心．海事工房2號</t>
+          </r>
+        </is>
+      </c>
+      <c r="B142" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門媽閣上街</t>
+          </r>
+        </is>
+      </c>
+      <c r="C142" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">(853) 2836 6866</t>
+          </r>
+        </is>
+      </c>
+      <c r="D142" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E142" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">navyyard2@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F142" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.icm.gov.mo/cn/NavyYardNo.2</t>
+          </r>
+        </is>
+      </c>
+      <c r="G142" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">南灣．雅文湖畔</t>
+          </r>
+        </is>
+      </c>
+      <c r="B143" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門南灣湖景大馬路南灣湖廣場</t>
+          </r>
+        </is>
+      </c>
+      <c r="C143" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2836 6866</t>
+          </r>
+        </is>
+      </c>
+      <c r="D143" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E143" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F143" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.macaucci.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G143" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">沙梨頭更館</t>
+          </r>
+        </is>
+      </c>
+      <c r="B144" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門麻子街52-54號</t>
+          </r>
+        </is>
+      </c>
+      <c r="C144" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2836 6866</t>
+          </r>
+        </is>
+      </c>
+      <c r="D144" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E144" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">webmaster@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F144" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G144" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">聖保祿學院天主之母教堂遺址</t>
+          </r>
+        </is>
+      </c>
+      <c r="B145" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門耶穌會紀念廣場</t>
+          </r>
+        </is>
+      </c>
+      <c r="C145" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2836 6866</t>
+          </r>
+        </is>
+      </c>
+      <c r="D145" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E145" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">webmaster@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F145" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G145" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">大三巴哪咤展館</t>
+          </r>
+        </is>
+      </c>
+      <c r="B146" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門茨林圍六號</t>
+          </r>
+        </is>
+      </c>
+      <c r="C146" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2836 6866</t>
+          </r>
+        </is>
+      </c>
+      <c r="D146" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E146" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">webmaster@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F146" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G146" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門文學館</t>
+          </r>
+        </is>
+      </c>
+      <c r="B147" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門荷蘭園大馬路95號A-B座</t>
+          </r>
+        </is>
+      </c>
+      <c r="C147" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2872 8205,（853）2876 5005</t>
+          </r>
+        </is>
+      </c>
+      <c r="D147" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E147" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">clm@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F147" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.clm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G147" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門故宮文化遺產保護傳承中心</t>
+          </r>
+        </is>
+      </c>
+      <c r="B148" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門新口岸冼星海大馬路澳門藝術博物館零層</t>
+          </r>
+        </is>
+      </c>
+      <c r="C148" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2836 6866</t>
+          </r>
+        </is>
+      </c>
+      <c r="D148" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E148" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">webmaster@icm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F148" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.ccm.gov.mo/venue/75123</t>
+          </r>
+        </is>
+      </c>
+      <c r="G148" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">體育局</t>
+          </r>
+        </is>
+      </c>
+      <c r="B149" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門羅理基博士大馬路818號</t>
+          </r>
+        </is>
+      </c>
+      <c r="C149" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2858 0762 </t>
+          </r>
+        </is>
+      </c>
+      <c r="D149" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2834 3708 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E149" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@sport.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F149" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.sport.gov.mo </t>
+          </r>
+        </is>
+      </c>
+      <c r="G149" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門郵政信箱334號</t>
+          </r>
+        </is>
+      </c>
+      <c r="H149" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">局長：梁惠敏
+副局長：李詩靈
 副局長：鄭繼明
-副局長：蔡健龍
-[...2371 lines deleted...]
-      <c r="A149" t="inlineStr">
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">衛生局</t>
           </r>
         </is>
       </c>
-      <c r="B149" t="inlineStr">
+      <c r="B150" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門東望洋新街 339號 衛生局行政樓</t>
           </r>
         </is>
       </c>
-      <c r="C149" t="inlineStr">
+      <c r="C150" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2831 3731</t>
           </r>
         </is>
       </c>
-      <c r="D149" t="inlineStr">
+      <c r="D150" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 3105</t>
           </r>
         </is>
       </c>
-      <c r="E149" t="inlineStr">
+      <c r="E150" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F149" t="inlineStr">
+      <c r="F150" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G149" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H149" t="inlineStr">
+      <c r="G150" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H150" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">局長：羅奕龍
 副局長：鄭成業
 副局長：陳永華
-代副局長：戴華浩（仁伯爵綜合醫院代院長）
-[...6 lines deleted...]
-      <c r="A150" t="inlineStr">
+副局長：戴華浩（仁伯爵綜合醫院院長）
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">仁伯爵綜合醫院</t>
           </r>
         </is>
       </c>
-      <c r="B150" t="inlineStr">
+      <c r="B151" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門若憲馬路</t>
           </r>
         </is>
       </c>
-      <c r="C150" t="inlineStr">
+      <c r="C151" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2831 3731 </t>
           </r>
         </is>
       </c>
-      <c r="D150" t="inlineStr">
+      <c r="D151" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2834 6818 </t>
           </r>
         </is>
       </c>
-      <c r="E150" t="inlineStr">
+      <c r="E151" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">guadmin@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F150" t="inlineStr">
+      <c r="F151" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G150" t="inlineStr">
-[...8 lines deleted...]
-      <c r="A151" t="inlineStr">
+      <c r="G151" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">醫學專科學院</t>
           </r>
         </is>
       </c>
-      <c r="B151" t="inlineStr">
+      <c r="B152" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門宋玉生廣場411-417號皇朝廣場2樓</t>
           </r>
         </is>
       </c>
-      <c r="C151" t="inlineStr">
+      <c r="C152" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2822 8464</t>
           </r>
         </is>
       </c>
-      <c r="D151" t="inlineStr">
+      <c r="D152" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 7807</t>
           </r>
         </is>
       </c>
-      <c r="E151" t="inlineStr">
+      <c r="E152" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">mam@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F151" t="inlineStr">
+      <c r="F152" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.am.gov.mo/</t>
           </r>
         </is>
       </c>
-      <c r="G151" t="inlineStr">
-[...8 lines deleted...]
-      <c r="A152" t="inlineStr">
+      <c r="G152" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">筷子基衛生中心</t>
           </r>
         </is>
       </c>
-      <c r="B152" t="inlineStr">
+      <c r="B153" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門沙梨頭海邊大馬路929號</t>
           </r>
         </is>
       </c>
-      <c r="C152" t="inlineStr">
+      <c r="C153" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2856 2922 </t>
           </r>
         </is>
       </c>
-      <c r="D152" t="inlineStr">
+      <c r="D153" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2826 0630 </t>
           </r>
         </is>
       </c>
-      <c r="E152" t="inlineStr">
+      <c r="E153" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">csfck@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F152" t="inlineStr">
-[...15 lines deleted...]
-      <c r="A153" t="inlineStr">
+      <c r="F153" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G153" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">黑沙環衛生中心</t>
           </r>
         </is>
       </c>
-      <c r="B153" t="inlineStr">
+      <c r="B154" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門黑沙環中街18地段</t>
           </r>
         </is>
       </c>
-      <c r="C153" t="inlineStr">
+      <c r="C154" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2841 3178 </t>
           </r>
         </is>
       </c>
-      <c r="D153" t="inlineStr">
+      <c r="D154" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2840 0517</t>
           </r>
         </is>
       </c>
-      <c r="E153" t="inlineStr">
+      <c r="E154" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">csap@ssm.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="F153" t="inlineStr">
-[...15 lines deleted...]
-      <c r="A154" t="inlineStr">
+      <c r="F154" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G154" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">塔石衛生中心</t>
           </r>
         </is>
       </c>
-      <c r="B154" t="inlineStr">
+      <c r="B155" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門荷蘭園大馬路</t>
           </r>
         </is>
       </c>
-      <c r="C154" t="inlineStr">
+      <c r="C155" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2852 2232 </t>
           </r>
         </is>
       </c>
-      <c r="D154" t="inlineStr">
+      <c r="D155" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2856 8872 </t>
           </r>
         </is>
       </c>
-      <c r="E154" t="inlineStr">
+      <c r="E155" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">csts@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F154" t="inlineStr">
-[...15 lines deleted...]
-      <c r="A155" t="inlineStr">
+      <c r="F155" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G155" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">海傍衛生中心</t>
           </r>
         </is>
       </c>
-      <c r="B155" t="inlineStr">
+      <c r="B156" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門貢士旦甸奴街11號</t>
           </r>
         </is>
       </c>
-      <c r="C155" t="inlineStr">
+      <c r="C156" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2892 0024</t>
           </r>
         </is>
       </c>
-      <c r="D155" t="inlineStr">
+      <c r="D156" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2892 3196 </t>
           </r>
         </is>
       </c>
-      <c r="E155" t="inlineStr">
+      <c r="E156" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">cspi@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F155" t="inlineStr">
-[...15 lines deleted...]
-      <c r="A156" t="inlineStr">
+      <c r="F156" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G156" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">青洲衛生中心</t>
           </r>
         </is>
       </c>
-      <c r="B156" t="inlineStr">
+      <c r="B157" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門青洲新街青怡大廈第一座地下</t>
           </r>
         </is>
       </c>
-      <c r="C156" t="inlineStr">
+      <c r="C157" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2831 0033</t>
           </r>
         </is>
       </c>
-      <c r="D156" t="inlineStr">
+      <c r="D157" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"> （853）2831 0371</t>
           </r>
         </is>
       </c>
-      <c r="E156" t="inlineStr">
+      <c r="E157" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">csiv@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F156" t="inlineStr">
-[...15 lines deleted...]
-      <c r="A157" t="inlineStr">
+      <c r="F157" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G157" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">下環衛生中心</t>
           </r>
         </is>
       </c>
-      <c r="B157" t="inlineStr">
+      <c r="B158" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門下環街,下環街社會服務綜合大樓</t>
           </r>
         </is>
       </c>
-      <c r="C157" t="inlineStr">
+      <c r="C158" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2831 3418</t>
           </r>
         </is>
       </c>
-      <c r="D157" t="inlineStr">
+      <c r="D158" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2897 5198</t>
           </r>
         </is>
       </c>
-      <c r="E157" t="inlineStr">
+      <c r="E158" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">cspm@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F157" t="inlineStr">
-[...15 lines deleted...]
-      <c r="A158" t="inlineStr">
+      <c r="F158" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G158" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">海洋花園衛生中心</t>
           </r>
         </is>
       </c>
-      <c r="B158" t="inlineStr">
+      <c r="B159" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門氹仔海洋花園大馬路</t>
           </r>
         </is>
       </c>
-      <c r="C158" t="inlineStr">
+      <c r="C159" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2881 3089</t>
           </r>
         </is>
       </c>
-      <c r="D158" t="inlineStr">
+      <c r="D159" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2881 3093</t>
           </r>
         </is>
       </c>
-      <c r="E158" t="inlineStr">
+      <c r="E159" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">cstaipa@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F158" t="inlineStr">
-[...15 lines deleted...]
-      <c r="A159" t="inlineStr">
+      <c r="F159" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G159" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">湖畔嘉模衛生中心</t>
           </r>
         </is>
       </c>
-      <c r="B159" t="inlineStr">
+      <c r="B160" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門氹仔美副將馬路湖畔大廈1樓A區</t>
           </r>
         </is>
       </c>
-      <c r="C159" t="inlineStr">
+      <c r="C160" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2850 0400</t>
           </r>
         </is>
       </c>
-      <c r="D159" t="inlineStr">
+      <c r="D160" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2850 0398</t>
           </r>
         </is>
       </c>
-      <c r="E159" t="inlineStr">
+      <c r="E160" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">csnscl@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F159" t="inlineStr">
-[...15 lines deleted...]
-      <c r="A160" t="inlineStr">
+      <c r="F160" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G160" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">石排灣衛生中心</t>
           </r>
         </is>
       </c>
-      <c r="B160" t="inlineStr">
+      <c r="B161" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門路環石排灣蝴蝶谷大馬路石排灣社會及衛生服務大樓地面層、一樓及二樓</t>
           </r>
         </is>
       </c>
-      <c r="C160" t="inlineStr">
+      <c r="C161" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">(853) 2850 2001</t>
           </r>
         </is>
       </c>
-      <c r="D160" t="inlineStr">
+      <c r="D161" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">(853) 2850 2004</t>
           </r>
         </is>
       </c>
-      <c r="E160" t="inlineStr">
+      <c r="E161" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">cspv@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F160" t="inlineStr">
-[...15 lines deleted...]
-      <c r="A161" t="inlineStr">
+      <c r="F161" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G161" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">新城Ａ區衛生站</t>
           </r>
         </is>
       </c>
-      <c r="B161" t="inlineStr">
+      <c r="B162" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門新城A區鏡海大馬路東創大廈一樓</t>
           </r>
         </is>
       </c>
-      <c r="C161" t="inlineStr">
+      <c r="C162" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2883 3690</t>
           </r>
         </is>
       </c>
-      <c r="D161" t="inlineStr">
+      <c r="D162" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2883 3694</t>
           </r>
         </is>
       </c>
-      <c r="E161" t="inlineStr">
+      <c r="E162" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">csza@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F161" t="inlineStr">
-[...15 lines deleted...]
-      <c r="A162" t="inlineStr">
+      <c r="F162" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G162" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">氹仔老人保健站</t>
           </r>
         </is>
       </c>
-      <c r="B162" t="inlineStr">
+      <c r="B163" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門氹仔地堡街357M氹仔平民新村第九座地下</t>
           </r>
         </is>
       </c>
-      <c r="C162" t="inlineStr">
+      <c r="C163" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2882 7667 </t>
           </r>
         </is>
       </c>
-      <c r="D162" t="inlineStr">
+      <c r="D163" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2882 7669</t>
           </r>
         </is>
       </c>
-      <c r="E162" t="inlineStr">
+      <c r="E163" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">csnscl@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F162" t="inlineStr">
-[...15 lines deleted...]
-      <c r="A163" t="inlineStr">
+      <c r="F163" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G163" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">路環衛生站</t>
           </r>
         </is>
       </c>
-      <c r="B163" t="inlineStr">
+      <c r="B164" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門路環恩尼斯總統前地</t>
           </r>
         </is>
       </c>
-      <c r="C163" t="inlineStr">
+      <c r="C164" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2888 2176</t>
           </r>
         </is>
       </c>
-      <c r="D163" t="inlineStr">
+      <c r="D164" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2888 2142 </t>
           </r>
         </is>
       </c>
-      <c r="E163" t="inlineStr">
+      <c r="E164" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">cscl@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F163" t="inlineStr">
-[...15 lines deleted...]
-      <c r="A164" t="inlineStr">
+      <c r="F164" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G164" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">橫琴粵澳深度合作區澳門新街坊衛生站</t>
           </r>
         </is>
       </c>
-      <c r="B164" t="inlineStr">
+      <c r="B165" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">橫琴粵澳深度合作區祥順路426號</t>
           </r>
         </is>
       </c>
-      <c r="C164" t="inlineStr">
+      <c r="C165" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）6883 6068，+（86）17205946808</t>
           </r>
         </is>
       </c>
-      <c r="D164" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E164" t="inlineStr">
+      <c r="D165" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">+（86）7568826693</t>
+          </r>
+        </is>
+      </c>
+      <c r="E165" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">csnb@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F164" t="inlineStr">
-[...15 lines deleted...]
-      <c r="A165" t="inlineStr">
+      <c r="F165" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G165" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">公共衛生化驗所</t>
           </r>
         </is>
       </c>
-      <c r="B165" t="inlineStr">
+      <c r="B166" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門白頭馬路8號公共衛生化驗所大樓</t>
           </r>
         </is>
       </c>
-      <c r="C165" t="inlineStr">
+      <c r="C166" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2853 0160, （853）2853 2509</t>
           </r>
         </is>
       </c>
-      <c r="D165" t="inlineStr">
+      <c r="D166" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2853 0294 </t>
           </r>
         </is>
       </c>
-      <c r="E165" t="inlineStr">
+      <c r="E166" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">lsp@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F165" t="inlineStr">
-[...15 lines deleted...]
-      <c r="A166" t="inlineStr">
+      <c r="F166" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G166" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">捐血中心</t>
           </r>
         </is>
       </c>
-      <c r="B166" t="inlineStr">
+      <c r="B167" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門新口岸宋玉生廣場335-341號獲多利中心2樓</t>
           </r>
         </is>
       </c>
-      <c r="C166" t="inlineStr">
+      <c r="C167" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">總機：（853）2828 6699（853）2875 2522&lt;br/&gt;  團體預約捐血/參觀服務電話：（853）6681 2224&lt;br/&gt;24小時電話錄音：（853）2875 2521</t>
           </r>
         </is>
       </c>
-      <c r="D166" t="inlineStr">
+      <c r="D167" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2857 3976，（853）8791 4382</t>
           </r>
         </is>
       </c>
-      <c r="E166" t="inlineStr">
+      <c r="E167" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">cts@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F166" t="inlineStr">
+      <c r="F167" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.ssm.gov.mo/cts</t>
           </r>
         </is>
       </c>
-      <c r="G166" t="inlineStr">
-[...8 lines deleted...]
-      <c r="A167" t="inlineStr">
+      <c r="G167" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">疾病預防及控制中心</t>
           </r>
         </is>
       </c>
-      <c r="B167" t="inlineStr">
+      <c r="B168" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門何賢紳士大馬路政府（青茂）辦公大樓18樓</t>
           </r>
         </is>
       </c>
-      <c r="C167" t="inlineStr">
+      <c r="C168" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">總機：（853）2853 3525 
  傳染病熱線：（853）2870 0800</t>
           </r>
         </is>
       </c>
-      <c r="D167" t="inlineStr">
+      <c r="D168" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2853 3524</t>
           </r>
         </is>
       </c>
-      <c r="E167" t="inlineStr">
+      <c r="E168" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info.cdc@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F167" t="inlineStr">
-[...15 lines deleted...]
-      <c r="A168" t="inlineStr">
+      <c r="F168" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G168" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">防控煙酒辦公室</t>
           </r>
         </is>
       </c>
-      <c r="B168" t="inlineStr">
+      <c r="B169" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門貨倉街35號，下環街社會服務綜合大樓三樓</t>
           </r>
         </is>
       </c>
-      <c r="C168" t="inlineStr">
+      <c r="C169" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">舉報及查詢熱線：（853）2855 6789 &lt;/br&gt;戒煙熱線：（853）2848 1238</t>
           </r>
         </is>
       </c>
-      <c r="D168" t="inlineStr">
+      <c r="D169" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 6385</t>
           </r>
         </is>
       </c>
-      <c r="E168" t="inlineStr">
+      <c r="E169" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">gpcta@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F168" t="inlineStr">
-[...15 lines deleted...]
-      <c r="A169" t="inlineStr">
+      <c r="F169" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G169" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">醫務活動牌照處</t>
           </r>
         </is>
       </c>
-      <c r="B169" t="inlineStr">
+      <c r="B170" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門青洲新街青怡大廈第一座2樓（即青洲衛生中心現址）</t>
           </r>
         </is>
       </c>
-      <c r="C169" t="inlineStr">
+      <c r="C170" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 3734, （853）2871 3735</t>
           </r>
         </is>
       </c>
-      <c r="D169" t="inlineStr">
+      <c r="D170" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 2035</t>
           </r>
         </is>
       </c>
-      <c r="E169" t="inlineStr">
+      <c r="E170" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">dl@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F169" t="inlineStr">
-[...15 lines deleted...]
-      <c r="A170" t="inlineStr">
+      <c r="F170" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G170" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">護理專科委員會</t>
           </r>
         </is>
       </c>
-      <c r="B170" t="inlineStr">
+      <c r="B171" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門若憲馬路仁伯爵綜合醫院內外科大樓 C1 層遠程醫療會診中心會議室旁</t>
           </r>
         </is>
       </c>
-      <c r="C170" t="inlineStr">
+      <c r="C171" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2883 1912</t>
           </r>
         </is>
       </c>
-      <c r="D170" t="inlineStr">
+      <c r="D171" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2883 1913</t>
           </r>
         </is>
       </c>
-      <c r="E170" t="inlineStr">
+      <c r="E171" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">cee@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F170" t="inlineStr">
+      <c r="F171" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.ssm.gov.mo/CEE</t>
           </r>
         </is>
       </c>
-      <c r="G170" t="inlineStr">
-[...8 lines deleted...]
-      <c r="A171" t="inlineStr">
+      <c r="G171" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">藥物監督管理局</t>
           </r>
         </is>
       </c>
-      <c r="B171" t="inlineStr">
+      <c r="B172" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門何賢紳士大馬路政府（青茂）辦公大樓19樓</t>
           </r>
         </is>
       </c>
-      <c r="C171" t="inlineStr">
+      <c r="C172" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2852 4708</t>
           </r>
         </is>
       </c>
-      <c r="D171" t="inlineStr">
+      <c r="D172" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2883 1919</t>
           </r>
         </is>
       </c>
-      <c r="E171" t="inlineStr">
+      <c r="E172" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@isaf.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F171" t="inlineStr">
+      <c r="F172" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.isaf.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G171" t="inlineStr">
+      <c r="G172" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門郵政信箱3092號</t>
           </r>
         </is>
       </c>
-      <c r="H171" t="inlineStr">
+      <c r="H172" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">局長：蔡炳祥
 副局長：吳國良
 副局長：李世恩
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="172" spans="1:8">
-      <c r="A172" t="inlineStr">
+    <row r="173" spans="1:8">
+      <c r="A173" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">離島醫療綜合體北京協和醫院澳門醫學中心</t>
           </r>
         </is>
       </c>
-      <c r="B172" t="inlineStr">
+      <c r="B173" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門路氹區離島醫院大馬路北京協和醫院澳門醫學中心</t>
           </r>
         </is>
       </c>
-      <c r="C172" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E172" t="inlineStr">
+      <c r="C173" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D173" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E173" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@cmm-pumch.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F172" t="inlineStr">
+      <c r="F173" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.cmm-pumch.gov.mo/</t>
           </r>
         </is>
       </c>
-      <c r="G172" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H172" t="inlineStr">
+      <c r="G173" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H173" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">院長：劉正印
-副院長：李偉成
-[...2 lines deleted...]
-職位等同副院長級別的人員：柳曉輝
+副院長：柳曉輝
+副院長：胡冰水
+副院長：孫國強
+職位等同副院長級別的人員：趙穎
 職位等同副院長級別的人員：沈寧
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="173" spans="1:8">
-      <c r="A173" t="inlineStr">
+    <row r="174" spans="1:8">
+      <c r="A174" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">社會工作局</t>
           </r>
         </is>
       </c>
-      <c r="B173" t="inlineStr">
+      <c r="B174" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門西墳馬路6號</t>
           </r>
         </is>
       </c>
-      <c r="C173" t="inlineStr">
+      <c r="C174" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2836 7878</t>
           </r>
         </is>
       </c>
-      <c r="D173" t="inlineStr">
+      <c r="D174" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2835 8573</t>
           </r>
         </is>
       </c>
-      <c r="E173" t="inlineStr">
+      <c r="E174" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">pr@ias.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F173" t="inlineStr">
+      <c r="F174" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.ias.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G173" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H173" t="inlineStr">
+      <c r="G174" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H174" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">局長：韓衛
 副局長：許華寶
-副局長：鄧玉華
-[...6 lines deleted...]
-      <c r="A174" t="inlineStr">
+副局長：丁少雄
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">中南區（沙梨頭）社會工作中心</t>
           </r>
         </is>
       </c>
-      <c r="B174" t="inlineStr">
-[...6 lines deleted...]
-      <c r="C174" t="inlineStr">
+      <c r="B175" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門提督馬路23號A朗悅居1樓</t>
+          </r>
+        </is>
+      </c>
+      <c r="C175" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2858 0981</t>
           </r>
         </is>
       </c>
-      <c r="D174" t="inlineStr">
-[...29 lines deleted...]
-      <c r="A175" t="inlineStr">
+      <c r="D175" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2855 2889</t>
+          </r>
+        </is>
+      </c>
+      <c r="E175" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F175" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G175" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">北區（台山）社會工作中心</t>
           </r>
         </is>
       </c>
-      <c r="B175" t="inlineStr">
-[...6 lines deleted...]
-      <c r="C175" t="inlineStr">
+      <c r="B176" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門台山新街1至15號利達新邨2樓</t>
+          </r>
+        </is>
+      </c>
+      <c r="C176" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2859 6457</t>
           </r>
         </is>
       </c>
-      <c r="D175" t="inlineStr">
+      <c r="D176" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2855 2890</t>
           </r>
         </is>
       </c>
-      <c r="E175" t="inlineStr">
-[...22 lines deleted...]
-      <c r="A176" t="inlineStr">
+      <c r="E176" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F176" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G176" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">西北區（青洲）社會工作中心</t>
           </r>
         </is>
       </c>
-      <c r="B176" t="inlineStr">
+      <c r="B177" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門蓮花廣場青洲坊大廈第一座2樓A</t>
           </r>
         </is>
       </c>
-      <c r="C176" t="inlineStr">
+      <c r="C177" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2822 5744</t>
           </r>
         </is>
       </c>
-      <c r="D176" t="inlineStr">
+      <c r="D177" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2822 5767</t>
           </r>
         </is>
       </c>
-      <c r="E176" t="inlineStr">
-[...22 lines deleted...]
-      <c r="A177" t="inlineStr">
+      <c r="E177" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F177" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G177" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">氹仔及路環社會工作中心</t>
           </r>
         </is>
       </c>
-      <c r="B177" t="inlineStr">
-[...6 lines deleted...]
-      <c r="C177" t="inlineStr">
+      <c r="B178" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門路環石排灣和諧大馬路20號居雅大廈第四座柏苑地下</t>
+          </r>
+        </is>
+      </c>
+      <c r="C178" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2882 5077, （853）2882 5301</t>
           </r>
         </is>
       </c>
-      <c r="D177" t="inlineStr">
+      <c r="D178" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2882 5508</t>
           </r>
         </is>
       </c>
-      <c r="E177" t="inlineStr">
-[...22 lines deleted...]
-      <c r="A178" t="inlineStr">
+      <c r="E178" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F178" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G178" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">氹仔及路環社會工作中心（氹仔分站）</t>
           </r>
         </is>
       </c>
-      <c r="B178" t="inlineStr">
+      <c r="B179" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門氹仔地堡街泉福新邨第二期第五座地下AI</t>
           </r>
         </is>
       </c>
-      <c r="C178" t="inlineStr">
+      <c r="C179" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2882 7285</t>
           </r>
         </is>
       </c>
-      <c r="D178" t="inlineStr">
+      <c r="D179" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2882 7763</t>
           </r>
         </is>
       </c>
-      <c r="E178" t="inlineStr">
-[...22 lines deleted...]
-      <c r="A179" t="inlineStr">
+      <c r="E179" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F179" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G179" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">青洲災民中心</t>
           </r>
         </is>
       </c>
-      <c r="B179" t="inlineStr">
+      <c r="B180" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門青洲大馬路</t>
           </r>
         </is>
       </c>
-      <c r="C179" t="inlineStr">
+      <c r="C180" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2859 4471</t>
           </r>
         </is>
       </c>
-      <c r="D179" t="inlineStr">
+      <c r="D180" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2822 6323</t>
           </r>
         </is>
       </c>
-      <c r="E179" t="inlineStr">
-[...22 lines deleted...]
-      <c r="A180" t="inlineStr">
+      <c r="E180" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F180" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G180" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">康復服務綜合評估中心</t>
           </r>
         </is>
       </c>
-      <c r="B180" t="inlineStr">
+      <c r="B181" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門關閘馬路25號利達新邨第二期2樓</t>
           </r>
         </is>
       </c>
-      <c r="C180" t="inlineStr">
+      <c r="C181" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2840 3927</t>
           </r>
         </is>
       </c>
-      <c r="D180" t="inlineStr">
+      <c r="D181" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2840 3374</t>
           </r>
         </is>
       </c>
-      <c r="E180" t="inlineStr">
-[...22 lines deleted...]
-      <c r="A181" t="inlineStr">
+      <c r="E181" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F181" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G181" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">健康生活教育園地</t>
           </r>
         </is>
       </c>
-      <c r="B181" t="inlineStr">
+      <c r="B182" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門黑沙環新街577號御景灣地下</t>
           </r>
         </is>
       </c>
-      <c r="C181" t="inlineStr">
+      <c r="C182" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2878 1718</t>
           </r>
         </is>
       </c>
-      <c r="D181" t="inlineStr">
+      <c r="D182" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2878 1720</t>
           </r>
         </is>
       </c>
-      <c r="E181" t="inlineStr">
-[...22 lines deleted...]
-      <c r="A182" t="inlineStr">
+      <c r="E182" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F182" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G182" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">戒毒及維持治療服務 – 青洲藥物治療中心（美沙酮）</t>
           </r>
         </is>
       </c>
-      <c r="B182" t="inlineStr">
+      <c r="B183" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門青洲新街13號青怡大廈第一座1樓</t>
           </r>
         </is>
       </c>
-      <c r="C182" t="inlineStr">
+      <c r="C183" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2835 8844</t>
           </r>
         </is>
       </c>
-      <c r="D182" t="inlineStr">
+      <c r="D183" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 5204</t>
           </r>
         </is>
       </c>
-      <c r="E182" t="inlineStr">
-[...22 lines deleted...]
-      <c r="A183" t="inlineStr">
+      <c r="E183" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F183" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G183" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">戒毒及維持治療服務 — 黑沙環藥物治療中心（美沙酮）</t>
           </r>
         </is>
       </c>
-      <c r="B183" t="inlineStr">
+      <c r="B184" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門黑沙環中街599-671號</t>
           </r>
         </is>
       </c>
-      <c r="C183" t="inlineStr">
+      <c r="C184" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2843 7525</t>
           </r>
         </is>
       </c>
-      <c r="D183" t="inlineStr">
+      <c r="D184" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2843 7665</t>
           </r>
         </is>
       </c>
-      <c r="E183" t="inlineStr">
-[...22 lines deleted...]
-      <c r="A184" t="inlineStr">
+      <c r="E184" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F184" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G184" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">戒毒及維持治療服務 –氹仔嘉模藥物治療中心（美沙酮）</t>
           </r>
         </is>
       </c>
-      <c r="B184" t="inlineStr">
+      <c r="B185" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門氹仔美副將馬路湖畔大廈第一座1樓</t>
           </r>
         </is>
       </c>
-      <c r="C184" t="inlineStr">
+      <c r="C185" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2850 0412</t>
           </r>
         </is>
       </c>
-      <c r="D184" t="inlineStr">
+      <c r="D185" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2850 0413</t>
           </r>
         </is>
       </c>
-      <c r="E184" t="inlineStr">
-[...22 lines deleted...]
-      <c r="A185" t="inlineStr">
+      <c r="E185" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F185" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G185" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">志毅軒</t>
           </r>
         </is>
       </c>
-      <c r="B185" t="inlineStr">
+      <c r="B186" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門新口岸飛南第街11號獲多利大廈2樓AK1</t>
           </r>
         </is>
       </c>
-      <c r="C185" t="inlineStr">
+      <c r="C186" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2832 3902</t>
           </r>
         </is>
       </c>
-      <c r="D185" t="inlineStr">
+      <c r="D186" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2832 3928</t>
           </r>
         </is>
       </c>
-      <c r="E185" t="inlineStr">
-[...22 lines deleted...]
-      <c r="A186" t="inlineStr">
+      <c r="E186" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F186" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G186" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">社會保障基金</t>
           </r>
         </is>
       </c>
-      <c r="B186" t="inlineStr">
+      <c r="B187" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門宋玉生廣場 249 - 263號中土大廈 18樓</t>
           </r>
         </is>
       </c>
-      <c r="C186" t="inlineStr">
+      <c r="C187" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">查詢電話：（853）2853 2850 
  《社會保障制度》：（853）2823 8238（24小時語音熱線） 
  《非強制性中央公積金制度》：（853）2823 0230（24小時語音熱線）</t>
           </r>
         </is>
       </c>
-      <c r="D186" t="inlineStr">
+      <c r="D187" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2853 2840</t>
           </r>
         </is>
       </c>
-      <c r="E186" t="inlineStr">
+      <c r="E187" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">at@fss.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F186" t="inlineStr">
+      <c r="F187" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.fss.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G186" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H186" t="inlineStr">
+      <c r="G187" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H187" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">行政管理委員會主席：陳寶雲
 行政管理委員會副主席：張子軒
 行政管理委員會副主席：---
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="187" spans="1:8">
-      <c r="A187" t="inlineStr">
+    <row r="188" spans="1:8">
+      <c r="A188" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">文化發展基金</t>
           </r>
         </is>
       </c>
-      <c r="B187" t="inlineStr">
+      <c r="B188" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門冼星海大馬路105號金龍中心14樓A室</t>
           </r>
         </is>
       </c>
-      <c r="C187" t="inlineStr">
+      <c r="C188" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2850 1000</t>
           </r>
         </is>
       </c>
-      <c r="D187" t="inlineStr">
+      <c r="D188" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2850 1010</t>
           </r>
         </is>
       </c>
-      <c r="E187" t="inlineStr">
+      <c r="E188" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@fdc.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F187" t="inlineStr">
+      <c r="F188" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.fdc.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G187" t="inlineStr">
-[...9 lines deleted...]
-            <t xml:space="preserve">行政委員會主席：張建洪
+      <c r="G188" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H188" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">行政委員會主席：梁惠敏
 行政委員會委員：陳家耀
 行政委員會委員：許鑫源
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="188" spans="1:8">
-      <c r="A188" t="inlineStr">
+    <row r="189" spans="1:8">
+      <c r="A189" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門大學</t>
           </r>
         </is>
       </c>
-      <c r="B188" t="inlineStr">
+      <c r="B189" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">中國澳門氹仔大學大馬路</t>
           </r>
         </is>
       </c>
-      <c r="C188" t="inlineStr">
+      <c r="C189" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8822 8833</t>
           </r>
         </is>
       </c>
-      <c r="D188" t="inlineStr">
+      <c r="D189" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8822 8822</t>
           </r>
         </is>
       </c>
-      <c r="E188" t="inlineStr">
+      <c r="E189" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@um.edu.mo</t>
           </r>
         </is>
       </c>
-      <c r="F188" t="inlineStr">
+      <c r="F189" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.um.edu.mo</t>
           </r>
         </is>
       </c>
-      <c r="G188" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H188" t="inlineStr">
+      <c r="G189" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H189" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">校長：宋永華
 副校長：許敬文
 副校長：馬許願
 副校長：葛偉
 副校長：莫啓明
 副校長：徐建
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="189" spans="1:8">
-      <c r="A189" t="inlineStr">
+    <row r="190" spans="1:8">
+      <c r="A190" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門理工大學</t>
           </r>
         </is>
       </c>
-      <c r="B189" t="inlineStr">
+      <c r="B190" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門高美士街</t>
           </r>
         </is>
       </c>
-      <c r="C189" t="inlineStr">
+      <c r="C190" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2857 8722</t>
           </r>
         </is>
       </c>
-      <c r="D189" t="inlineStr">
+      <c r="D190" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2830 8801</t>
           </r>
         </is>
       </c>
-      <c r="E189" t="inlineStr">
+      <c r="E190" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">webadmin@mpu.edu.mo</t>
           </r>
         </is>
       </c>
-      <c r="F189" t="inlineStr">
+      <c r="F190" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.mpu.edu.mo</t>
           </r>
         </is>
       </c>
-      <c r="G189" t="inlineStr">
-[...18 lines deleted...]
-      <c r="A190" t="inlineStr">
+      <c r="G190" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H190" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">校長：周仲榮
+副校長：羅曼儀
+副校長：---
+代秘書長：甄嘉瑩
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門旅遊大學</t>
           </r>
         </is>
       </c>
-      <c r="B190" t="inlineStr">
+      <c r="B191" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">中國澳門望廈山</t>
           </r>
         </is>
       </c>
-      <c r="C190" t="inlineStr">
+      <c r="C191" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2856 1252</t>
           </r>
         </is>
       </c>
-      <c r="D190" t="inlineStr">
+      <c r="D191" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2851 9058</t>
           </r>
         </is>
       </c>
-      <c r="E190" t="inlineStr">
+      <c r="E191" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">pr@utm.edu.mo</t>
           </r>
         </is>
       </c>
-      <c r="F190" t="inlineStr">
+      <c r="F191" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.utm.edu.mo</t>
           </r>
         </is>
       </c>
-      <c r="G190" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H190" t="inlineStr">
+      <c r="G191" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H191" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">校長：黃竹君
 副校長：呂劍英
-副校長：羅曼儀
-[...6 lines deleted...]
-      <c r="A191" t="inlineStr">
+副校長：---
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">教育基金</t>
           </r>
         </is>
       </c>
-      <c r="B191" t="inlineStr">
+      <c r="B192" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門約翰四世大馬路7-9號1樓</t>
           </r>
         </is>
       </c>
-      <c r="C191" t="inlineStr">
+      <c r="C192" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2855 5533</t>
           </r>
         </is>
       </c>
-      <c r="D191" t="inlineStr">
+      <c r="D192" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 3089</t>
           </r>
         </is>
       </c>
-      <c r="E191" t="inlineStr">
+      <c r="E192" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">fe@dsedj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F191" t="inlineStr">
+      <c r="F192" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.dsedj.gov.mo/fe</t>
           </r>
         </is>
       </c>
-      <c r="G191" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H191" t="inlineStr">
+      <c r="G192" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H192" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">行政管理委員會主席：龔志明
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="192" spans="1:8">
-      <c r="A192" t="inlineStr">
+    <row r="193" spans="1:8">
+      <c r="A193" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">體育基金</t>
           </r>
         </is>
       </c>
-      <c r="B192" t="inlineStr">
+      <c r="B193" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門羅理基博士大馬路818號</t>
           </r>
         </is>
       </c>
-      <c r="C192" t="inlineStr">
-[...97 lines deleted...]
-辦公室副主任：傅斯娜
+      <c r="C193" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D193" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E193" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F193" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G193" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H193" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">行政管理委員會主席：梁惠敏
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="194" spans="1:8">
-      <c r="A194" t="inlineStr">
+      <c r="A194" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">生命科學道德委員會</t>
           </r>
         </is>
       </c>
-      <c r="B194" t="inlineStr">
+      <c r="B194" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門東望洋街339號衛生局行政樓</t>
           </r>
         </is>
       </c>
-      <c r="C194" t="inlineStr">
+      <c r="C194" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8390 1048</t>
           </r>
         </is>
       </c>
-      <c r="D194" t="inlineStr">
-[...27 lines deleted...]
-      <c r="H194" t="inlineStr">
+      <c r="D194" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E194" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F194" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G194" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H194" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">主席：郭昌宇
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="195" spans="1:8">
-      <c r="A195" t="inlineStr">
+      <c r="A195" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">健康城市委員會</t>
           </r>
         </is>
       </c>
-      <c r="B195" t="inlineStr">
+      <c r="B195" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門何賢紳士大馬路政府（青茂）辦公大樓18樓</t>
           </r>
         </is>
       </c>
-      <c r="C195" t="inlineStr">
+      <c r="C195" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2853 3525</t>
           </r>
         </is>
       </c>
-      <c r="D195" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E195" t="inlineStr">
+      <c r="D195" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E195" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">hcmacau@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F195" t="inlineStr">
-[...13 lines deleted...]
-      <c r="H195" t="inlineStr">
+      <c r="F195" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G195" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H195" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">主席：柯嵐
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="196" spans="1:8">
-      <c r="A196" t="inlineStr">
+      <c r="A196" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">防治愛滋病委員會</t>
           </r>
         </is>
       </c>
-      <c r="B196" t="inlineStr">
+      <c r="B196" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門何賢紳士大馬路政府（青茂）辦公大樓18樓</t>
           </r>
         </is>
       </c>
-      <c r="C196" t="inlineStr">
+      <c r="C196" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8504 1573 ，（853）8504 1493</t>
           </r>
         </is>
       </c>
-      <c r="D196" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E196" t="inlineStr">
+      <c r="D196" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E196" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">aidsconsult@ssm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F196" t="inlineStr">
+      <c r="F196" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.ssm.gov.mo/aids</t>
           </r>
         </is>
       </c>
-      <c r="G196" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H196" t="inlineStr">
+      <c r="G196" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H196" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">主席：羅奕龍
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="197" spans="1:8">
-      <c r="A197" t="inlineStr">
+      <c r="A197" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">教學人員專業委員會</t>
           </r>
         </is>
       </c>
-      <c r="B197" t="inlineStr">
+      <c r="B197" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門約翰四世大馬路7-9號一樓</t>
           </r>
         </is>
       </c>
-      <c r="C197" t="inlineStr">
+      <c r="C197" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2855 5533</t>
           </r>
         </is>
       </c>
-      <c r="D197" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E197" t="inlineStr">
+      <c r="D197" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E197" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">webmaster@dsedj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F197" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G197" t="inlineStr">
+      <c r="F197" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G197" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="198" spans="1:8">
-      <c r="A198" t="inlineStr">
+      <c r="A198" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門格蘭披治大賽車組織委員會</t>
           </r>
         </is>
       </c>
-      <c r="B198" t="inlineStr">
+      <c r="B198" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門友誼大馬路澳門格蘭披治賽車大樓</t>
           </r>
         </is>
       </c>
-      <c r="C198" t="inlineStr">
+      <c r="C198" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 7303</t>
           </r>
         </is>
       </c>
-      <c r="D198" t="inlineStr">
+      <c r="D198" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 7309</t>
           </r>
         </is>
       </c>
-      <c r="E198" t="inlineStr">
+      <c r="E198" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">macaugp@sport.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F198" t="inlineStr">
+      <c r="F198" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.macau.grandprix.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G198" t="inlineStr">
+      <c r="G198" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="199" spans="1:8">
-      <c r="A199" t="inlineStr">
+      <c r="A199" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">人才引進評審委員會</t>
           </r>
         </is>
       </c>
-      <c r="B199" t="inlineStr">
-[...34 lines deleted...]
-      <c r="G199" t="inlineStr">
+      <c r="B199" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="C199" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D199" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E199" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F199" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G199" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="200" spans="1:8">
-      <c r="A200" t="inlineStr">
-[...50 lines deleted...]
-      <c r="A201" t="inlineStr">
+      <c r="A200" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">運輸工務司</t>
           </r>
         </is>
       </c>
-      <c r="B201" t="inlineStr">
+      <c r="B200" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門蘇亞利斯博士大馬路 307-323號中國銀行大廈 26樓</t>
           </r>
         </is>
       </c>
-      <c r="C201" t="inlineStr">
+      <c r="C200" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2878 6919</t>
           </r>
         </is>
       </c>
-      <c r="D201" t="inlineStr">
+      <c r="D200" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 7714</t>
           </r>
         </is>
       </c>
-      <c r="E201" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F201" t="inlineStr">
+      <c r="E200" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F200" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">www.gstop.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G201" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H201" t="inlineStr">
+      <c r="G200" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H200" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">司長：譚偉文
 辦公室主任：阮燕蓮
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="202" spans="1:8">
-      <c r="A202" t="inlineStr">
+    <row r="201" spans="1:8">
+      <c r="A201" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">運輸工務司司長辦公室</t>
           </r>
         </is>
       </c>
-      <c r="B202" t="inlineStr">
+      <c r="B201" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門蘇亞利斯博士大馬路 307-323號中國銀行大廈 26樓</t>
           </r>
         </is>
       </c>
-      <c r="C202" t="inlineStr">
+      <c r="C201" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2878 6919</t>
           </r>
         </is>
       </c>
-      <c r="D202" t="inlineStr">
+      <c r="D201" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 7714</t>
           </r>
         </is>
       </c>
-      <c r="E202" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F202" t="inlineStr">
+      <c r="E201" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F201" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">www.gstop.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G202" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H202" t="inlineStr">
+      <c r="G201" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H201" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">運輸工務司司長：譚偉文
 辦公室主任：阮燕蓮
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="203" spans="1:8">
-      <c r="A203" t="inlineStr">
+    <row r="202" spans="1:8">
+      <c r="A202" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">土地工務局</t>
           </r>
         </is>
       </c>
-      <c r="B203" t="inlineStr">
+      <c r="B202" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門馬交石炮台馬路33號</t>
           </r>
         </is>
       </c>
-      <c r="C203" t="inlineStr">
+      <c r="C202" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 2488</t>
           </r>
         </is>
       </c>
-      <c r="D203" t="inlineStr">
+      <c r="D202" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2834 0019</t>
           </r>
         </is>
       </c>
-      <c r="E203" t="inlineStr">
+      <c r="E202" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@dsscu.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F203" t="inlineStr">
+      <c r="F202" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsscu.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G203" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H203" t="inlineStr">
+      <c r="G202" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H202" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">局長：黎永亮
 副局長：麥達堯
 副局長：陳海英
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="204" spans="1:8">
-      <c r="A204" t="inlineStr">
+    <row r="203" spans="1:8">
+      <c r="A203" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">公共建設局</t>
           </r>
         </is>
       </c>
-      <c r="B204" t="inlineStr">
+      <c r="B203" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門羅理基博士大馬路南光大廈10樓</t>
           </r>
         </is>
       </c>
-      <c r="C204" t="inlineStr">
+      <c r="C203" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 3726</t>
           </r>
         </is>
       </c>
-      <c r="D204" t="inlineStr">
+      <c r="D203" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 3728</t>
           </r>
         </is>
       </c>
-      <c r="E204" t="inlineStr">
+      <c r="E203" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@dsop.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F204" t="inlineStr">
+      <c r="F203" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsop.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G204" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H204" t="inlineStr">
+      <c r="G203" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H203" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">局長：林煒浩
 副局長：沈榮臻
 副局長：Luís Manuel Silva Madeira de Carvalho
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="205" spans="1:8">
-      <c r="A205" t="inlineStr">
+    <row r="204" spans="1:8">
+      <c r="A204" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">海事及水務局</t>
           </r>
         </is>
       </c>
-      <c r="B205" t="inlineStr">
+      <c r="B204" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門萬里長城海事及水務局大樓</t>
           </r>
         </is>
       </c>
-      <c r="C205" t="inlineStr">
+      <c r="C204" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853） 2855 9922</t>
           </r>
         </is>
       </c>
-      <c r="D205" t="inlineStr">
+      <c r="D204" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853） 8988 2599</t>
           </r>
         </is>
       </c>
-      <c r="E205" t="inlineStr">
+      <c r="E204" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@marine.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F205" t="inlineStr">
+      <c r="F204" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.marine.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G205" t="inlineStr">
+      <c r="G204" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門郵政信箱47號</t>
           </r>
         </is>
       </c>
-      <c r="H205" t="inlineStr">
+      <c r="H204" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">局長：黃穗文
 副局長：郭虔
 副局長：唐玉萍
 </t>
           </r>
         </is>
       </c>
     </row>
+    <row r="205" spans="1:8">
+      <c r="A205" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">政府船塢</t>
+          </r>
+        </is>
+      </c>
+      <c r="B205" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門筷子基船澳街</t>
+          </r>
+        </is>
+      </c>
+      <c r="C205" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8988 0834 ,（853）8988 0818</t>
+          </r>
+        </is>
+      </c>
+      <c r="D205" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2831 7030</t>
+          </r>
+        </is>
+      </c>
+      <c r="E205" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">on@marine.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F205" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.marine.gov.mo/ecn</t>
+          </r>
+        </is>
+      </c>
+      <c r="G205" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門郵箱47號</t>
+          </r>
+        </is>
+      </c>
+    </row>
     <row r="206" spans="1:8">
-      <c r="A206" t="inlineStr">
-[...41 lines deleted...]
-      <c r="G206" t="inlineStr">
+      <c r="A206" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">海事博物館</t>
+          </r>
+        </is>
+      </c>
+      <c r="B206" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門媽閣廟前地一號</t>
+          </r>
+        </is>
+      </c>
+      <c r="C206" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2859 5481 </t>
+          </r>
+        </is>
+      </c>
+      <c r="D206" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2851 2160 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E206" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">museumaritimo@marine.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F206" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.museumaritimo.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G206" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門郵箱47號</t>
           </r>
         </is>
       </c>
     </row>
     <row r="207" spans="1:8">
-      <c r="A207" t="inlineStr">
-[...41 lines deleted...]
-      <c r="G207" t="inlineStr">
+      <c r="A207" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">航海學校</t>
+          </r>
+        </is>
+      </c>
+      <c r="B207" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門河邊新街（媽閣廟前地）</t>
+          </r>
+        </is>
+      </c>
+      <c r="C207" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2858 8866,（853）2856 3499,（853）2856 3502</t>
+          </r>
+        </is>
+      </c>
+      <c r="D207" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2896 2528 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E207" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">escola@marine.gov.mo </t>
+          </r>
+        </is>
+      </c>
+      <c r="F207" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.escola-pilotagem.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G207" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門郵箱47號</t>
           </r>
         </is>
       </c>
     </row>
     <row r="208" spans="1:8">
-      <c r="A208" t="inlineStr">
-[...50 lines deleted...]
-      <c r="A209" t="inlineStr">
+      <c r="A208" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">環境保護局</t>
           </r>
         </is>
       </c>
-      <c r="B209" t="inlineStr">
+      <c r="B208" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門馬交石炮台馬路32號至36號電力公司大樓1樓</t>
           </r>
         </is>
       </c>
-      <c r="C209" t="inlineStr">
+      <c r="C208" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">總機：（853）2872 5134 
 環保熱線：（853）2876 2626</t>
           </r>
         </is>
       </c>
-      <c r="D209" t="inlineStr">
+      <c r="D208" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 5129</t>
           </r>
         </is>
       </c>
-      <c r="E209" t="inlineStr">
+      <c r="E208" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@dspa.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F209" t="inlineStr">
+      <c r="F208" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dspa.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G209" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H209" t="inlineStr">
+      <c r="G208" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H208" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">局長：葉擴林
 副局長：韋海揚
 副局長：許志樑
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="210" spans="1:8">
-      <c r="A210" t="inlineStr">
+    <row r="209" spans="1:8">
+      <c r="A209" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">交通事務局</t>
           </r>
         </is>
       </c>
-      <c r="B210" t="inlineStr">
+      <c r="B209" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門馬交石炮台馬路 33號地下</t>
           </r>
         </is>
       </c>
-      <c r="C210" t="inlineStr">
+      <c r="C209" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">總機：（853）8866 6666
 交通事務專線：（853）8866 6363 （辦公時間由專人接聽，非辦公時段則設有自動錄音系統。）</t>
           </r>
         </is>
       </c>
-      <c r="D210" t="inlineStr">
+      <c r="D209" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2875 0626</t>
           </r>
         </is>
       </c>
-      <c r="E210" t="inlineStr">
+      <c r="E209" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@dsat.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F210" t="inlineStr">
+      <c r="F209" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.dsat.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G210" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H210" t="inlineStr">
+      <c r="G209" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H209" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">局長：鄭岳威
-副局長：李頴康
-[...7 lines deleted...]
-      <c r="A211" t="inlineStr">
+副局長：莫垂道
+代副局長：雅永健
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">民航局</t>
           </r>
         </is>
       </c>
-      <c r="B211" t="inlineStr">
+      <c r="B210" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門新口岸宋玉生廣場336-342號誠豐商業中心18樓</t>
           </r>
         </is>
       </c>
-      <c r="C211" t="inlineStr">
+      <c r="C210" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">(853) 2851 1213</t>
           </r>
         </is>
       </c>
-      <c r="D211" t="inlineStr">
+      <c r="D210" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">(853) 2833 8089</t>
           </r>
         </is>
       </c>
-      <c r="E211" t="inlineStr">
+      <c r="E210" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">aacm@aacm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F211" t="inlineStr">
+      <c r="F210" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.aacm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G211" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H211" t="inlineStr">
+      <c r="G210" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H210" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">局長：潘華健
 副局長：馮偉龍
 </t>
           </r>
         </is>
       </c>
     </row>
+    <row r="211" spans="1:8">
+      <c r="A211" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">郵電局</t>
+          </r>
+        </is>
+      </c>
+      <c r="B211" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門議事亭前地郵電局總部大樓</t>
+          </r>
+        </is>
+      </c>
+      <c r="C211" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2857 4491</t>
+          </r>
+        </is>
+      </c>
+      <c r="D211" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2833 6603,（853）8396 8603</t>
+          </r>
+        </is>
+      </c>
+      <c r="E211" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">cttgeral@ctt.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F211" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.ctt.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G211" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H211" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">代局長：劉蘭華
+副局長：葉頌華
+代副局長：譚韻儀
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
     <row r="212" spans="1:8">
-      <c r="A212" t="inlineStr">
-[...60 lines deleted...]
-      <c r="A213" t="inlineStr">
+      <c r="A212" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">房屋局</t>
           </r>
         </is>
       </c>
-      <c r="B213" t="inlineStr">
-[...6 lines deleted...]
-      <c r="C213" t="inlineStr">
+      <c r="B212" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門沙梨頭北街238號</t>
+          </r>
+        </is>
+      </c>
+      <c r="C212" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2859 4875</t>
           </r>
         </is>
       </c>
-      <c r="D213" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E213" t="inlineStr">
+      <c r="D212" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8299 4222</t>
+          </r>
+        </is>
+      </c>
+      <c r="E212" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@ihm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F213" t="inlineStr">
-[...13 lines deleted...]
-      <c r="H213" t="inlineStr">
+      <c r="F212" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.ihm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G212" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H212" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">局長：任利凌
 副局長：郭惠嫻
-副局長：楊錦華
-[...117 lines deleted...]
-      <c r="A216" t="inlineStr">
+代副局長：鄭錫林
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">地球物理氣象局</t>
           </r>
         </is>
       </c>
-      <c r="B216" t="inlineStr">
+      <c r="B213" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門氹仔大潭山天文台斜路</t>
           </r>
         </is>
       </c>
-      <c r="C216" t="inlineStr">
+      <c r="C213" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8898 6223</t>
           </r>
         </is>
       </c>
-      <c r="D216" t="inlineStr">
+      <c r="D213" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2885 0557</t>
           </r>
         </is>
       </c>
-      <c r="E216" t="inlineStr">
+      <c r="E213" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">meteo@smg.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F216" t="inlineStr">
+      <c r="F213" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.smg.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G216" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H216" t="inlineStr">
+      <c r="G213" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H213" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">局長：梁永權
 副局長：鄧耀民
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="217" spans="1:8">
-      <c r="A217" t="inlineStr">
+    <row r="214" spans="1:8">
+      <c r="A214" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">漁業發展及援助基金</t>
           </r>
         </is>
       </c>
-      <c r="B217" t="inlineStr">
+      <c r="B214" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門萬里長城海事及水務局大樓</t>
           </r>
         </is>
       </c>
-      <c r="C217" t="inlineStr">
+      <c r="C214" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8988 2526
 （853）8988 2534
 </t>
           </r>
         </is>
       </c>
-      <c r="D217" t="inlineStr">
+      <c r="D214" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8988 2440
 </t>
           </r>
         </is>
       </c>
-      <c r="E217" t="inlineStr">
-[...13 lines deleted...]
-      <c r="G217" t="inlineStr">
+      <c r="E214" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F214" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G214" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門郵政信箱47號</t>
           </r>
         </is>
       </c>
-      <c r="H217" t="inlineStr">
+      <c r="H214" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">行政管理委員會主席：黃穗文
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="218" spans="1:8">
-      <c r="A218" t="inlineStr">
+    <row r="215" spans="1:8">
+      <c r="A215" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">樓宇維修基金</t>
           </r>
         </is>
       </c>
-      <c r="B218" t="inlineStr">
-[...6 lines deleted...]
-      <c r="C218" t="inlineStr">
+      <c r="B215" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門沙梨頭北街238號</t>
+          </r>
+        </is>
+      </c>
+      <c r="C215" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2859 4875</t>
           </r>
         </is>
       </c>
-      <c r="D218" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E218" t="inlineStr">
+      <c r="D215" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8299 4222</t>
+          </r>
+        </is>
+      </c>
+      <c r="E215" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@ihm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F218" t="inlineStr">
+      <c r="F215" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.ihm.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G218" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H218" t="inlineStr">
+      <c r="G215" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H215" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">行政管理委員會主席：任利凌
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="219" spans="1:8">
-      <c r="A219" t="inlineStr">
+    <row r="216" spans="1:8">
+      <c r="A216" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">環保與節能基金</t>
           </r>
         </is>
       </c>
-      <c r="B219" t="inlineStr">
+      <c r="B216" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門馬交石炮台馬路32號至36號電力公司大樓一樓</t>
           </r>
         </is>
       </c>
-      <c r="C219" t="inlineStr">
+      <c r="C216" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 5134</t>
           </r>
         </is>
       </c>
-      <c r="D219" t="inlineStr">
+      <c r="D216" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 5129</t>
           </r>
         </is>
       </c>
-      <c r="E219" t="inlineStr">
+      <c r="E216" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@fpace.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F219" t="inlineStr">
+      <c r="F216" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.fpace.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G219" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H219" t="inlineStr">
+      <c r="G216" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H216" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">行政管理委員會主席：葉擴林
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="220" spans="1:8">
-      <c r="A220" t="inlineStr">
+    <row r="217" spans="1:8">
+      <c r="A217" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">海事及水務局福利會</t>
           </r>
         </is>
       </c>
-      <c r="B220" t="inlineStr">
+      <c r="B217" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門萬里長城海事及水務局大樓</t>
           </r>
         </is>
       </c>
-      <c r="C220" t="inlineStr">
+      <c r="C217" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8988 2406</t>
           </r>
         </is>
       </c>
-      <c r="D220" t="inlineStr">
+      <c r="D217" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2851 4448</t>
           </r>
         </is>
       </c>
-      <c r="E220" t="inlineStr">
-[...13 lines deleted...]
-      <c r="G220" t="inlineStr">
+      <c r="E217" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F217" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G217" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門郵政信箱47號</t>
           </r>
         </is>
       </c>
-      <c r="H220" t="inlineStr">
+      <c r="H217" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">行政管理委員會主席：黃穗文
 行政管理委員會副主席：郭虔
 </t>
           </r>
         </is>
       </c>
     </row>
+    <row r="218" spans="1:8">
+      <c r="A218" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">交通高等委員會</t>
+          </r>
+        </is>
+      </c>
+      <c r="B218" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門馬交石炮台馬路33號地下</t>
+          </r>
+        </is>
+      </c>
+      <c r="C218" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D218" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E218" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F218" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G218" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H218" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">主席：鄭岳威
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">認可技術委員會</t>
+          </r>
+        </is>
+      </c>
+      <c r="B219" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門議事亭前地郵電局總部大樓</t>
+          </r>
+        </is>
+      </c>
+      <c r="C219" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8396 8132</t>
+          </r>
+        </is>
+      </c>
+      <c r="D219" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E219" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">joelei@ctt.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F219" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G219" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">海域管理及發展統籌委員會</t>
+          </r>
+        </is>
+      </c>
+      <c r="B220" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門萬里長城海事及水務局大樓</t>
+          </r>
+        </is>
+      </c>
+      <c r="C220" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2855 9922</t>
+          </r>
+        </is>
+      </c>
+      <c r="D220" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8988 2599</t>
+          </r>
+        </is>
+      </c>
+      <c r="E220" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">CCGDAJM@marine.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F220" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G220" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門郵政信箱47號</t>
+          </r>
+        </is>
+      </c>
+    </row>
     <row r="221" spans="1:8">
-      <c r="A221" t="inlineStr">
-[...52 lines deleted...]
-</t>
+      <c r="A221" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">空運簡化手續及民航保安委員會</t>
+          </r>
+        </is>
+      </c>
+      <c r="B221" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="C221" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D221" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E221" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F221" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G221" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="222" spans="1:8">
-      <c r="A222" t="inlineStr">
-[...152 lines deleted...]
-      <c r="A225" t="inlineStr">
+      <c r="A222" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">廉政公署</t>
           </r>
         </is>
       </c>
-      <c r="B225" t="inlineStr">
+      <c r="B222" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門冼星海大馬路 105 號「金龍中心」17 樓 (總部)</t>
           </r>
         </is>
       </c>
-      <c r="C225" t="inlineStr">
+      <c r="C222" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">總部：（853）2832 6300&lt;br/&gt;投訴管理中心：（853）2836 1212&lt;br/&gt;財產及利益申報處：（853）8395 3321&lt;br/&gt;黑沙環社區辦事處：（853）2845 3636&lt;br/&gt;氹仔社區辦事處：（853）2836 3636</t>
           </r>
         </is>
       </c>
-      <c r="D225" t="inlineStr">
+      <c r="D222" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">總部：（853）2836 2336 
  財產及利益申報處：（853）2875 0900 
  黑沙環社區辦事處 ：（853）2845 3611 
  氹仔社區辦事處：（853）2884 3344</t>
           </r>
         </is>
       </c>
-      <c r="E225" t="inlineStr">
+      <c r="E222" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ccac@ccac.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="F225" t="inlineStr">
+      <c r="F222" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.ccac.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="G225" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H225" t="inlineStr">
+      <c r="G222" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H222" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">廉政專員：歐陽湘
 助理專員：黃劍鋒
 助理專員：---
 辦公室主任：陳彥照
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="226" spans="1:8">
-      <c r="A226" t="inlineStr">
+    <row r="223" spans="1:8">
+      <c r="A223" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">廉政專員辦公室</t>
           </r>
         </is>
       </c>
-      <c r="B226" t="inlineStr">
+      <c r="B223" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門冼星海大馬路 105 號「金龍中心」17樓</t>
           </r>
         </is>
       </c>
-      <c r="C226" t="inlineStr">
+      <c r="C223" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2832 6300 </t>
           </r>
         </is>
       </c>
-      <c r="D226" t="inlineStr">
+      <c r="D223" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2836 2336 </t>
           </r>
         </is>
       </c>
-      <c r="E226" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F226" t="inlineStr">
+      <c r="E223" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F223" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.ccac.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="G226" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H226" t="inlineStr">
+      <c r="G223" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H223" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">廉政專員：歐陽湘
 辦公室主任：陳彥照
 </t>
           </r>
         </is>
       </c>
     </row>
+    <row r="224" spans="1:8">
+      <c r="A224" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">廉政公署投訴管理中心</t>
+          </r>
+        </is>
+      </c>
+      <c r="B224" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門新口岸宋玉生廣場「皇朝廣場」14 樓</t>
+          </r>
+        </is>
+      </c>
+      <c r="C224" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2836 1212</t>
+          </r>
+        </is>
+      </c>
+      <c r="D224" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E224" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">ccac@ccac.org.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F224" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.ccac.org.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G224" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">廉政公署黑沙環社區辦事處</t>
+          </r>
+        </is>
+      </c>
+      <c r="B225" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門黑沙環勞動節街68-72號裕華大廈地下</t>
+          </r>
+        </is>
+      </c>
+      <c r="C225" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2845 3636 </t>
+          </r>
+        </is>
+      </c>
+      <c r="D225" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2845 3611</t>
+          </r>
+        </is>
+      </c>
+      <c r="E225" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">ccac@ccac.org.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F225" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.ccac.org.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G225" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">廉政公署氹仔社區辦事處</t>
+          </r>
+        </is>
+      </c>
+      <c r="B226" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門氹仔南京街濠庭都會第四座地下C舖</t>
+          </r>
+        </is>
+      </c>
+      <c r="C226" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2836 3636</t>
+          </r>
+        </is>
+      </c>
+      <c r="D226" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2884 3344</t>
+          </r>
+        </is>
+      </c>
+      <c r="E226" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">ccac@ccac.org.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F226" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.ccac.org.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G226" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
     <row r="227" spans="1:8">
-      <c r="A227" t="inlineStr">
-[...152 lines deleted...]
-      <c r="A230" t="inlineStr">
+      <c r="A227" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">審計署</t>
           </r>
         </is>
       </c>
-      <c r="B230" t="inlineStr">
+      <c r="B227" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門友誼大馬路1101A號政府（新口岸）辦公大樓5-10樓</t>
           </r>
         </is>
       </c>
-      <c r="C230" t="inlineStr">
+      <c r="C227" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 1211</t>
           </r>
         </is>
       </c>
-      <c r="D230" t="inlineStr">
+      <c r="D227" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 1218</t>
           </r>
         </is>
       </c>
-      <c r="E230" t="inlineStr">
+      <c r="E227" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@ca.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F230" t="inlineStr">
+      <c r="F227" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.ca.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G230" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H230" t="inlineStr">
+      <c r="G227" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H227" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">審計長：歐陽瑜
 助理審計長：許麗芳
 審計長辦公室主任：何鈺珊
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="231" spans="1:8">
-      <c r="A231" t="inlineStr">
+    <row r="228" spans="1:8">
+      <c r="A228" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">立法會</t>
           </r>
         </is>
       </c>
-      <c r="B231" t="inlineStr">
+      <c r="B228" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門南灣湖畔立法會前地立法會大樓</t>
           </r>
         </is>
       </c>
-      <c r="C231" t="inlineStr">
+      <c r="C228" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 8377, （853）2872 8379 </t>
           </r>
         </is>
       </c>
-      <c r="D231" t="inlineStr">
+      <c r="D228" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2897 3753</t>
           </r>
         </is>
       </c>
-      <c r="E231" t="inlineStr">
+      <c r="E228" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@al.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F231" t="inlineStr">
+      <c r="F228" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.al.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G231" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H231" t="inlineStr">
+      <c r="G228" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H228" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">主席：張永春
 副主席：何潤生
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="232" spans="1:8">
-      <c r="A232" t="inlineStr">
+    <row r="229" spans="1:8">
+      <c r="A229" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">立法會輔助部門</t>
           </r>
         </is>
       </c>
-      <c r="B232" t="inlineStr">
+      <c r="B229" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門南灣湖畔立法會前地立法會大樓</t>
           </r>
         </is>
       </c>
-      <c r="C232" t="inlineStr">
+      <c r="C229" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 8377, （853）2872 8379 </t>
           </r>
         </is>
       </c>
-      <c r="D232" t="inlineStr">
+      <c r="D229" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2897 3753</t>
           </r>
         </is>
       </c>
-      <c r="E232" t="inlineStr">
+      <c r="E229" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@al.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F232" t="inlineStr">
+      <c r="F229" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.al.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G232" t="inlineStr">
-[...9 lines deleted...]
-            <t xml:space="preserve">秘書長：楊瑞茹
+      <c r="G229" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H229" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">秘書長：林智龍
 副秘書長：潘錦屏
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="233" spans="1:8">
-      <c r="A233" t="inlineStr">
+    <row r="230" spans="1:8">
+      <c r="A230" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">司法援助委員會</t>
           </r>
         </is>
       </c>
-      <c r="B233" t="inlineStr">
+      <c r="B230" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門宋玉生廣場398號中航大厦6樓</t>
           </r>
         </is>
       </c>
-      <c r="C233" t="inlineStr">
+      <c r="C230" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2853 3540</t>
           </r>
         </is>
       </c>
-      <c r="D233" t="inlineStr">
+      <c r="D230" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 3109 </t>
           </r>
         </is>
       </c>
-      <c r="E233" t="inlineStr">
+      <c r="E230" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@caj.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F233" t="inlineStr">
+      <c r="F230" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.caj.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G233" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H233" t="inlineStr">
+      <c r="G230" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H230" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">主席：胡家偉
 副主席：梁穎妍
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="234" spans="1:8">
-      <c r="A234" t="inlineStr">
+    <row r="231" spans="1:8">
+      <c r="A231" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">獸醫專業委員會</t>
           </r>
         </is>
       </c>
-      <c r="B234" t="inlineStr">
+      <c r="B231" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門花地瑪教會街59-F號台山社屋-台暉樓地下G座</t>
           </r>
         </is>
       </c>
-      <c r="C234" t="inlineStr">
-[...13 lines deleted...]
-      <c r="E234" t="inlineStr">
+      <c r="C231" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D231" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E231" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@cpmv.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F234" t="inlineStr">
+      <c r="F231" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.cpmv.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G234" t="inlineStr">
-[...8 lines deleted...]
-      <c r="A235" t="inlineStr">
+      <c r="G231" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">會計師專業委員會</t>
           </r>
         </is>
       </c>
-      <c r="B235" t="inlineStr">
+      <c r="B232" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門大堂街30號財政局資源中心1樓</t>
           </r>
         </is>
       </c>
-      <c r="C235" t="inlineStr">
+      <c r="C232" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8599 5344</t>
           </r>
         </is>
       </c>
-      <c r="D235" t="inlineStr">
+      <c r="D232" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2838 9177</t>
           </r>
         </is>
       </c>
-      <c r="E235" t="inlineStr">
+      <c r="E232" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">cpcinfo@cpc.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F235" t="inlineStr">
+      <c r="F232" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.cpc.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G235" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H235" t="inlineStr">
+      <c r="G232" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H232" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">主席：何燕梅
 副主席：容永恩
 </t>
           </r>
         </is>
       </c>
     </row>
+    <row r="233" spans="1:8">
+      <c r="A233" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">網絡安全事故預警及應急中心</t>
+          </r>
+        </is>
+      </c>
+      <c r="B233" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門友誼大馬路823號司法警察局大樓</t>
+          </r>
+        </is>
+      </c>
+      <c r="C233" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8800 6600</t>
+          </r>
+        </is>
+      </c>
+      <c r="D233" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8800 6611</t>
+          </r>
+        </is>
+      </c>
+      <c r="E233" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">caric@pj.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F233" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G233" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">醫療事故鑑定委員會</t>
+          </r>
+        </is>
+      </c>
+      <c r="B234" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門新口岸宋玉生廣場411-417號皇朝廣場2樓</t>
+          </r>
+        </is>
+      </c>
+      <c r="C234" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D234" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E234" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@cpem.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F234" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.cpem.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G234" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H234" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">主席：彭向強
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">醫療爭議調解中心</t>
+          </r>
+        </is>
+      </c>
+      <c r="B235" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門新口岸宋玉生廣場411-417號皇朝廣場2樓E-F座</t>
+          </r>
+        </is>
+      </c>
+      <c r="C235" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2875 0513</t>
+          </r>
+        </is>
+      </c>
+      <c r="D235" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2875 0514</t>
+          </r>
+        </is>
+      </c>
+      <c r="E235" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@cmlm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F235" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.cmlm.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G235" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H235" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">協調員：李潤龍
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
     <row r="236" spans="1:8">
-      <c r="A236" t="inlineStr">
-[...41 lines deleted...]
-      <c r="G236" t="inlineStr">
+      <c r="A236" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">社會工作者專業委員會</t>
+          </r>
+        </is>
+      </c>
+      <c r="B236" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門青洲大馬路青洲災民中心大樓</t>
+          </r>
+        </is>
+      </c>
+      <c r="C236" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2857 5010</t>
+          </r>
+        </is>
+      </c>
+      <c r="D236" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2823 2619</t>
+          </r>
+        </is>
+      </c>
+      <c r="E236" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@cpas.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F236" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.cpas.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G236" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="237" spans="1:8">
-      <c r="A237" t="inlineStr">
-[...51 lines deleted...]
-            <t xml:space="preserve">主席：彭向強
+      <c r="A237" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">醫療專業委員會</t>
+          </r>
+        </is>
+      </c>
+      <c r="B237" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門路環紅荷路108號政府(路環)辦公大樓4樓</t>
+          </r>
+        </is>
+      </c>
+      <c r="C237" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2883 6363</t>
+          </r>
+        </is>
+      </c>
+      <c r="D237" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2883 6300</t>
+          </r>
+        </is>
+      </c>
+      <c r="E237" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@cps.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F237" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.cps.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G237" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H237" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">主席：郭昌宇
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="238" spans="1:8">
-      <c r="A238" t="inlineStr">
-[...51 lines deleted...]
-            <t xml:space="preserve">協調員：李潤龍
+      <c r="A238" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">行政長官選舉管理委員會</t>
+          </r>
+        </is>
+      </c>
+      <c r="B238" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門水坑尾街 162號公共行政大樓 11樓</t>
+          </r>
+        </is>
+      </c>
+      <c r="C238" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D238" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E238" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">ece@elections.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F238" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">www.ece.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G238" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H238" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">主席：宋敏莉
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="239" spans="1:8">
-      <c r="A239" t="inlineStr">
-[...41 lines deleted...]
-      <c r="G239" t="inlineStr">
+      <c r="A239" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">建築、工程及城市規劃專業委員會</t>
+          </r>
+        </is>
+      </c>
+      <c r="B239" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門馬交石炮台馬路33號</t>
+          </r>
+        </is>
+      </c>
+      <c r="C239" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853） 2872 2488</t>
+          </r>
+        </is>
+      </c>
+      <c r="D239" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E239" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@caeu.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F239" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.caeu.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G239" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="240" spans="1:8">
-      <c r="A240" t="inlineStr">
-[...51 lines deleted...]
-            <t xml:space="preserve">主席：郭昌宇
+      <c r="A240" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">終審法院</t>
+          </r>
+        </is>
+      </c>
+      <c r="B240" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門南灣大馬路459號</t>
+          </r>
+        </is>
+      </c>
+      <c r="C240" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8298 4117</t>
+          </r>
+        </is>
+      </c>
+      <c r="D240" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2832 6744</t>
+          </r>
+        </is>
+      </c>
+      <c r="E240" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F240" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.court.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G240" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H240" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">院長：宋敏莉
+辦公室主任：李秉勳
+辦公室代副主任：陳燕玲
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="241" spans="1:8">
-      <c r="A241" t="inlineStr">
-[...51 lines deleted...]
-            <t xml:space="preserve">主席：宋敏莉
+      <c r="A241" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">中級法院</t>
+          </r>
+        </is>
+      </c>
+      <c r="B241" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門四月二十五日前地</t>
+          </r>
+        </is>
+      </c>
+      <c r="C241" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8398 4100</t>
+          </r>
+        </is>
+      </c>
+      <c r="D241" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2832 6747</t>
+          </r>
+        </is>
+      </c>
+      <c r="E241" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F241" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.court.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G241" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H241" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">院長：盛銳敏
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="242" spans="1:8">
-      <c r="A242" t="inlineStr">
-[...44 lines deleted...]
-            <t xml:space="preserve"/>
+      <c r="A242" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">第一審法院</t>
+          </r>
+        </is>
+      </c>
+      <c r="B242" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="C242" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="D242" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E242" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F242" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.court.gov.mo </t>
+          </r>
+        </is>
+      </c>
+      <c r="G242" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H242" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">院長：姚頴珊
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="243" spans="1:8">
-      <c r="A243" t="inlineStr">
-[...178 lines deleted...]
-      <c r="A246" t="inlineStr">
+      <c r="A243" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">初級法院</t>
           </r>
         </is>
       </c>
-      <c r="B246" t="inlineStr">
+      <c r="B243" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">民事法庭、勞動法庭、家庭及未成年人法庭辦事處：澳門殷皇子大馬路43-53A號澳門廣場4樓、12樓及17樓
 輕微民事案件法庭辦事處：澳門南灣大馬路517號南通商業大廈21樓A-C座
 刑事法庭辦事處：澳門何鴻燊博士大馬路347號初級法院刑事大樓</t>
           </r>
         </is>
       </c>
-      <c r="C246" t="inlineStr">
+      <c r="C243" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">民事法庭、勞動法庭、家庭及未成年人法庭辦事處：（853）8597 0278 
 輕微民事案件法庭辦事處：（853）8398 8444 
 刑事法庭辦事處：（853）8597 0278</t>
           </r>
         </is>
       </c>
-      <c r="D246" t="inlineStr">
+      <c r="D243" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">民事法庭、勞動法庭、家庭及未成年人法庭辦事處：（853）2833 6506 
 輕微民事案件法庭辦事處：（853）2871 5825 
 刑事法庭辦事處：（853）2897 3013</t>
           </r>
         </is>
       </c>
-      <c r="E246" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F246" t="inlineStr">
+      <c r="E243" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F243" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.court.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G246" t="inlineStr">
+      <c r="G243" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">輕微民事案件法庭</t>
+          </r>
+        </is>
+      </c>
+      <c r="B244" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門南灣大馬路517號南通商業大廈21樓A-C座 </t>
+          </r>
+        </is>
+      </c>
+      <c r="C244" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8398 8444 </t>
+          </r>
+        </is>
+      </c>
+      <c r="D244" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2871 5825</t>
+          </r>
+        </is>
+      </c>
+      <c r="E244" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F244" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.court.gov.mo </t>
+          </r>
+        </is>
+      </c>
+      <c r="G244" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">刑事起訴法庭</t>
+          </r>
+        </is>
+      </c>
+      <c r="B245" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門羅理基博士大馬路683號檢察院大樓4樓</t>
+          </r>
+        </is>
+      </c>
+      <c r="C245" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8796 6527</t>
+          </r>
+        </is>
+      </c>
+      <c r="D245" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2872 8275</t>
+          </r>
+        </is>
+      </c>
+      <c r="E245" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F245" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.court.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G245" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">刑事法庭</t>
+          </r>
+        </is>
+      </c>
+      <c r="B246" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門何鴻燊博士大馬路347號初級法院刑事大樓</t>
+          </r>
+        </is>
+      </c>
+      <c r="C246" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8597 0278 </t>
+          </r>
+        </is>
+      </c>
+      <c r="D246" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2897 3013</t>
+          </r>
+        </is>
+      </c>
+      <c r="E246" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F246" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.court.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G246" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="247" spans="1:8">
-      <c r="A247" t="inlineStr">
-[...34 lines deleted...]
-      <c r="F247" t="inlineStr">
+      <c r="A247" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">民事法庭</t>
+          </r>
+        </is>
+      </c>
+      <c r="B247" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門殷皇子大馬路43-53A號澳門廣場12樓</t>
+          </r>
+        </is>
+      </c>
+      <c r="C247" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8597 0278 </t>
+          </r>
+        </is>
+      </c>
+      <c r="D247" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2833 6506 </t>
+          </r>
+        </is>
+      </c>
+      <c r="E247" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F247" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.court.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G247" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">勞動法庭</t>
+          </r>
+        </is>
+      </c>
+      <c r="B248" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門殷皇子大馬路43-53A號澳門廣場17樓</t>
+          </r>
+        </is>
+      </c>
+      <c r="C248" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8597 0278</t>
+          </r>
+        </is>
+      </c>
+      <c r="D248" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2833 6506</t>
+          </r>
+        </is>
+      </c>
+      <c r="E248" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F248" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.court.gov.mo </t>
           </r>
         </is>
       </c>
-      <c r="G247" t="inlineStr">
-[...43 lines deleted...]
-      <c r="F248" t="inlineStr">
+      <c r="G248" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">家庭及未成年人法庭</t>
+          </r>
+        </is>
+      </c>
+      <c r="B249" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門殷皇子大馬路43-53A號澳門廣場17樓</t>
+          </r>
+        </is>
+      </c>
+      <c r="C249" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8597 0278</t>
+          </r>
+        </is>
+      </c>
+      <c r="D249" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2833 6506</t>
+          </r>
+        </is>
+      </c>
+      <c r="E249" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F249" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.court.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G248" t="inlineStr">
-[...43 lines deleted...]
-      <c r="F249" t="inlineStr">
+      <c r="G249" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">行政法院</t>
+          </r>
+        </is>
+      </c>
+      <c r="B250" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門四月二十五日前地中級法院大樓</t>
+          </r>
+        </is>
+      </c>
+      <c r="C250" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2835 6060</t>
+          </r>
+        </is>
+      </c>
+      <c r="D250" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2835 5593</t>
+          </r>
+        </is>
+      </c>
+      <c r="E250" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F250" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.court.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G249" t="inlineStr">
-[...43 lines deleted...]
-      <c r="F250" t="inlineStr">
+      <c r="G250" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">終審法院院長辦公室</t>
+          </r>
+        </is>
+      </c>
+      <c r="B251" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門龍嵩正街9-A號</t>
+          </r>
+        </is>
+      </c>
+      <c r="C251" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8298 4136</t>
+          </r>
+        </is>
+      </c>
+      <c r="D251" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2896 9225</t>
+          </r>
+        </is>
+      </c>
+      <c r="E251" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F251" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.court.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G250" t="inlineStr">
-[...53 lines deleted...]
-            <t xml:space="preserve"/>
+      <c r="G251" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H251" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">辦公室主任：李秉勳
+辦公室代副主任：陳燕玲
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="252" spans="1:8">
-      <c r="A252" t="inlineStr">
-[...41 lines deleted...]
-      <c r="G252" t="inlineStr">
+      <c r="A252" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">推薦法官的獨立委員會</t>
+          </r>
+        </is>
+      </c>
+      <c r="B252" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門南灣大馬路459號</t>
+          </r>
+        </is>
+      </c>
+      <c r="C252" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8298 4397</t>
+          </r>
+        </is>
+      </c>
+      <c r="D252" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2896 3967</t>
+          </r>
+        </is>
+      </c>
+      <c r="E252" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F252" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">www.court.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G252" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="253" spans="1:8">
-      <c r="A253" t="inlineStr">
-[...41 lines deleted...]
-      <c r="G253" t="inlineStr">
+      <c r="A253" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">法官委員會</t>
+          </r>
+        </is>
+      </c>
+      <c r="B253" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門南灣大馬路459號</t>
+          </r>
+        </is>
+      </c>
+      <c r="C253" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8298 4397</t>
+          </r>
+        </is>
+      </c>
+      <c r="D253" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2896 3967</t>
+          </r>
+        </is>
+      </c>
+      <c r="E253" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F253" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">www.court.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G253" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="254" spans="1:8">
-      <c r="A254" t="inlineStr">
-[...53 lines deleted...]
-</t>
+      <c r="A254" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">法律代辦紀律權限獨立委員會</t>
+          </r>
+        </is>
+      </c>
+      <c r="B254" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門四月二十五日前地終審及中級法院大樓</t>
+          </r>
+        </is>
+      </c>
+      <c r="C254" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8298 4369</t>
+          </r>
+        </is>
+      </c>
+      <c r="D254" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E254" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">CIEPDSS@court.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F254" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G254" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="255" spans="1:8">
-      <c r="A255" t="inlineStr">
-[...152 lines deleted...]
-      <c r="A258" t="inlineStr">
+      <c r="A255" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">檢察院</t>
           </r>
         </is>
       </c>
-      <c r="B258" t="inlineStr">
+      <c r="B255" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門羅理基博士大馬路683號檢察院大樓</t>
           </r>
         </is>
       </c>
-      <c r="C258" t="inlineStr">
+      <c r="C255" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2878 6666</t>
           </r>
         </is>
       </c>
-      <c r="D258" t="inlineStr">
+      <c r="D255" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2875 3231</t>
           </r>
         </is>
       </c>
-      <c r="E258" t="inlineStr">
+      <c r="E255" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@mp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F258" t="inlineStr">
+      <c r="F255" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.mp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G258" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H258" t="inlineStr">
+      <c r="G255" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H255" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">檢察長：唐曉峰
 檢察長辦公室主任：黃曉楠
 檢察長辦公室副主任：吳明泰
 </t>
           </r>
         </is>
       </c>
     </row>
+    <row r="256" spans="1:8">
+      <c r="A256" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">檢察院駐終審法院辦事處</t>
+          </r>
+        </is>
+      </c>
+      <c r="B256" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門南灣大馬路459號</t>
+          </r>
+        </is>
+      </c>
+      <c r="C256" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2872 7272</t>
+          </r>
+        </is>
+      </c>
+      <c r="D256" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2850 9183</t>
+          </r>
+        </is>
+      </c>
+      <c r="E256" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@mp.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F256" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.mp.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G256" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">檢察院駐中級法院辦事處</t>
+          </r>
+        </is>
+      </c>
+      <c r="B257" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門四月二十五日前地中級法院大樓</t>
+          </r>
+        </is>
+      </c>
+      <c r="C257" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2872 7272</t>
+          </r>
+        </is>
+      </c>
+      <c r="D257" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2836 5214</t>
+          </r>
+        </is>
+      </c>
+      <c r="E257" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@mp.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F257" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.mp.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G257" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">檢察院駐初級法院辦事處</t>
+          </r>
+        </is>
+      </c>
+      <c r="B258" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">接待及一般查詢：澳門殷皇子大馬路47-53號澳門廣場3樓
+民事、家事及勞動範疇：澳門殷皇子大馬路47-53號澳門廣場3樓（民事及家事科）及4樓（勞動科）
+刑事範疇：澳門何鴻燊博士大馬路347號初級法院刑事大樓1樓</t>
+          </r>
+        </is>
+      </c>
+      <c r="C258" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">接待及一般查詢：（853）2855 7714&lt;/br&gt;民事、家事及勞動範疇：（853）2855 7714&lt;/br&gt;刑事範疇：（853）8506 5100</t>
+          </r>
+        </is>
+      </c>
+      <c r="D258" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">接待及一般查詢：（853）2833 9501&lt;/br&gt;民事、家事及勞動範疇：（853）2833 9501&lt;/br&gt;刑事範疇：（853）2853 2441</t>
+          </r>
+        </is>
+      </c>
+      <c r="E258" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@mp.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F258" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.mp.gov.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G258" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
     <row r="259" spans="1:8">
-      <c r="A259" t="inlineStr">
-[...27 lines deleted...]
-      <c r="E259" t="inlineStr">
+      <c r="A259" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">檢察院駐行政法院辦事處</t>
+          </r>
+        </is>
+      </c>
+      <c r="B259" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門四月二十五日前地中級法院大樓</t>
+          </r>
+        </is>
+      </c>
+      <c r="C259" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2833 0963</t>
+          </r>
+        </is>
+      </c>
+      <c r="D259" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2837 3824</t>
+          </r>
+        </is>
+      </c>
+      <c r="E259" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@mp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F259" t="inlineStr">
+      <c r="F259" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.mp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G259" t="inlineStr">
+      <c r="G259" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="260" spans="1:8">
-      <c r="A260" t="inlineStr">
-[...27 lines deleted...]
-      <c r="E260" t="inlineStr">
+      <c r="A260" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">檢察院刑事訴訟辦事處</t>
+          </r>
+        </is>
+      </c>
+      <c r="B260" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門羅理基博士大馬路683號檢察院大樓</t>
+          </r>
+        </is>
+      </c>
+      <c r="C260" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2872 8268</t>
+          </r>
+        </is>
+      </c>
+      <c r="D260" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2872 8272</t>
+          </r>
+        </is>
+      </c>
+      <c r="E260" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@mp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F260" t="inlineStr">
+      <c r="F260" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.mp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G260" t="inlineStr">
+      <c r="G260" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
     </row>
     <row r="261" spans="1:8">
-      <c r="A261" t="inlineStr">
-[...29 lines deleted...]
-      <c r="E261" t="inlineStr">
+      <c r="A261" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">檢察長辦公室</t>
+          </r>
+        </is>
+      </c>
+      <c r="B261" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門羅理基博士大馬路683號檢察院大樓</t>
+          </r>
+        </is>
+      </c>
+      <c r="C261" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2878 6666</t>
+          </r>
+        </is>
+      </c>
+      <c r="D261" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2875 3231</t>
+          </r>
+        </is>
+      </c>
+      <c r="E261" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@mp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F261" t="inlineStr">
+      <c r="F261" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.mp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G261" t="inlineStr">
-[...159 lines deleted...]
-      <c r="H264" t="inlineStr">
+      <c r="G261" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H261" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">檢察長辦公室主任：黃曉楠
 檢察長辦公室副主任：吳明泰
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="265" spans="1:8">
-      <c r="A265" t="inlineStr">
+    <row r="262" spans="1:8">
+      <c r="A262" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">檢察官委員會</t>
           </r>
         </is>
       </c>
-      <c r="B265" t="inlineStr">
+      <c r="B262" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門羅理基博士大馬路683號檢察院大樓</t>
           </r>
         </is>
       </c>
-      <c r="C265" t="inlineStr">
+      <c r="C262" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2878 6666</t>
           </r>
         </is>
       </c>
-      <c r="D265" t="inlineStr">
+      <c r="D262" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2875 3231</t>
           </r>
         </is>
       </c>
-      <c r="E265" t="inlineStr">
+      <c r="E262" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@mp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="F265" t="inlineStr">
+      <c r="F262" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.mp.gov.mo</t>
           </r>
         </is>
       </c>
-      <c r="G265" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H265" t="inlineStr">
+      <c r="G262" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H262" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">主席：唐曉峰
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="266" spans="1:8">
-      <c r="A266" t="inlineStr">
+    <row r="263" spans="1:8">
+      <c r="A263" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門律師公會</t>
           </r>
         </is>
       </c>
-      <c r="B266" t="inlineStr">
+      <c r="B263" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門友誼大馬路918號世界貿易中心大廈11樓A-D座</t>
           </r>
         </is>
       </c>
-      <c r="C266" t="inlineStr">
+      <c r="C263" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 8121, （853）2872 8122 </t>
           </r>
         </is>
       </c>
-      <c r="D266" t="inlineStr">
+      <c r="D263" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 8127 </t>
           </r>
         </is>
       </c>
-      <c r="E266" t="inlineStr">
+      <c r="E263" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@aam.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="F266" t="inlineStr">
+      <c r="F263" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.aam.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="G266" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H266" t="inlineStr">
+      <c r="G263" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H263" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">大會主席團主席：歐安利
 理事會主席：黃顯輝
 監事會主席：石立炘
 秘書長：潘愛儀
 律師業高等委員會主席：李煥江
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="267" spans="1:8">
-      <c r="A267" t="inlineStr">
+    <row r="264" spans="1:8">
+      <c r="A264" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門航空股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="B267" t="inlineStr">
+      <c r="B264" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門新口岸宋玉生廣場398號中航大廈14-18樓</t>
           </r>
         </is>
       </c>
-      <c r="C267" t="inlineStr">
+      <c r="C264" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8396 6888</t>
           </r>
         </is>
       </c>
-      <c r="D267" t="inlineStr">
+      <c r="D264" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8396 6866</t>
           </r>
         </is>
       </c>
-      <c r="E267" t="inlineStr">
+      <c r="E264" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">airmacau@airmacau.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="F267" t="inlineStr">
+      <c r="F264" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.airmacau.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="G267" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H267" t="inlineStr">
+      <c r="G264" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H264" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">董事會主席：吳立新
 執行委員會主席：吳立新
 總經理：吳立新
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="268" spans="1:8">
-      <c r="A268" t="inlineStr">
+    <row r="265" spans="1:8">
+      <c r="A265" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門國際機場專營股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="B268" t="inlineStr">
+      <c r="B265" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門氹仔偉龍馬路機場專營公司辦公大樓4樓</t>
           </r>
         </is>
       </c>
-      <c r="C268" t="inlineStr">
+      <c r="C265" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）8598 8888</t>
           </r>
         </is>
       </c>
-      <c r="D268" t="inlineStr">
+      <c r="D265" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2878 5465</t>
           </r>
         </is>
       </c>
-      <c r="E268" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F268" t="inlineStr">
+      <c r="E265" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F265" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.camacau.com</t>
           </r>
         </is>
       </c>
-      <c r="G268" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A269" t="inlineStr">
+      <c r="G265" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H265" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">董事會主席：崔世昌
+執行委員會主席：張允
+執行董事：陳穎雄
+執行董事：戴建業
+執行董事：潘永權
+執行董事：孫秉權
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門電力股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="B269" t="inlineStr">
+      <c r="B266" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門馬交石炮台馬路澳電大樓</t>
           </r>
         </is>
       </c>
-      <c r="C269" t="inlineStr">
+      <c r="C266" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2833 9933</t>
           </r>
         </is>
       </c>
-      <c r="D269" t="inlineStr">
+      <c r="D266" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2830 8361</t>
           </r>
         </is>
       </c>
-      <c r="E269" t="inlineStr">
+      <c r="E266" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">customer.centre@cem-macau.com</t>
           </r>
         </is>
       </c>
-      <c r="F269" t="inlineStr">
+      <c r="F266" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.cem-macau.com</t>
           </r>
         </is>
       </c>
-      <c r="G269" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H269" t="inlineStr">
+      <c r="G266" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H266" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">董事長：傅建國
 執行委員會主席：梁華權
 執行董事：張健
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="270" spans="1:8">
-      <c r="A270" t="inlineStr">
+    <row r="267" spans="1:8">
+      <c r="A267" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">中葡合作發展基金有限公司</t>
           </r>
         </is>
       </c>
-      <c r="B270" t="inlineStr">
+      <c r="B267" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門湖畔南街中國與葡語國家商貿合作服務平台綜合體辦公樓1樓</t>
           </r>
         </is>
       </c>
-      <c r="C270" t="inlineStr">
+      <c r="C267" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2847 3757</t>
           </r>
         </is>
       </c>
-      <c r="D270" t="inlineStr">
+      <c r="D267" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2847 3757</t>
           </r>
         </is>
       </c>
-      <c r="E270" t="inlineStr">
+      <c r="E267" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">zhongpujijin@cadfund.com</t>
           </r>
         </is>
       </c>
-      <c r="F270" t="inlineStr">
+      <c r="F267" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.cadfund.com/Column/16/0.htm</t>
           </r>
         </is>
       </c>
-      <c r="G270" t="inlineStr">
-[...8 lines deleted...]
-      <c r="A271" t="inlineStr">
+      <c r="G267" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門泊車管理股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="B271" t="inlineStr">
+      <c r="B268" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門南灣大馬路693號大華大廈14樓</t>
           </r>
         </is>
       </c>
-      <c r="C271" t="inlineStr">
+      <c r="C268" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2832 3232 </t>
           </r>
         </is>
       </c>
-      <c r="D271" t="inlineStr">
+      <c r="D268" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2832 2299 </t>
           </r>
         </is>
       </c>
-      <c r="E271" t="inlineStr">
-[...20 lines deleted...]
-      <c r="H271" t="inlineStr">
+      <c r="E268" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F268" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G268" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H268" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">主席：馬有禮
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="272" spans="1:8">
-      <c r="A272" t="inlineStr">
+    <row r="269" spans="1:8">
+      <c r="A269" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門生產力暨科技轉移中心</t>
           </r>
         </is>
       </c>
-      <c r="B272" t="inlineStr">
+      <c r="B269" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門新口岸上海街175號，中華總商會大廈6-7樓</t>
           </r>
         </is>
       </c>
-      <c r="C272" t="inlineStr">
+      <c r="C269" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2878 1313 </t>
           </r>
         </is>
       </c>
-      <c r="D272" t="inlineStr">
+      <c r="D269" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2878 8233 </t>
           </r>
         </is>
       </c>
-      <c r="E272" t="inlineStr">
+      <c r="E269" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">cpttm@cpttm.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="F272" t="inlineStr">
+      <c r="F269" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.cpttm.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="G272" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H272" t="inlineStr">
+      <c r="G269" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H269" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">社員大會主席：徐偉坤
 理事會主席：楊俊文
 理事長：關治平
 副理事長：曾澤瑤
 監事會主席：何佩芬
 諮詢會主席：劉藝良
 </t>
           </r>
         </is>
       </c>
     </row>
+    <row r="270" spans="1:8">
+      <c r="A270" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門清潔專營有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="B270" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門氹仔北安信安馬路S地段</t>
+          </r>
+        </is>
+      </c>
+      <c r="C270" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2885 0065</t>
+          </r>
+        </is>
+      </c>
+      <c r="D270" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2885 0083</t>
+          </r>
+        </is>
+      </c>
+      <c r="E270" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">csrmacau@macau.ctm.net</t>
+          </r>
+        </is>
+      </c>
+      <c r="F270" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.csrmacau.com.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G270" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H270" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">總經理：孔祥輝
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門電訊股份有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="B271" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門氹仔拉哥斯街電訊綜合大樓</t>
+          </r>
+        </is>
+      </c>
+      <c r="C271" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2883 3833</t>
+          </r>
+        </is>
+      </c>
+      <c r="D271" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8891 3031</t>
+          </r>
+        </is>
+      </c>
+      <c r="E271" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">helpdesk@macau.ctm.net</t>
+          </r>
+        </is>
+      </c>
+      <c r="F271" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.ctm.net</t>
+          </r>
+        </is>
+      </c>
+      <c r="G271" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H271" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">行政總裁：潘福禧
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">遠東水翼船務有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="B272" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門友誼大馬路外港客運碼頭1樓1668室</t>
+          </r>
+        </is>
+      </c>
+      <c r="C272" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2872 6266</t>
+          </r>
+        </is>
+      </c>
+      <c r="D272" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2872 6277</t>
+          </r>
+        </is>
+      </c>
+      <c r="E272" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">enquiry@turbojet.com.hk</t>
+          </r>
+        </is>
+      </c>
+      <c r="F272" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.turbojet.com.hk</t>
+          </r>
+        </is>
+      </c>
+      <c r="G272" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H272" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">董事：何超瓊
+董事、總經理：康宇嫻
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
     <row r="273" spans="1:8">
-      <c r="A273" t="inlineStr">
-[...178 lines deleted...]
-      <c r="A276" t="inlineStr">
+      <c r="A273" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門葡文學校基金會</t>
           </r>
         </is>
       </c>
-      <c r="B276" t="inlineStr">
+      <c r="B273" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門殷皇子大馬路</t>
           </r>
         </is>
       </c>
-      <c r="C276" t="inlineStr">
+      <c r="C273" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2857 2240 </t>
           </r>
         </is>
       </c>
-      <c r="D276" t="inlineStr">
+      <c r="D273" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2871 0473 </t>
           </r>
         </is>
       </c>
-      <c r="E276" t="inlineStr">
-[...20 lines deleted...]
-      <c r="H276" t="inlineStr">
+      <c r="E273" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F273" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G273" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H273" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">主席：華年達
 副主席：飛文基
 </t>
           </r>
         </is>
       </c>
     </row>
+    <row r="274" spans="1:8">
+      <c r="A274" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">港澳飛翼船有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="B274" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門友誼大馬路外港客運碼頭1樓1668室</t>
+          </r>
+        </is>
+      </c>
+      <c r="C274" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2872 6266</t>
+          </r>
+        </is>
+      </c>
+      <c r="D274" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2872 6277</t>
+          </r>
+        </is>
+      </c>
+      <c r="E274" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">enquiry@turbojet.com.hk</t>
+          </r>
+        </is>
+      </c>
+      <c r="F274" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.turbojet.com.hk</t>
+          </r>
+        </is>
+      </c>
+      <c r="G274" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H274" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">董事：何超瓊
+董事、總經理：康宇嫻
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門發展及質量研究所</t>
+          </r>
+        </is>
+      </c>
+      <c r="B275" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門氹仔徐日昇寅公馬路</t>
+          </r>
+        </is>
+      </c>
+      <c r="C275" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8291 4701</t>
+          </r>
+        </is>
+      </c>
+      <c r="D275" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E275" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">idq_mac@idq.org.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F275" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.idq.org.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G275" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H275" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">理事會理事長：譚立武
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">東方葡萄牙學會</t>
+          </r>
+        </is>
+      </c>
+      <c r="B276" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門伯多祿局長街45號1樓</t>
+          </r>
+        </is>
+      </c>
+      <c r="C276" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2853 0227, （853）2853 0243</t>
+          </r>
+        </is>
+      </c>
+      <c r="D276" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2853 0277</t>
+          </r>
+        </is>
+      </c>
+      <c r="E276" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info.macau@ipor.org.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F276" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://ipor.org.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G276" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H276" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">會長：Patrícia N. Quaresma
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
     <row r="277" spans="1:8">
-      <c r="A277" t="inlineStr">
-[...53 lines deleted...]
-董事、總經理：康宇嫻
+      <c r="A277" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門土木工程實驗室</t>
+          </r>
+        </is>
+      </c>
+      <c r="B277" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門氹仔偉龍馬路185號</t>
+          </r>
+        </is>
+      </c>
+      <c r="C277" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8294 4488</t>
+          </r>
+        </is>
+      </c>
+      <c r="D277" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8294 4848</t>
+          </r>
+        </is>
+      </c>
+      <c r="E277" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">mailbox@lecm.org.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F277" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.lecm.org.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G277" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H277" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">董事會主席：區秉光
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="278" spans="1:8">
-      <c r="A278" t="inlineStr">
-[...176 lines deleted...]
-      <c r="A281" t="inlineStr">
+      <c r="A278" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門自來水股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="B281" t="inlineStr">
+      <c r="B278" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門青洲大馬路718號</t>
           </r>
         </is>
       </c>
-      <c r="C281" t="inlineStr">
+      <c r="C278" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2823 3332 </t>
           </r>
         </is>
       </c>
-      <c r="D281" t="inlineStr">
+      <c r="D278" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2822 0150 </t>
           </r>
         </is>
       </c>
-      <c r="E281" t="inlineStr">
+      <c r="E278" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">customer.info@macaowater.com </t>
           </r>
         </is>
       </c>
-      <c r="F281" t="inlineStr">
+      <c r="F278" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.macaowater.com</t>
           </r>
         </is>
       </c>
-      <c r="G281" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H281" t="inlineStr">
+      <c r="G278" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H278" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">董事總經理：范曉軍
 執行董事：關小冰
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="282" spans="1:8">
-      <c r="A282" t="inlineStr">
+    <row r="279" spans="1:8">
+      <c r="A279" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門港口管理股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="B282" t="inlineStr">
+      <c r="B279" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門路環九澳聖母馬路九澳港口貨櫃碼頭</t>
           </r>
         </is>
       </c>
-      <c r="C282" t="inlineStr">
+      <c r="C279" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2851 1524</t>
           </r>
         </is>
       </c>
-      <c r="D282" t="inlineStr">
+      <c r="D279" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2831 4113</t>
           </r>
         </is>
       </c>
-      <c r="E282" t="inlineStr">
+      <c r="E279" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@macauport.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="F282" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G282" t="inlineStr">
+      <c r="F279" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G279" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門郵箱1306號</t>
           </r>
         </is>
       </c>
-      <c r="H282" t="inlineStr">
+      <c r="H279" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">執行委員會主席：何超瓊
 成員：韋海揚
 成員：何志榮
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="283" spans="1:8">
-      <c r="A283" t="inlineStr">
+    <row r="280" spans="1:8">
+      <c r="A280" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門中央證券託管結算一人有限公司</t>
           </r>
         </is>
       </c>
-      <c r="B283" t="inlineStr">
+      <c r="B280" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門南灣大馬路429號南灣商業中心4樓</t>
           </r>
         </is>
       </c>
-      <c r="C283" t="inlineStr">
+      <c r="C280" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2876 1311</t>
           </r>
         </is>
       </c>
-      <c r="D283" t="inlineStr">
+      <c r="D280" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2876 1322</t>
           </r>
         </is>
       </c>
-      <c r="E283" t="inlineStr">
+      <c r="E280" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">general@mcsd.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="F283" t="inlineStr">
+      <c r="F280" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.mcsd.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="G283" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H283" t="inlineStr">
+      <c r="G280" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H280" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">董事會主席：劉杏娟
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="284" spans="1:8">
-      <c r="A284" t="inlineStr">
+    <row r="281" spans="1:8">
+      <c r="A281" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門投資發展股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="B284" t="inlineStr">
+      <c r="B281" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門亞美打利庇盧大馬路(新馬路)61-75號永光廣場18樓</t>
           </r>
         </is>
       </c>
-      <c r="C284" t="inlineStr">
+      <c r="C281" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2832 2226</t>
           </r>
         </is>
       </c>
-      <c r="D284" t="inlineStr">
+      <c r="D281" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2832 1392</t>
           </r>
         </is>
       </c>
-      <c r="E284" t="inlineStr">
+      <c r="E281" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@mid.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="F284" t="inlineStr">
+      <c r="F281" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.mid.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="G284" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H284" t="inlineStr">
+      <c r="G281" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H281" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">董事會主席：譚致寧
 董事會副主席：張海鴻
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="285" spans="1:8">
-      <c r="A285" t="inlineStr">
+    <row r="282" spans="1:8">
+      <c r="A282" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門輕軌股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="B285" t="inlineStr">
+      <c r="B282" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門殷皇子大馬路43-53A號澳門廣場7樓</t>
           </r>
         </is>
       </c>
-      <c r="C285" t="inlineStr">
+      <c r="C282" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2881 3721，（853）2881 3722</t>
           </r>
         </is>
       </c>
-      <c r="D285" t="inlineStr">
+      <c r="D282" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2881 3260</t>
           </r>
         </is>
       </c>
-      <c r="E285" t="inlineStr">
+      <c r="E282" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@mlm.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="F285" t="inlineStr">
+      <c r="F282" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.mlm.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="G285" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H285" t="inlineStr">
+      <c r="G282" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H282" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">董事會主席：陳滿鋒
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="286" spans="1:8">
-      <c r="A286" t="inlineStr">
+    <row r="283" spans="1:8">
+      <c r="A283" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門屠宰場股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="B286" t="inlineStr">
+      <c r="B283" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門青洲河邊馬路325號</t>
           </r>
         </is>
       </c>
-      <c r="C286" t="inlineStr">
+      <c r="C283" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2827 0623</t>
           </r>
         </is>
       </c>
-      <c r="D286" t="inlineStr">
+      <c r="D283" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2827 0618</t>
           </r>
         </is>
       </c>
-      <c r="E286" t="inlineStr">
+      <c r="E283" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">matadouro_macau@yahoo.com</t>
           </r>
         </is>
       </c>
-      <c r="F286" t="inlineStr">
+      <c r="F283" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.matadouro.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="G286" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H286" t="inlineStr">
+      <c r="G283" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H283" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">董事會主席：譚惠芳
 董事會副主席：呂育敏
-董事：蘇凱慈
-[...6 lines deleted...]
-      <c r="A287" t="inlineStr">
+董事：包碧琪
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門樂團有限公司</t>
           </r>
         </is>
       </c>
-      <c r="B287" t="inlineStr">
+      <c r="B284" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門路環紅荷路108號政府（路環）辦公大樓5樓</t>
           </r>
         </is>
       </c>
-      <c r="C287" t="inlineStr">
+      <c r="C284" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2882 2860</t>
           </r>
         </is>
       </c>
-      <c r="D287" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E287" t="inlineStr">
+      <c r="D284" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E284" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">moc@moc.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="F287" t="inlineStr">
+      <c r="F284" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.om-macau.org</t>
           </r>
         </is>
       </c>
-      <c r="G287" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H287" t="inlineStr">
+      <c r="G284" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H284" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">董事兼董事長：梁惠敏
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="288" spans="1:8">
-      <c r="A288" t="inlineStr">
+    <row r="285" spans="1:8">
+      <c r="A285" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門科學館股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="B288" t="inlineStr">
+      <c r="B285" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門孫逸仙大馬路澳門科學館</t>
           </r>
         </is>
       </c>
-      <c r="C288" t="inlineStr">
+      <c r="C285" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2888 0822</t>
           </r>
         </is>
       </c>
-      <c r="D288" t="inlineStr">
+      <c r="D285" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2888 0855</t>
           </r>
         </is>
       </c>
-      <c r="E288" t="inlineStr">
+      <c r="E285" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">info@msc.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="F288" t="inlineStr">
+      <c r="F285" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.msc.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="G288" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H288" t="inlineStr">
+      <c r="G285" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H285" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">董事長：穆欣欣
 館長：邵漢彬
 </t>
           </r>
         </is>
       </c>
     </row>
+    <row r="286" spans="1:8">
+      <c r="A286" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門都市更新股份有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="B286" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門明珠街45號悅居1樓B室</t>
+          </r>
+        </is>
+      </c>
+      <c r="C286" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853） 2888 2263</t>
+          </r>
+        </is>
+      </c>
+      <c r="D286" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E286" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@mur.com.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F286" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://www.mur.com.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G286" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H286" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">董事會主席：謝思訓
+第一副主席：譚志煒
+第二副主席：陳寶霞
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門工業園區發展有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="B287" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門青洲工業園前地跨境工業區邊檢大樓6樓</t>
+          </r>
+        </is>
+      </c>
+      <c r="C287" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2878 6636</t>
+          </r>
+        </is>
+      </c>
+      <c r="D287" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2878 5374</t>
+          </r>
+        </is>
+      </c>
+      <c r="E287" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">info@sdpim.com.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F287" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.sdpim.com.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="G287" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H287" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">董事長：陳漢生
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">南粵鮮活商品批發市場有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="B288" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門工業園大馬路B1A地段澳門新批發市場大廈7樓D706室</t>
+          </r>
+        </is>
+      </c>
+      <c r="C288" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2897 4200 </t>
+          </r>
+        </is>
+      </c>
+      <c r="D288" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2897 2815</t>
+          </r>
+        </is>
+      </c>
+      <c r="E288" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F288" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G288" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H288" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">董事長：付國春
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
     <row r="289" spans="1:8">
-      <c r="A289" t="inlineStr">
-[...179 lines deleted...]
-      <c r="A292" t="inlineStr">
+      <c r="A289" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門公共汽車股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="B292" t="inlineStr">
+      <c r="B289" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門亞馬喇土腰（關閘馬路）101-105-A號太平工業大廈第一期9樓B座</t>
           </r>
         </is>
       </c>
-      <c r="C292" t="inlineStr">
+      <c r="C289" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2875 5210</t>
           </r>
         </is>
       </c>
-      <c r="D292" t="inlineStr">
+      <c r="D289" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2875 5220</t>
           </r>
         </is>
       </c>
-      <c r="E292" t="inlineStr">
-[...6 lines deleted...]
-      <c r="F292" t="inlineStr">
+      <c r="E289" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F289" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.tcm.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="G292" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H292" t="inlineStr">
+      <c r="G289" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H289" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">董事長：張傳生
 董事總經理：梁美玲
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="293" spans="1:8">
-      <c r="A293" t="inlineStr">
+    <row r="290" spans="1:8">
+      <c r="A290" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門廣播電視股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="B293" t="inlineStr">
-[...6 lines deleted...]
-      <c r="C293" t="inlineStr">
+      <c r="B290" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門俾利喇街157號A
+澳門路環紅荷路108號政府(路環)辦公大樓10樓</t>
+          </r>
+        </is>
+      </c>
+      <c r="C290" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2851 9188，（853）2851 7758（諮詢熱線）</t>
           </r>
         </is>
       </c>
-      <c r="D293" t="inlineStr">
+      <c r="D290" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2852 0208</t>
           </r>
         </is>
       </c>
-      <c r="E293" t="inlineStr">
+      <c r="E290" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">enquiry@tdm.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="F293" t="inlineStr">
+      <c r="F290" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.tdm.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="G293" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H293" t="inlineStr">
+      <c r="G290" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H290" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">執行委員會主席：羅崇雯
-委員：馬錦強
 委員：袁泳貴
 委員：黃偉鴻
 委員：鄭光普
-</t>
-[...5 lines deleted...]
-      <c r="A294" t="inlineStr">
+委員：李從正
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門新福利公共汽車有限公司</t>
           </r>
         </is>
       </c>
-      <c r="B294" t="inlineStr">
+      <c r="B291" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門青洲河邊馬路2號地下</t>
           </r>
         </is>
       </c>
-      <c r="C294" t="inlineStr">
+      <c r="C291" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2827 1133,  （853）2827 1122 </t>
           </r>
         </is>
       </c>
-      <c r="D294" t="inlineStr">
+      <c r="D291" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2823 4416 </t>
           </r>
         </is>
       </c>
-      <c r="E294" t="inlineStr">
+      <c r="E291" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">transmac@transmac.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="F294" t="inlineStr">
+      <c r="F291" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.transmac.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="G294" t="inlineStr">
+      <c r="G291" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門郵箱177號</t>
           </r>
         </is>
       </c>
-      <c r="H294" t="inlineStr">
+      <c r="H291" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">董事長：廖僖芸
 副董事長：羅雪兒
 </t>
           </r>
         </is>
       </c>
     </row>
+    <row r="292" spans="1:8">
+      <c r="A292" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門有線電視股份有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="B292" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門荷蘭園正街77號A地下</t>
+          </r>
+        </is>
+      </c>
+      <c r="C292" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2882 2866</t>
+          </r>
+        </is>
+      </c>
+      <c r="D292" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2878 1821</t>
+          </r>
+        </is>
+      </c>
+      <c r="E292" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">enquiry@macaucabletv.com</t>
+          </r>
+        </is>
+      </c>
+      <c r="F292" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">http://www.macaucabletv.com</t>
+          </r>
+        </is>
+      </c>
+      <c r="G292" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H292" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">董事會主席：林潤垣
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳大工程研究及檢測中心有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="B293" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">中國澳門氹仔大學大馬路澳門大學 N23 科研大樓北23座2樓2022室</t>
+          </r>
+        </is>
+      </c>
+      <c r="C293" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8822 9100</t>
+          </r>
+        </is>
+      </c>
+      <c r="D293" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2883 0604</t>
+          </r>
+        </is>
+      </c>
+      <c r="E293" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">umcert.enquiry@um.edu.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F293" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G293" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H293" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">董事兼董事長：徐建
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳大創科有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="B294" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">中國澳門氹仔大學大馬路澳門大學聚賢樓（N1）1樓1013室</t>
+          </r>
+        </is>
+      </c>
+      <c r="C294" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8822 2041，（853）8822 2788</t>
+          </r>
+        </is>
+      </c>
+      <c r="D294" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E294" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">umtec_enquiry@um.edu.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F294" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G294" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H294" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">董事長：徐建
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
     <row r="295" spans="1:8">
-      <c r="A295" t="inlineStr">
-[...176 lines deleted...]
-      <c r="A298" t="inlineStr">
+      <c r="A295" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門世界貿易中心股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="B298" t="inlineStr">
+      <c r="B295" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門友誼大馬路918號世界貿易中心大廈16樓</t>
           </r>
         </is>
       </c>
-      <c r="C298" t="inlineStr">
+      <c r="C295" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 7666</t>
           </r>
         </is>
       </c>
-      <c r="D298" t="inlineStr">
+      <c r="D295" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 7633</t>
           </r>
         </is>
       </c>
-      <c r="E298" t="inlineStr">
+      <c r="E295" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">wtcmc@wtc-macau.com</t>
           </r>
         </is>
       </c>
-      <c r="F298" t="inlineStr">
+      <c r="F295" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.wtc-macau.com</t>
           </r>
         </is>
       </c>
-      <c r="G298" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H298" t="inlineStr">
+      <c r="G295" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H295" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">董事會主席：崔世昌
 董事會常務董事兼執行委員會主席：歐永棠
 執行董事：林金城
 執行董事：鄧君明
 </t>
           </r>
         </is>
       </c>
     </row>
-    <row r="299" spans="1:8">
-      <c r="A299" t="inlineStr">
+    <row r="296" spans="1:8">
+      <c r="A296" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門世界貿易中心仲裁中心</t>
           </r>
         </is>
       </c>
-      <c r="B299" t="inlineStr">
+      <c r="B296" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門友誼大馬路918號世界貿易中心大廈17樓</t>
           </r>
         </is>
       </c>
-      <c r="C299" t="inlineStr">
+      <c r="C296" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2875 2088</t>
           </r>
         </is>
       </c>
-      <c r="D299" t="inlineStr">
+      <c r="D296" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">（853）2872 7633</t>
           </r>
         </is>
       </c>
-      <c r="E299" t="inlineStr">
+      <c r="E296" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">secretariat@mac.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="F299" t="inlineStr">
+      <c r="F296" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">https://www.mac.org.mo</t>
           </r>
         </is>
       </c>
-      <c r="G299" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H299" t="inlineStr">
+      <c r="G296" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H296" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">理事會主席：徐偉坤
 理事會副主席：歐永棠
 理事會理事（秘書長）：黃淑禧
 </t>
           </r>
         </is>
       </c>
     </row>
+    <row r="297" spans="1:8">
+      <c r="A297" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">廣東橫琴澳大高等教育發展有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="B297" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">廣東省珠海市橫琴新區金宇街19號1101辦公</t>
+          </r>
+        </is>
+      </c>
+      <c r="C297" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8822 4266，（853）8822 8579，（853）8822 8585</t>
+          </r>
+        </is>
+      </c>
+      <c r="D297" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E297" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">um-hq.co.ltd@um.edu.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F297" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">https://ghumhed.cn/</t>
+          </r>
+        </is>
+      </c>
+      <c r="G297" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H297" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">董事長：宋永華
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳理大科創一人有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="B298" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門高美士街澳門理工大學</t>
+          </r>
+        </is>
+      </c>
+      <c r="C298" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8599 6709</t>
+          </r>
+        </is>
+      </c>
+      <c r="D298" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E298" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">mpui_enquiry@mpu.edu.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F298" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G298" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H298" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">董事長：羅曼儀
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">廣東橫琴粵澳深度合作區澳旅大教育諮詢有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="B299" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">廣東省珠海市橫琴新區環島北路2169號102</t>
+          </r>
+        </is>
+      </c>
+      <c r="C299" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8598 3084 、（853） 8598 3085</t>
+          </r>
+        </is>
+      </c>
+      <c r="D299" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E299" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">utm-hq-consulting@utm.edu.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F299" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G299" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H299" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">董事長：呂劍英
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
     <row r="300" spans="1:8">
-      <c r="A300" t="inlineStr">
-[...176 lines deleted...]
-      <c r="A303" t="inlineStr">
+      <c r="A300" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門城市燃氣有限公司</t>
           </r>
         </is>
       </c>
-      <c r="B303" t="inlineStr">
+      <c r="B300" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">澳門氹仔蓮花海濱大馬路566A-703A地下</t>
           </r>
         </is>
       </c>
-      <c r="C303" t="inlineStr">
+      <c r="C300" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">(853) 2886 5001</t>
           </r>
         </is>
       </c>
-      <c r="D303" t="inlineStr">
+      <c r="D300" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">(853) 2886 5006</t>
           </r>
         </is>
       </c>
-      <c r="E303" t="inlineStr">
+      <c r="E300" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">yangyingxin@namkwong.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="F303" t="inlineStr">
+      <c r="F300" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">http://www.nkgas.com.mo</t>
           </r>
         </is>
       </c>
-      <c r="G303" t="inlineStr">
-[...6 lines deleted...]
-      <c r="H303" t="inlineStr">
+      <c r="G300" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H300" s="0" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">董事長：唐朝暉
 總經理：謝成志
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門旅遊大學文旅發展一人有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="B301" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">中國澳門望廈山澳門旅遊大學</t>
+          </r>
+        </is>
+      </c>
+      <c r="C301" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8598 3084，（853） 8598 3085</t>
+          </r>
+        </is>
+      </c>
+      <c r="D301" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E301" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">UTMCTD@utm.edu.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F301" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G301" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H301" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">董事長：呂劍英
+成員：林靜芝
+成員：顏力祺
+獨任監事：劉慧蘭
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門投資管理有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="B302" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">澳門湖畔南街中國與葡語國家商貿合作服務平台綜合體辦公樓1樓</t>
+          </r>
+        </is>
+      </c>
+      <c r="C302" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2872 8328</t>
+          </r>
+        </is>
+      </c>
+      <c r="D302" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）2872 7506</t>
+          </r>
+        </is>
+      </c>
+      <c r="E302" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F302" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G302" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H302" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">董事長：謝永強
+董事：譚致寧
+董事：陳祖榮
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">廣東橫琴粵澳深度合作區澳理大高等教育發展有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="B303" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">珠海市橫琴港澳大道868號市民服務中心2號樓政務服務中心114室-3343（集中辦公區）</t>
+          </r>
+        </is>
+      </c>
+      <c r="C303" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">（853）8599 6765</t>
+          </r>
+        </is>
+      </c>
+      <c r="D303" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="E303" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">mpuhed@mpu.edu.mo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F303" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="G303" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="H303" s="0" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">董事長：周仲榮
+董事：張詠藍
+董事：林逸文
 </t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>